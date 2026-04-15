--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luigi Liquori </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lliquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3961-4205</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172479797</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Research meets Standardization: the Asynchronous Contact Tracing ETSI Standard and the PANDESYS Research Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjoy ! the ETSI Mag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, janvier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federating Digital Contact Tracing using Structured Overlay Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ghilezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Kašterović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojan Marinković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Ognjanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue on Compilers, Languages, Related Technologies, and Applications, 19 (3), pp.1261-1282. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2298/CSIS210825029G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127890v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prototype-based approach to object evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ciaffaglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Di Gianantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (2), pp.2:1--24. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2021.20.2.a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646168v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plugging-in Proof Development Environments using Locks in LF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (9), pp.1578--1605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLFP : A Logical Framework for modeling External Evidence, Side Conditions, and Proof Irrelevance using Monads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue in honor of Pierre Louis Curien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146059v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the exhaustiveness of the synapse protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojan Marinkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Ognjanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Glavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Includes a Special Issue on Cloud, Grid, P2P, and Internet Computing, 8 (5), pp.793--806. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12083-014-0293-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open Logical Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lenisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (2), 43 p. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/logcom/ext028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powerful Resource Discovery for Arigatoni Overlay Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Chand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Future Generation Computer Systems, FGCS, 24 (1), pp.31-48. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2007.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeatherTrait: A Modest Extension of Featherweight Java</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Spiwack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Programming Languages and Systems (TOPLAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, ACM Transactions on Programming Languages and Systems (TOPLAS), 30 (2), pp.11:1--11:32. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1330017.1330022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iRho: An Imperative Rewriting-calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Serpette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (03), pp.467-500. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0960129508006750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending FeatherTrait Java with Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Spiwack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Theoretical Computer Science, 30 (1-3), pp.243-260. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2008.01.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Defining Logical Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lenisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, In Computation, Meaning and Logic. ENTCS, Special issue, dedicated to Gordon D. Plotkin, on the occasion of his 60th birthday, 172, pp.399-436. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2007.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersection-types à la Church</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ronchi Della Rocca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 205 (9), pp.1371-1386. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ic.2007.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning about Object-based Calculi in (Co)Inductive Type Theory and the Theory of Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ciaffaglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marino Miculan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Journal of Automated Reasoning, 39 (1), pp.1-47. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10817-006-9061-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressed term rewriting systems: application to a typed object calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Dougherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lescanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (issue 4), pp.667-709. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S096012950600541X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Formal Methods for Open Object-Based Distributed Systems V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Computer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 46 (6), pp.661. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comjnl/46.6.661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object calculi in linear logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bugliesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Delzanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Martelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (1), pp.75-104. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/logcom/10.1.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Subtyping for Extensible, Incomplete Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bugliesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangiola Dezani-Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamenta Informaticae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38 (4), pp.325--364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing cubes of typed and type assignment systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen van Bakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ronchi Della Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Urzyczyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Pure and Applied Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 86 Issue 3, pp.267-303. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-0072(96)00036-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A view of Research and Standardisation: the oneM2M IoT standard by ETSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stakeholder Day Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIT Delhi, Feb 2025, Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UE Normalization and Standardisation of Smart Contracts and Electronic Ledgers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EthCC 2025 - 8th Ethereum Community Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synpatick: Coherence and Determinacy with Priorities and Clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mendler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchron 2025 - 32th International Open Workshop on Synchronous Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459053v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pandesys : Asynchronous Contact Tracing : ETSI Standard TS 103 757</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI TrustAlert – Intelligenza Artificiale per la Sanità Pubblica: risultati, prospettive e sfide future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Turin (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-layered Model for Performance Evaluation of oneM2M-based IoT Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP-IoT Conference 2024 - 7th IFIP WG 5.5 International Cross-Domain Conference on Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur; IFIP, Nov 2024, Nice, France. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-81900-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Type Checker for a Logical Framework with Union and Intersection Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSCD 2020 - 5th International Conference on Formal Structures for Computation and Deduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Delta-calculus: syntax and types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSCD 2019 - 4th International Conference on Formal Structures for Computation and Deduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dortmund, Germany. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44411-2\_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Network Aware Resource Discovery Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Gaeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPEW 2019 - 16th European Performance Engineering Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Milano, Italy. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44411-2\_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895452v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Delta-framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science, (FSTTCS) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Ahmedabad, India. pp.37:1--37:21, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2018.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701934v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decidable Subtyping Logic for Intersection and Union Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTCS 2017 - 2nd International Conference on Topics in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Tehran, Iran. pp.74-90, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68953-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Logical Framework with Intersection and Union Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Logical Frameworks and Meta-languages, LFMTP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom. pp.1 - 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534035v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Realizability Interpretation for Intersection and Union Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Dougherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo de 'Liguoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Asian Symposium on Programming Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317213v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Cantor's Paradise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lenisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Asian Symposium on Programming Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gluing together Proof Environments: Canonical extensions of LF Type Theories featuring Locks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFMTP'15. 9th International Workshop on Logical Frameworks and Meta-languages, Berlin, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.185.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backward-Compatible Cooperation of Heterogeneous P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Ngo Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Nguyen Chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Distributed Computing and Networking - ICDCN 2014, Coimbatore, India, January 4-7, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Coimbatore, India. pp.287-301, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-45249-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaxLF: Side Conditions and External Evidence as Monads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Foundations of Computer Science 2014 - 39th International Symposium, MFCS 2014, Budapest, Hungary, August 25-29, 2014. Proceedings, Part I.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Budapest, Hungary. pp.327-339, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44522-8_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LFP – A Logical Framework with External Predicates (Announcement and survey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lenisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic: Between Semantics and Proof Theory A Workshop in Honor of Prof. Arnon Avron's 60th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnection of large scale unstructured P2P networks: modeling and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Gaeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Loti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMTA - 20th International Conference on Analytical and Stochastic Modelling and Applications - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Gent, Belgium. pp.183-197, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39408-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906823v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LFP – A Logical Framework with External Predicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lenisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Logical Frameworks and Meta-languages: Theory and Practice - LFMTP 2012. Copenhagen, Denmark - September 9, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Copenhagen, Denmark. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2364406.2364409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCN-TV: a data-centric approach to real-time video services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Piro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Loti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Alfredo Grieco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Advanced Information Networking and Applications Workshops, AINA 2013, Barcelona, Spain, March 25-28, 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Barcelona, Spain. pp.982-989, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WAINA.2013.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Backward-Compatible Protocol for Inter-routing over Heterogeneous Overlay Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Ngo Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Nguyen Chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual ACM Symposium on Applied Computing, SAC 13, Coimbra, Portugal, ACM press, 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, coimbra, Portugal. pp.649-651, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2480362.2480485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Analysis of Large Scale Interconnected Unstructured P2P Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Gaeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Loti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 18th International Conference on Parallel and Distributed Systems, ICPADS, 2012, Singapore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Singapore, Singapore. pp.710-711, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADS.2012.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Trust and Reputation Framework for Social Web Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Hanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confederated International Workshops: OTM Academy, Industry Case Studies Program, EI2N, INBAST, META4eS, OnToContent, ORM, SeDeS, SINCOM, and SOMOCO 2012, Rome, Italy, September 10-14, 2012. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33618-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extension and Cooperation Mechanism for Heterogeneous Overlay Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Ngo Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Maksimovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hets-Nets. Future Heterogeneous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Prague, Czech Republic. pp.10-18, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30039-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a common architecture to interconnect heterogeneous overlay networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Ngo Hoang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 17th International Conference on Parallel and Distributed Systems (ICPADS), 2011 &amp; HotPOST 2011 : The Third International Workshop on Hot Topics in Peer-to-peer computing and Online Social neTworking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Tainan, Taiwan. pp.817 - 822, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADS.2011.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic and computation in a lambda calculus with intersection and union types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Dougherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Logic for Programming, Artificial Intelligence, and Reasoning, LPAR-16, Dakar, Senegal, April 25–May 1, 2010, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Dakar, Senegal. pp.173-191, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17511-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synapse: A Scalable Protocol for Interconnecting Heterogeneous Overlay Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tedeschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networking 2010 - 9th International IFIP TC 6 Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chennai, India. pp.67-82, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12963-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CarPal: interconnecting overlay networks for a community-driven shared mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trustworthly Global Computing 5th International Symposium, TGC 2010, Munich, Germany, February 24-26, 2010, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, München, Germany. pp.301-317, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15640-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Discovery in the Arigatoni Overlay Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Chand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Innovative Internet Community Services (I2CS), Jubilee Edition 2010, June 3-5, 2010, Bangkok, Thailand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bangkok, Thailand. pp.437-449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babelchord: a Social Tower of DHT-Based Overlay Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tedeschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bongiovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communications, 2009. ISCC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Sousse, Tunisia. pp.307 - 312, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2009.5202345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overlay Architecture for Vehicular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Borsetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Casetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla-Fabiana Chiasserini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETWORKING 2008. Ad Hoc and Sensor Networks, Wireless Networks, Next Generation Internet 7th International IFIP-TC6 Networking Conference Singapore, May 5-9, 2008 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Singapore, Singapore. pp.60-71, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-79549-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conditional Logical Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lenisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic for Programming, Artificial Intelligence, and Reasoning 15th International Conference, LPAR 2008, Doha, Qatar, November 22-27, 2008. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Doha, Qatar. pp.143-157, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89439-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Networks: Towards Foundations for Programmable Overlay Networks and Overlay Computing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trustworthy Global Computing, Third Symposium, TGC 2007, Sophia-Antipolis, France, November 5-6, 2007, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Sophia-Antipolis, France. pp.90-107, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-78663-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Resource Discovery in the Arigatoni Overlay Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture of Computing Systems - ARCS 2007 20th International Conference, Zurich, Switzerland, March 12-15, 2007. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Zurich, Switzerland. pp.98-111, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71270-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Organizations in Arigatoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Chand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Second International Workshop on Developments in Computational Models (DCM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Venice, Italy. pp.55-75, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2006.11.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weaving Arigatoni with a graph topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1sr International Conference on Advanced Engineering Computing and Applications in Sciences ADVCOMP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Papeete, French Polynesia. pp.55 - 59, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ADVCOMP.2007.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Language for Verification and Manipulation of Web Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekha Redamalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Workshop on Automated Specification and Verification of Web Sites (WWV 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Valencia, Spain. pp.67-78, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2005.12.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decidable Type Inference for the Polymorphic Rewriting Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17è Journées Francophones des Langages Applicatifs - JFLA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Pauillac, France. pp.57-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arigatoni: A Simple Programmable Overlay Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Benza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vesin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Computing, 2006. JVA '06. IEEE John Vincent Atanasoff 2006 International Symposium on Modern Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Sofia, Bulgaria. pp.82-91, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JVA.2006.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lambda Calculus of incomplete objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bugliesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Foundations of Computer Science 1996. 21st International Symposium, MFCS'96 Cracow, Poland, September 2–6, 1996 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Cracow, Poland. pp.218-229, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-61550-4_150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Polymorphic Rewriting Calculus: Type checking vs. Type inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fifth International Workshop on Rewriting Logic and Its Applications (WRLA 2004) Rewriting Logic and Its Applications 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narciso Marti-Oliet, Mar 2004, Barcelona, Spain. pp.89-111, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2004.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iRho: the Software [System Description]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the First International Workshop on Developments in Computational Models (DCM 2005), Developments in Computational Models 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lisbon, Portugal. pp.85-94, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2005.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Intersection Typed System à la Church</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ronchi Della Rocca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Third International Workshop on Intersection Types and Related Systems (ITRS 2004) Intersection Types and Related Systems 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Turku, Finland. pp.43-56, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2005.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressed Term Rewriting Systems: Syntax, Semantics, and Pragmatics [Extended Abstract]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dougherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lescanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Workshop on Term Graph Rewriting (TERMGRAPH 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Rome, Italy. pp.57-82, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2004.12.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iRho: An Imperative Rewriting Calculus [Extended Abstract]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Serpette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th ACM SIGPLAN International Conference on Principles and Practice of Declarative Programming (PPDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Verona, Italy. pp.167-178, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1013963.1013983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning on an imperative object-based calculus in Higher Order Abstract Syntax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ciaffaglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marino Miculan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MERLIN '03. Proceedings of the 2003 ACM SIGPLAN workshop on Mechanized reasoning about languages with variable binding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Uppsala, Sweden. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/976571.976574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperative Object-Based Calculi in Co-inductive Type Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ciaffaglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marino Miculan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic for Programming, Artificial Intelligence, and Reasoning, 10th International Conference, LPAR 2003, Almaty, Kazakhstan, September 22-26, 2003. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Almaty, Kazakhstan. pp.59-77, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-39813-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewrite Strategies in the Rewriting Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WRS 2003, 3rd International Workshop on Reduction Strategies in Rewriting and Programming - Final Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Valencia, Spain. pp.593-624, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1571-0661(05)82613-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewriting Calculus with Fixpoints: Untyped and First-order Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Types for Proofs and Programs International Workshop, TYPES 2003, Torino, Italy, April 30 - May 4, 2003, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Turin, Italy. pp.147-161, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24849-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure Patterns Type Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 30th ACM SIGPLAN-SIGACT Symposium on Principles of Programming Languages, POPL, New Orleans, LA, USA — January 15 - 17, 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, New Orleans, United States. pp.250 - 261, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/604131.604152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099463v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rho cube : some results, some problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Higher-Order Rewriting Copenhagen, Denmark, July 21st, 2002 Affiliated with RTA 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Kesner, T. Nipkow and F. van Raamsdonk, Jul 2002, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewriting Calculus with(out) Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WRLA 2002, 4th International Workshop on Rewriting Logic and Its Applications, Pisa, Italy 19–21 September 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Pisa, Italy. pp.3-19, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1571-0661(05)82526-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference, RTA 2001 Utrecht, The Netherlands, May 22–24, 2001 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Utrecht, Netherlands. pp.77-92, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45127-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107876v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rho Cube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Foundations of Software Science and Computation Structures - FOSSACS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Genova, Italy. 15 p, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45315-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Object-Calculus Based on Addressed Term Rewriting Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Dougherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lescanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth Workshop on Explicit Substitutions Theory and Applications (WESTAPP '01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Utrecht, Netherlands. pp.6-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Match-O, a dialect of Eiffel with match-types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Technology of Object-Oriented Languages and Systems, 2000. TOOLS-Pacific 2000. Proceedings.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Sydney, Australia. pp.190 - 201, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOOLS.2000.891369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for defining Object-Calculi [extended abstract]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lescanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FM’99 — Formal Methods World Congress on Formal Methods in the Development of Computing Systems Toulouse, France, September 20–24, 1999 Proceedings, Volume II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Toulouse, France. pp.963-982, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-48118-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded Polymorphism for Extensible Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TYPES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Kloster Irsee, Germany. pp.149-165, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-48167-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On object extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Brussels, Belgium. pp.498-522, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0054105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lambda Calculus of Objects with Self-Inflicted Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Di Gianantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th ACM SIGPLAN conference on Object-oriented programming, systems, languages, and applications, OOPSLA '98, Vancouver, BC, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Vancouver, BC, Canada. pp.166--178, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/286936.286955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extended Theory of Primitive Objects: First order system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Jyvaskyla, Finland. pp.146-169, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0053378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtyping Constraints for Incomplete Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bugliesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangiola Dezani-Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAPSOFT '97: Theory and Practice of Software Development 7th International Joint Conference CAAP/FASE Lille, France, April 14–18, 1997 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Lille, France. pp.465-477, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0030619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Linear Logic Calculus of Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bugliesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Delzanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Martelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JICSLP’96. Proceedings of the 1996 Joint International Conference and Symposium on Logic Programming. September 2-6, 1996, Bonn, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Bonn, Germany. pp.79-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Typed Lambda Calculus of Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Parallelism, Programming, Networking, and Security. Second Asian Computing Science Conference, ASIAN'96 Singapore, December 2–5, 1996 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Singapore, Singapore. pp.129-141, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0027786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with Explicit Exceptions in Prolog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa Sapino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994 Joint Conference on Declarative Programming, GULP-PRODE'94 Peniscola, Spain, September 19-22, 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Peniscola, Spain. pp.296-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Cubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen van Bakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ronchi Della Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Urzyczyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Foundations of Computer Science. Third International Symposium, LFCS '94 St. Petersburg, Russia, July 11–14, 1994 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, St. Petersburg, Russia. pp.353-365, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-58140-5_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Subtyping for the Fisher-Honsell-Mitchell Lambda Calculus of Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science Logic. 8th Workshop, CSL '94 Kazimierz, Poland, September 25–30, 1994 Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Kazimierz, Poland. pp.16-30, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0022244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing crowd-sourced and real-time media services through a NDN-based platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Piro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Loti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Alfredo Grieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fatos Xhafa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELLING AND PROCESSING FOR NEXT GENERATION BIG DATA TECHNOLOGIES AND APPLICATIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.405-441, 2015, Modeling and Processing for Next-Generation Big-Data Technologies, With Applications and Case Studies, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09177-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Catalog for Digitized Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinkovic Bojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Ognjanovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gusev, Mitrewsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 83, Springer, pp.176-186, 2011, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19325-5_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content Discovery in Heterogeneous Mobile Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Borsetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Casetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla-Fabiana Chiasserini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Hossain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heterogeneous Wireless Access Networks: Architectures and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.419-441, 2009, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-09777-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M; Smart Machine-to-Machine Communications; Demonstration of Performance Evaluation and Analysis for oneM2M Planning and Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Flynn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI Technical Report TR 103 842</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753228v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC ESI; Electronic Signatures and Trust Infrastructures; Policy and security requirements for Smart Contracts using Electronic Ledgers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Cadzow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Cruellas Ibarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC ESI; Electronic Signatures and Trust Infrastructures; Standardisation requirements for Smart Contracts based on Electronic Ledgers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Cruellas Ibarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Cornaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI Technical Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753440v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI SmartM2M; oneM2M deployment guidelines and good practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI Technical Report TR 103 843</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753246v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC ESI; Electronic Signatures and Trust Infrastructures; Use of EU Digital Identity Wallets and electronic signatures for identification with Smart Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Cruellas Ibarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Cadzow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC DATA; Data Solutions (DATA); Pandesys use cases and requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dragoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egan Perais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Gemolotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI TC DATA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC DATA; Data Solutions (DATA); Pandesys functional and communication requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egan Perais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Gemolotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Scarrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI TC DATA 104412</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M; Smart Machine-to-Machine Communications; oneM2M Performances Evaluation Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Flynn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI Technical Report TR 103 841</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartM2M; Model for oneM2M Performance Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Flynn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI Technical Specification 103840</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartM2M: Scenarios for evaluation of oneM2M deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI Technical Report 103839</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI SmartM2M Technical Report 103716; oneM2M Discovery and Query solution(s) simulation and performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cimmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Qadir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI Technical Specification TS 103757. SmartM2M; Asynchronous Contact Tracing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Scarrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suno Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanting Cees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Dasilva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989793v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI SmartM2M Technical Report 103714: Study for oneM2M Discovery and Query use cases and requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Scarrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cimmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI SmartM2M Technical Report 103715; Study for oneM2M; Discovery and Query solutions analysis & selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Scarrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seung Myeong Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cimmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI SmartM2M Technical Report 103717; Study for oneM2M; Discovery and Query specification development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seung Myeong Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunil Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cimmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final d'execution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Casetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangiola Dezani-Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Anglano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Networks: Self-organizing Overlay Networks and Overlay Computing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Parigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Serpette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types for REWERSE reasoning and query languages I3-D4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wlodzimierz Drabent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, 71p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action Miró/Mirho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Despeyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A process calculus with clocks and priorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoPubli: a minimal software pipeline to extract, browse and geolocalise HAL coauthors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Guha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kazolea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Nebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436705v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence and Determinacy with Priorities and Clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Delta-calculus: syntax and types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LogNet: Extending Internet with a Network Aware Discovery Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323974v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">myMed: an ad hoc Framework for Executing Homogeneous Open Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable Communication Architecture for Advanced Metering Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Ngo Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Nguyen Chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini-Foc A Kernel Calculus for Certified Computer Algebra [Ongoing work]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fetcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring types for functional methods (where method calls come for free)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Spiwack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Fuzzy Constructive Type Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besik Dundua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temur Kutsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lenisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria &amp; Université Cote d'Azur, CNRS, I3S, Sophia Antipolis, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Priority and Determinacy in Timed CCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mendler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria; University of Bamberg. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Contact Tracing, Fighting Pandemics with Internet of Things. Set up of the of oneM2M infrastructure, mobile and web applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Di Dio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria &amp; Université Cote d'Azur, CNRS, I3S, Sophia Antipolis, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Contact Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suno Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Scarrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Inria d'Université Côte d'Azur. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989404v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decidable Subtyping Logic for Intersection and Union Types (full version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable Communication Architecture for AMI in SmartGrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Giang Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Hung Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RR-8410, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Secure Protocol for Tracking Customer Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuriez Sebastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] INRIA Sophia-Antipolis Méditerranée, équipe LOGNET. 2012, (rapport final) 60 p. + (appendix) 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synapse: a Scalable Protocol for Interconnecting Heterogeneous Overlay Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tedeschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7255, INRIA Sophia Antipolis - Méditerranée; INRIA Rennes - Bretagne Atlantique; INRIA. 2010, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00474529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Defining Logical Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lenisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5963, INRIA. 2006, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00088809v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arigatoni: Overlaying Internet via Low Level Network Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Benza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vesin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5805, INRIA Sophia Antipolis - Méditerranée; INRIA. 2006, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Discovery in the Arigatoni Model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Chand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5924, INRIA Sophia Antipolis - Méditerranée; INRIA. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071016v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Featherweight-Trait Java : A Trait-based Extension for FJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Spiwack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5247, INRIA Sophia Antipolis - Méditerranée; INRIA. 2004, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Formalization of Imperative Object-based Calculiin (Co)Inductive Type Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ciaffaglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marino Miculan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4812, INRIA Nancy; LORIA, UMR 7503, Université de Lorraine, CNRS, Vandoeuvre-lès-Nancy; INRIA. 2003, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Object-Calculus Based on Addressed Term Rewriting Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dougherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lescanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4549, LORIA, UMR 7503, Université de Lorraine, CNRS, Vandoeuvre-lès-Nancy; INRIA. 2002, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rho Cube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A00-R-344 || cirstea00d, LORIA, UMR 7503, Université de Lorraine, CNRS, Vandoeuvre-lès-Nancy. 2000, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A00-R-363 || cirstea00c, LORIA, UMR 7503, Université de Lorraine, CNRS, Vandoeuvre-lès-Nancy. 2000, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ipotesi evolutive del Sistema MOMIX per la Specifica e Qualificazione di Sistemi TMN. In Italian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Bacchiega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Gotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ramella Votta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] DTR 98.0089, CSELT, Centro Studi e Laboratori Telecomunicazioni, Turin, Italy. 1998, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOMIX-emSDH2. Simulatore di Agent di Element Manager SDH2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Bacchiega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Gotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalba Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] DTR 97.0413, CSELT, Centro Studi e Laboratori Telecomunicazioni, Turin, Italy. 1997, pp.99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type Assigment Systems for Lambda Calculi and for the Lambda Calculus of Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computation and Language [cs.CL]. Ministère de l'Education Nationale, de la Recherche et de Technologie, Rome, Italy, 1996. English. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01157160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter, the Language that does not Exist...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computation and Language [cs.CL]. INPL - INP de LORRAINE, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01148503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId327"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luigi Liquori </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lliquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3961-4205</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172479797</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Research meets Standardization: the Asynchronous Contact Tracing ETSI Standard and the PANDESYS Research Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjoy ! the ETSI Mag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, janvier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federating Digital Contact Tracing using Structured Overlay Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ghilezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Kašterović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojan Marinković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Ognjanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue on Compilers, Languages, Related Technologies, and Applications, 19 (3), pp.1261-1282. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2298/CSIS210825029G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127890v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prototype-based approach to object evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ciaffaglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Di Gianantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (2), pp.2:1--24. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2021.20.2.a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646168v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plugging-in Proof Development Environments using Locks in LF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (9), pp.1578--1605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLFP : A Logical Framework for modeling External Evidence, Side Conditions, and Proof Irrelevance using Monads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue in honor of Pierre Louis Curien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146059v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the exhaustiveness of the synapse protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojan Marinkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Ognjanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Glavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Includes a Special Issue on Cloud, Grid, P2P, and Internet Computing, 8 (5), pp.793--806. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12083-014-0293-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open Logical Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lenisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (2), 43 p. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/logcom/ext028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powerful Resource Discovery for Arigatoni Overlay Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Chand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Future Generation Computer Systems, FGCS, 24 (1), pp.31-48. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2007.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeatherTrait: A Modest Extension of Featherweight Java</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Spiwack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Programming Languages and Systems (TOPLAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, ACM Transactions on Programming Languages and Systems (TOPLAS), 30 (2), pp.11:1--11:32. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1330017.1330022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iRho: An Imperative Rewriting-calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Serpette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (03), pp.467-500. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0960129508006750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending FeatherTrait Java with Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Spiwack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Theoretical Computer Science, 30 (1-3), pp.243-260. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2008.01.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Defining Logical Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lenisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, In Computation, Meaning and Logic. ENTCS, Special issue, dedicated to Gordon D. Plotkin, on the occasion of his 60th birthday, 172, pp.399-436. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2007.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersection-types à la Church</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ronchi Della Rocca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 205 (9), pp.1371-1386. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ic.2007.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning about Object-based Calculi in (Co)Inductive Type Theory and the Theory of Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ciaffaglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marino Miculan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Journal of Automated Reasoning, 39 (1), pp.1-47. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10817-006-9061-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressed term rewriting systems: application to a typed object calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Dougherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lescanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (issue 4), pp.667-709. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S096012950600541X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Formal Methods for Open Object-Based Distributed Systems V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Computer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 46 (6), pp.661. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comjnl/46.6.661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object calculi in linear logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bugliesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Delzanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Martelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (1), pp.75-104. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/logcom/10.1.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Subtyping for Extensible, Incomplete Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bugliesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangiola Dezani-Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamenta Informaticae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38 (4), pp.325--364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing cubes of typed and type assignment systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen van Bakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ronchi Della Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Urzyczyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Pure and Applied Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 86 Issue 3, pp.267-303. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-0072(96)00036-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinacy with Weak Priorities and Clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLACES 2026 - 17th Workshop on Programming Language Approaches to Concurrency- and Communication-cEntric Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UE Normalization and Standardisation of Smart Contracts and Electronic Ledgers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EthCC 2025 - 8th Ethereum Community Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synpatick: Coherence and Determinacy with Priorities and Clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mendler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchron 2025 - 32th International Open Workshop on Synchronous Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459053v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A view of Research and Standardisation: the oneM2M IoT standard by ETSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stakeholder Day Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIT Delhi, Feb 2025, Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pandesys : Asynchronous Contact Tracing : ETSI Standard TS 103 757</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI TrustAlert – Intelligenza Artificiale per la Sanità Pubblica: risultati, prospettive e sfide future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Turin (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-layered Model for Performance Evaluation of oneM2M-based IoT Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP-IoT Conference 2024 - 7th IFIP WG 5.5 International Cross-Domain Conference on Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur; IFIP, Nov 2024, Nice, France. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-81900-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Type Checker for a Logical Framework with Union and Intersection Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSCD 2020 - 5th International Conference on Formal Structures for Computation and Deduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Delta-calculus: syntax and types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSCD 2019 - 4th International Conference on Formal Structures for Computation and Deduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dortmund, Germany. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44411-2\_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Network Aware Resource Discovery Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Gaeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPEW 2019 - 16th European Performance Engineering Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Milano, Italy. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44411-2\_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895452v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Delta-framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science, (FSTTCS) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Ahmedabad, India. pp.37:1--37:21, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2018.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701934v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decidable Subtyping Logic for Intersection and Union Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTCS 2017 - 2nd International Conference on Topics in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Tehran, Iran. pp.74-90, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68953-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Logical Framework with Intersection and Union Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Logical Frameworks and Meta-languages, LFMTP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom. pp.1 - 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534035v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Realizability Interpretation for Intersection and Union Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Dougherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo de 'Liguoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Asian Symposium on Programming Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317213v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Cantor's Paradise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lenisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Asian Symposium on Programming Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gluing together Proof Environments: Canonical extensions of LF Type Theories featuring Locks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFMTP'15. 9th International Workshop on Logical Frameworks and Meta-languages, Berlin, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.185.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backward-Compatible Cooperation of Heterogeneous P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Ngo Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Nguyen Chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Distributed Computing and Networking - ICDCN 2014, Coimbatore, India, January 4-7, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Coimbatore, India. pp.287-301, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-45249-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaxLF: Side Conditions and External Evidence as Monads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Foundations of Computer Science 2014 - 39th International Symposium, MFCS 2014, Budapest, Hungary, August 25-29, 2014. Proceedings, Part I.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Budapest, Hungary. pp.327-339, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44522-8_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LFP – A Logical Framework with External Predicates (Announcement and survey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lenisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic: Between Semantics and Proof Theory A Workshop in Honor of Prof. Arnon Avron's 60th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnection of large scale unstructured P2P networks: modeling and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Gaeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Loti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMTA - 20th International Conference on Analytical and Stochastic Modelling and Applications - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Gent, Belgium. pp.183-197, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39408-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906823v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LFP – A Logical Framework with External Predicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lenisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Logical Frameworks and Meta-languages: Theory and Practice - LFMTP 2012. Copenhagen, Denmark - September 9, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Copenhagen, Denmark. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2364406.2364409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCN-TV: a data-centric approach to real-time video services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Piro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Loti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Alfredo Grieco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Advanced Information Networking and Applications Workshops, AINA 2013, Barcelona, Spain, March 25-28, 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Barcelona, Spain. pp.982-989, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WAINA.2013.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Backward-Compatible Protocol for Inter-routing over Heterogeneous Overlay Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Ngo Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Nguyen Chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual ACM Symposium on Applied Computing, SAC 13, Coimbra, Portugal, ACM press, 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, coimbra, Portugal. pp.649-651, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2480362.2480485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Trust and Reputation Framework for Social Web Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Hanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confederated International Workshops: OTM Academy, Industry Case Studies Program, EI2N, INBAST, META4eS, OnToContent, ORM, SeDeS, SINCOM, and SOMOCO 2012, Rome, Italy, September 10-14, 2012. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33618-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extension and Cooperation Mechanism for Heterogeneous Overlay Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Ngo Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Maksimovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hets-Nets. Future Heterogeneous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Prague, Czech Republic. pp.10-18, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30039-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Analysis of Large Scale Interconnected Unstructured P2P Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Gaeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Loti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 18th International Conference on Parallel and Distributed Systems, ICPADS, 2012, Singapore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Singapore, Singapore. pp.710-711, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADS.2012.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a common architecture to interconnect heterogeneous overlay networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Ngo Hoang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 17th International Conference on Parallel and Distributed Systems (ICPADS), 2011 &amp; HotPOST 2011 : The Third International Workshop on Hot Topics in Peer-to-peer computing and Online Social neTworking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Tainan, Taiwan. pp.817 - 822, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADS.2011.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic and computation in a lambda calculus with intersection and union types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Dougherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Logic for Programming, Artificial Intelligence, and Reasoning, LPAR-16, Dakar, Senegal, April 25–May 1, 2010, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Dakar, Senegal. pp.173-191, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17511-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synapse: A Scalable Protocol for Interconnecting Heterogeneous Overlay Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tedeschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networking 2010 - 9th International IFIP TC 6 Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chennai, India. pp.67-82, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12963-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CarPal: interconnecting overlay networks for a community-driven shared mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trustworthly Global Computing 5th International Symposium, TGC 2010, Munich, Germany, February 24-26, 2010, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, München, Germany. pp.301-317, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15640-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Discovery in the Arigatoni Overlay Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Chand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Innovative Internet Community Services (I2CS), Jubilee Edition 2010, June 3-5, 2010, Bangkok, Thailand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bangkok, Thailand. pp.437-449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babelchord: a Social Tower of DHT-Based Overlay Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tedeschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bongiovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communications, 2009. ISCC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Sousse, Tunisia. pp.307 - 312, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2009.5202345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conditional Logical Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lenisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic for Programming, Artificial Intelligence, and Reasoning 15th International Conference, LPAR 2008, Doha, Qatar, November 22-27, 2008. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Doha, Qatar. pp.143-157, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89439-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overlay Architecture for Vehicular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Borsetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Casetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla-Fabiana Chiasserini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETWORKING 2008. Ad Hoc and Sensor Networks, Wireless Networks, Next Generation Internet 7th International IFIP-TC6 Networking Conference Singapore, May 5-9, 2008 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Singapore, Singapore. pp.60-71, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-79549-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Networks: Towards Foundations for Programmable Overlay Networks and Overlay Computing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trustworthy Global Computing, Third Symposium, TGC 2007, Sophia-Antipolis, France, November 5-6, 2007, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Sophia-Antipolis, France. pp.90-107, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-78663-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Resource Discovery in the Arigatoni Overlay Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture of Computing Systems - ARCS 2007 20th International Conference, Zurich, Switzerland, March 12-15, 2007. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Zurich, Switzerland. pp.98-111, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71270-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Organizations in Arigatoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Chand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Second International Workshop on Developments in Computational Models (DCM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Venice, Italy. pp.55-75, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2006.11.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weaving Arigatoni with a graph topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1sr International Conference on Advanced Engineering Computing and Applications in Sciences ADVCOMP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Papeete, French Polynesia. pp.55 - 59, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ADVCOMP.2007.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Language for Verification and Manipulation of Web Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekha Redamalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Workshop on Automated Specification and Verification of Web Sites (WWV 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Valencia, Spain. pp.67-78, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2005.12.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decidable Type Inference for the Polymorphic Rewriting Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17è Journées Francophones des Langages Applicatifs - JFLA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Pauillac, France. pp.57-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arigatoni: A Simple Programmable Overlay Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Benza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vesin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Computing, 2006. JVA '06. IEEE John Vincent Atanasoff 2006 International Symposium on Modern Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Sofia, Bulgaria. pp.82-91, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JVA.2006.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lambda Calculus of incomplete objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bugliesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Foundations of Computer Science 1996. 21st International Symposium, MFCS'96 Cracow, Poland, September 2–6, 1996 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Cracow, Poland. pp.218-229, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-61550-4_150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Polymorphic Rewriting Calculus: Type checking vs. Type inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fifth International Workshop on Rewriting Logic and Its Applications (WRLA 2004) Rewriting Logic and Its Applications 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narciso Marti-Oliet, Mar 2004, Barcelona, Spain. pp.89-111, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2004.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iRho: the Software [System Description]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the First International Workshop on Developments in Computational Models (DCM 2005), Developments in Computational Models 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lisbon, Portugal. pp.85-94, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2005.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Intersection Typed System à la Church</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ronchi Della Rocca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Third International Workshop on Intersection Types and Related Systems (ITRS 2004) Intersection Types and Related Systems 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Turku, Finland. pp.43-56, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2005.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressed Term Rewriting Systems: Syntax, Semantics, and Pragmatics [Extended Abstract]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dougherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lescanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Workshop on Term Graph Rewriting (TERMGRAPH 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Rome, Italy. pp.57-82, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2004.12.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iRho: An Imperative Rewriting Calculus [Extended Abstract]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Serpette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th ACM SIGPLAN International Conference on Principles and Practice of Declarative Programming (PPDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Verona, Italy. pp.167-178, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1013963.1013983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperative Object-Based Calculi in Co-inductive Type Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ciaffaglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marino Miculan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic for Programming, Artificial Intelligence, and Reasoning, 10th International Conference, LPAR 2003, Almaty, Kazakhstan, September 22-26, 2003. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Almaty, Kazakhstan. pp.59-77, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-39813-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewrite Strategies in the Rewriting Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WRS 2003, 3rd International Workshop on Reduction Strategies in Rewriting and Programming - Final Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Valencia, Spain. pp.593-624, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1571-0661(05)82613-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning on an imperative object-based calculus in Higher Order Abstract Syntax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ciaffaglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marino Miculan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MERLIN '03. Proceedings of the 2003 ACM SIGPLAN workshop on Mechanized reasoning about languages with variable binding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Uppsala, Sweden. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/976571.976574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewriting Calculus with Fixpoints: Untyped and First-order Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Types for Proofs and Programs International Workshop, TYPES 2003, Torino, Italy, April 30 - May 4, 2003, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Turin, Italy. pp.147-161, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24849-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure Patterns Type Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 30th ACM SIGPLAN-SIGACT Symposium on Principles of Programming Languages, POPL, New Orleans, LA, USA — January 15 - 17, 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, New Orleans, United States. pp.250 - 261, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/604131.604152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099463v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rho cube : some results, some problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Higher-Order Rewriting Copenhagen, Denmark, July 21st, 2002 Affiliated with RTA 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Kesner, T. Nipkow and F. van Raamsdonk, Jul 2002, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewriting Calculus with(out) Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WRLA 2002, 4th International Workshop on Rewriting Logic and Its Applications, Pisa, Italy 19–21 September 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Pisa, Italy. pp.3-19, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1571-0661(05)82526-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rho Cube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Foundations of Software Science and Computation Structures - FOSSACS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Genova, Italy. 15 p, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45315-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference, RTA 2001 Utrecht, The Netherlands, May 22–24, 2001 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Utrecht, Netherlands. pp.77-92, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45127-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107876v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Object-Calculus Based on Addressed Term Rewriting Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Dougherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lescanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth Workshop on Explicit Substitutions Theory and Applications (WESTAPP '01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Utrecht, Netherlands. pp.6-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Match-O, a dialect of Eiffel with match-types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Technology of Object-Oriented Languages and Systems, 2000. TOOLS-Pacific 2000. Proceedings.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Sydney, Australia. pp.190 - 201, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOOLS.2000.891369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for defining Object-Calculi [extended abstract]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lescanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FM’99 — Formal Methods World Congress on Formal Methods in the Development of Computing Systems Toulouse, France, September 20–24, 1999 Proceedings, Volume II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Toulouse, France. pp.963-982, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-48118-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded Polymorphism for Extensible Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TYPES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Kloster Irsee, Germany. pp.149-165, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-48167-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lambda Calculus of Objects with Self-Inflicted Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Di Gianantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th ACM SIGPLAN conference on Object-oriented programming, systems, languages, and applications, OOPSLA '98, Vancouver, BC, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Vancouver, BC, Canada. pp.166--178, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/286936.286955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On object extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Brussels, Belgium. pp.498-522, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0054105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtyping Constraints for Incomplete Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bugliesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangiola Dezani-Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAPSOFT '97: Theory and Practice of Software Development 7th International Joint Conference CAAP/FASE Lille, France, April 14–18, 1997 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Lille, France. pp.465-477, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0030619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extended Theory of Primitive Objects: First order system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Jyvaskyla, Finland. pp.146-169, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0053378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Linear Logic Calculus of Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bugliesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Delzanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Martelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JICSLP’96. Proceedings of the 1996 Joint International Conference and Symposium on Logic Programming. September 2-6, 1996, Bonn, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Bonn, Germany. pp.79-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Typed Lambda Calculus of Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Parallelism, Programming, Networking, and Security. Second Asian Computing Science Conference, ASIAN'96 Singapore, December 2–5, 1996 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Singapore, Singapore. pp.129-141, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0027786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with Explicit Exceptions in Prolog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa Sapino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994 Joint Conference on Declarative Programming, GULP-PRODE'94 Peniscola, Spain, September 19-22, 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Peniscola, Spain. pp.296-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Cubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen van Bakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ronchi Della Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Urzyczyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Foundations of Computer Science. Third International Symposium, LFCS '94 St. Petersburg, Russia, July 11–14, 1994 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, St. Petersburg, Russia. pp.353-365, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-58140-5_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Subtyping for the Fisher-Honsell-Mitchell Lambda Calculus of Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science Logic. 8th Workshop, CSL '94 Kazimierz, Poland, September 25–30, 1994 Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Kazimierz, Poland. pp.16-30, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0022244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing crowd-sourced and real-time media services through a NDN-based platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Piro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Loti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Alfredo Grieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fatos Xhafa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELLING AND PROCESSING FOR NEXT GENERATION BIG DATA TECHNOLOGIES AND APPLICATIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.405-441, 2015, Modeling and Processing for Next-Generation Big-Data Technologies, With Applications and Case Studies, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09177-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Catalog for Digitized Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinkovic Bojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Ognjanovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gusev, Mitrewsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 83, Springer, pp.176-186, 2011, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19325-5_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content Discovery in Heterogeneous Mobile Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Borsetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Casetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla-Fabiana Chiasserini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Hossain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heterogeneous Wireless Access Networks: Architectures and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.419-441, 2009, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-09777-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M; Smart Machine-to-Machine Communications; Demonstration of Performance Evaluation and Analysis for oneM2M Planning and Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Flynn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI Technical Report TR 103 842</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753228v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC ESI; Electronic Signatures and Trust Infrastructures; Use of EU Digital Identity Wallets and electronic signatures for identification with Smart Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Cruellas Ibarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Cadzow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC ESI; Electronic Signatures and Trust Infrastructures; Policy and security requirements for Smart Contracts using Electronic Ledgers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Cadzow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Cruellas Ibarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC ESI; Electronic Signatures and Trust Infrastructures; Standardisation requirements for Smart Contracts based on Electronic Ledgers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Cruellas Ibarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Cornaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI Technical Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753440v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI SmartM2M; oneM2M deployment guidelines and good practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI Technical Report TR 103 843</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753246v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC DATA; Data Solutions (DATA); Pandesys use cases and requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dragoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egan Perais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Gemolotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI TC DATA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC DATA; Data Solutions (DATA); Pandesys functional and communication requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egan Perais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Gemolotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Scarrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI TC DATA 104412</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M; Smart Machine-to-Machine Communications; oneM2M Performances Evaluation Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Flynn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI Technical Report TR 103 841</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartM2M: Scenarios for evaluation of oneM2M deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI Technical Report 103839</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartM2M; Model for oneM2M Performance Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Flynn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI Technical Specification 103840</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI SmartM2M Technical Report 103716; oneM2M Discovery and Query solution(s) simulation and performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cimmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Qadir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI SmartM2M Technical Report 103714: Study for oneM2M Discovery and Query use cases and requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Scarrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cimmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI Technical Specification TS 103757. SmartM2M; Asynchronous Contact Tracing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Scarrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suno Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanting Cees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Dasilva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989793v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI SmartM2M Technical Report 103715; Study for oneM2M; Discovery and Query solutions analysis & selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Scarrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seung Myeong Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cimmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI SmartM2M Technical Report 103717; Study for oneM2M; Discovery and Query specification development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seung Myeong Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunil Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cimmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final d'execution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Casetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangiola Dezani-Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Anglano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Networks: Self-organizing Overlay Networks and Overlay Computing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Parigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Serpette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types for REWERSE reasoning and query languages I3-D4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wlodzimierz Drabent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, 71p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action Miró/Mirho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Despeyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A process calculus with clocks and priorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoPubli: a minimal software pipeline to extract, browse and geolocalise HAL coauthors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Guha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kazolea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Nebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436705v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence and Determinacy with Priorities and Clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Delta-calculus: syntax and types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LogNet: Extending Internet with a Network Aware Discovery Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323974v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">myMed: an ad hoc Framework for Executing Homogeneous Open Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable Communication Architecture for Advanced Metering Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Ngo Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Nguyen Chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini-Foc A Kernel Calculus for Certified Computer Algebra [Ongoing work]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fetcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring types for functional methods (where method calls come for free)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Spiwack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Fuzzy Constructive Type Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besik Dundua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temur Kutsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lenisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria &amp; Université Cote d'Azur, CNRS, I3S, Sophia Antipolis, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Priority and Determinacy in Timed CCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mendler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria; University of Bamberg. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Contact Tracing, Fighting Pandemics with Internet of Things. Set up of the of oneM2M infrastructure, mobile and web applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Di Dio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria &amp; Université Cote d'Azur, CNRS, I3S, Sophia Antipolis, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Contact Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suno Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Scarrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Inria d'Université Côte d'Azur. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989404v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decidable Subtyping Logic for Intersection and Union Types (full version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable Communication Architecture for AMI in SmartGrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Giang Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Hung Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RR-8410, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Secure Protocol for Tracking Customer Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuriez Sebastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] INRIA Sophia-Antipolis Méditerranée, équipe LOGNET. 2012, (rapport final) 60 p. + (appendix) 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synapse: a Scalable Protocol for Interconnecting Heterogeneous Overlay Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tedeschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7255, INRIA Sophia Antipolis - Méditerranée; INRIA Rennes - Bretagne Atlantique; INRIA. 2010, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00474529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Defining Logical Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lenisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5963, INRIA. 2006, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00088809v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arigatoni: Overlaying Internet via Low Level Network Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Benza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vesin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5805, INRIA Sophia Antipolis - Méditerranée; INRIA. 2006, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Discovery in the Arigatoni Model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Chand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5924, INRIA Sophia Antipolis - Méditerranée; INRIA. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071016v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Featherweight-Trait Java : A Trait-based Extension for FJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Spiwack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5247, INRIA Sophia Antipolis - Méditerranée; INRIA. 2004, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Formalization of Imperative Object-based Calculiin (Co)Inductive Type Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ciaffaglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marino Miculan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4812, INRIA Nancy; LORIA, UMR 7503, Université de Lorraine, CNRS, Vandoeuvre-lès-Nancy; INRIA. 2003, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Object-Calculus Based on Addressed Term Rewriting Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dougherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lescanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4549, LORIA, UMR 7503, Université de Lorraine, CNRS, Vandoeuvre-lès-Nancy; INRIA. 2002, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rho Cube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A00-R-344 || cirstea00d, LORIA, UMR 7503, Université de Lorraine, CNRS, Vandoeuvre-lès-Nancy. 2000, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A00-R-363 || cirstea00c, LORIA, UMR 7503, Université de Lorraine, CNRS, Vandoeuvre-lès-Nancy. 2000, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ipotesi evolutive del Sistema MOMIX per la Specifica e Qualificazione di Sistemi TMN. In Italian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Bacchiega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Gotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ramella Votta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] DTR 98.0089, CSELT, Centro Studi e Laboratori Telecomunicazioni, Turin, Italy. 1998, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOMIX-emSDH2. Simulatore di Agent di Element Manager SDH2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Bacchiega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Gotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalba Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] DTR 97.0413, CSELT, Centro Studi e Laboratori Telecomunicazioni, Turin, Italy. 1997, pp.99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type Assigment Systems for Lambda Calculi and for the Lambda Calculus of Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computation and Language [cs.CL]. Ministère de l'Education Nationale, de la Recherche et de Technologie, Rome, Italy, 1996. English. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01157160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter, the Language that does not Exist...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computation and Language [cs.CL]. INPL - INP de LORRAINE, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01148503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId328"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C06AF770"/>
+    <w:nsid w:val="9AEBA86B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lliquori" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3961-4205" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172479797" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03940889v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Liquori" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03127890v4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ghilezan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ka&#353;terovi&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Marinkovi&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Ognjanovi&#263;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS210825029G" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646168v6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ciaffaglione" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Di Gianantonio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furio Honsell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2021.20.2.a4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272647v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Maksimovic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scagnetto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146059v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146050v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Marinkovic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Ciancaglini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Ognjanovic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Glavan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-014-0293-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lenisa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/ext028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909630v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosnard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2007.02.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432538v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Spiwack" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1330017.1330022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147678v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Serpette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129508006750" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432540v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.01.051" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148312v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2007.02.014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148282v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ronchi Della Rocca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2007.03.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148347v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Miculan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-006-9061-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148846v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Dougherty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lescanne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S096012950600541X" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149616v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/46.6.661" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152636v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bugliesi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Delzanno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Martelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/10.1.75" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-838GS71C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Bono" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangiola Dezani-Ciancaglini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154638v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen van Bakel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Urzyczyn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-0072(96)00036-X" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05412036v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05410027v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05459053v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolze" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mendler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410950v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04749511v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peraldi-Frati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81900-1_5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573605v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963662v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44411-2\_6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01895452v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Gaeta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sereno" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701934v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2018.37" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01760641v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68953-1_7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534035v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317213v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo de 'Liguoro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01362819v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170029v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.185.1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906798v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Ngo Hoang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen Chan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45249-9_19" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146023v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44522-8_28" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906807v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906823v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Loti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39408-9_14" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146691v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2364406.2364409" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906830v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Piro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Alfredo Grieco" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2013.19" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906835v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480362.2480485" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908800v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2012.107" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908805v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Hanks" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33618-8_3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909486v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30039-4_2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909477v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2011.139" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909535v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17511-4_11" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909544v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tedeschi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bongiovanni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12963-6_6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909531v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15640-3_20" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910965v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909550v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2009.5202345" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909585v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Borsetti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Casetti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla-Fabiana Chiasserini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79549-0_6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909574v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89439-1_10" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909592v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78663-4_8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148439v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71270-1_8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911535v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2006.11.035" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148523v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ADVCOMP.2007.11" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148880v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekha Redamalla" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.12.046" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000817v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatiu Cirstea" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kirchner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wack" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911632v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Benza" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vesin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JVA.2006.7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01156555v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-61550-4_150" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099910v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2004.06.027" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148883v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.09.023" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149611v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.06.015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149607v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dougherty" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2004.12.042" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149659v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1013963.1013983" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149845v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/976571.976574" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149867v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39813-4_4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099586v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(05)82613-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100113v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24849-1_10" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099463v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barthe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/604131.604152" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099411v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100858v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(05)82526-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107876v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45127-7_8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107877v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45315-6_11" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152576v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Rose" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152644v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colnet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.2000.891369" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153772v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48118-4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153827v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48167-2_11" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154560v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0054105" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154180v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/286936.286955" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154568v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0053378" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154622v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0030619" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01156598v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01156547v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Castagna" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0027786" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157221v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Sapino" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157211v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-58140-5_33" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157171v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0022244" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906475v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09177-8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908783v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinkovic Bojan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19325-5_18" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909620v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09777-0_15" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04753228v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Flynn" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05409969v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cadzow" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Cruellas Ibarz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tabor" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Pope" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04753440v3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cornaglia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Porro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04753246v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05409981v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05410205v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dragoni" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egan Perais" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gemolotto" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05410213v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Scarrone" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04753193v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04229478v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04229449v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03261059v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cimmino" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Garc&#237;a Castro" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Qadir Khan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989793v3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suno Wood" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanting Cees" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Dasilva" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03115482v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03115497v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Myeong Jeong" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03261080v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Kumar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909658v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Anglano" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147443v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Parigot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149625v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coquery" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodzimierz Drabent" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fages" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151339v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Despeyroux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05497982v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05436705v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Guha" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazolea" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nebot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel da Silva" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04753507v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190691v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01323974v3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146061v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909699v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148949v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fetcher" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149745v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05436632v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besik Dundua" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temur Kutsia" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04367635v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935906v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Di Dio" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989404v3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01488428v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913352v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Giang Ngo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Hung Nguyen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909692v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuriez Sebastien" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00474529v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00088809v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070219v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071016v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070751v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071774v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072039v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099309v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099308v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154663v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bacchiega" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Gotta" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ramella Votta" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154656v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalba Rossi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01157160v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01148503v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lliquori" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3961-4205" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172479797" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03940889v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Liquori" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03127890v4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ghilezan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ka&#353;terovi&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Marinkovi&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Ognjanovi&#263;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS210825029G" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646168v6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ciaffaglione" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Di Gianantonio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furio Honsell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2021.20.2.a4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272647v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Maksimovic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scagnetto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146059v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146050v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Marinkovic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Ciancaglini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Ognjanovic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Glavan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-014-0293-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lenisa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/ext028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909630v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosnard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2007.02.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432538v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Spiwack" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1330017.1330022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147678v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Serpette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129508006750" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432540v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.01.051" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148312v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2007.02.014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148282v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ronchi Della Rocca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2007.03.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148347v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Miculan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-006-9061-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148846v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Dougherty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lescanne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S096012950600541X" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149616v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/46.6.661" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152636v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bugliesi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Delzanno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Martelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/10.1.75" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-838GS71C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Bono" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangiola Dezani-Ciancaglini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154638v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen van Bakel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Urzyczyn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-0072(96)00036-X" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05570610v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mendler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolze" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05410027v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05459053v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05412036v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410950v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04749511v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peraldi-Frati" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81900-1_5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573605v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963662v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44411-2\_6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01895452v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Gaeta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sereno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701934v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2018.37" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01760641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68953-1_7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534035v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317213v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo de 'Liguoro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01362819v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170029v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.185.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906798v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Ngo Hoang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen Chan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45249-9_19" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146023v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44522-8_28" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906807v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906823v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Loti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39408-9_14" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146691v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2364406.2364409" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906830v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Piro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Alfredo Grieco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2013.19" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906835v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480362.2480485" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908805v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Hanks" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33618-8_3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909486v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30039-4_2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908800v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2012.107" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909477v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2011.139" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909535v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17511-4_11" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909544v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tedeschi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bongiovanni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12963-6_6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909531v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15640-3_20" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910965v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909550v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2009.5202345" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909574v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89439-1_10" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909585v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Borsetti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Casetti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla-Fabiana Chiasserini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79549-0_6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909592v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78663-4_8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148439v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71270-1_8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911535v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2006.11.035" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148523v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ADVCOMP.2007.11" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148880v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekha Redamalla" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.12.046" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000817v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatiu Cirstea" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kirchner" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wack" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911632v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Benza" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vesin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JVA.2006.7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01156555v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-61550-4_150" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099910v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2004.06.027" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148883v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.09.023" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149611v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.06.015" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149607v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dougherty" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2004.12.042" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149659v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1013963.1013983" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149867v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39813-4_4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099586v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(05)82613-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149845v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/976571.976574" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100113v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24849-1_10" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099463v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barthe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/604131.604152" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099411v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100858v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(05)82526-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107877v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45315-6_11" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107876v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45127-7_8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152576v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Rose" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152644v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colnet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.2000.891369" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153772v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48118-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153827v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48167-2_11" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154180v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/286936.286955" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154560v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0054105" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154622v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0030619" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154568v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0053378" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01156598v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01156547v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Castagna" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0027786" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157221v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Sapino" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157211v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-58140-5_33" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157171v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0022244" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906475v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09177-8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908783v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinkovic Bojan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19325-5_18" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909620v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09777-0_15" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04753228v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Flynn" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05409981v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Cruellas Ibarz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cadzow" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tabor" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Pope" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05409969v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04753440v3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cornaglia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Porro" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04753246v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05410205v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dragoni" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egan Perais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gemolotto" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05410213v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Scarrone" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04753193v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04229449v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04229478v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03261059v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cimmino" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Garc&#237;a Castro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Qadir Khan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03115482v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989793v3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suno Wood" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanting Cees" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Dasilva" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03115497v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Myeong Jeong" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03261080v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Kumar" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909658v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Anglano" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147443v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Parigot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149625v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coquery" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodzimierz Drabent" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fages" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151339v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Despeyroux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05497982v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05436705v3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Guha" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazolea" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nebot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel da Silva" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04753507v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190691v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01323974v3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146061v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909699v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148949v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fetcher" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149745v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05436632v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besik Dundua" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temur Kutsia" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04367635v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935906v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Di Dio" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989404v3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01488428v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913352v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Giang Ngo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Hung Nguyen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909692v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuriez Sebastien" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00474529v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00088809v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070219v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071016v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070751v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071774v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072039v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099309v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099308v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154663v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bacchiega" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Gotta" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ramella Votta" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154656v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalba Rossi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01157160v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01148503v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>