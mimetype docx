--- v1 (2026-04-15)
+++ v2 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luigi Liquori </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lliquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3961-4205</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172479797</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Research meets Standardization: the Asynchronous Contact Tracing ETSI Standard and the PANDESYS Research Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjoy ! the ETSI Mag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, janvier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federating Digital Contact Tracing using Structured Overlay Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ghilezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Kašterović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojan Marinković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Ognjanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue on Compilers, Languages, Related Technologies, and Applications, 19 (3), pp.1261-1282. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2298/CSIS210825029G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127890v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prototype-based approach to object evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ciaffaglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Di Gianantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (2), pp.2:1--24. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2021.20.2.a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646168v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plugging-in Proof Development Environments using Locks in LF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (9), pp.1578--1605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLFP : A Logical Framework for modeling External Evidence, Side Conditions, and Proof Irrelevance using Monads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue in honor of Pierre Louis Curien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146059v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the exhaustiveness of the synapse protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojan Marinkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Ognjanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Glavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Includes a Special Issue on Cloud, Grid, P2P, and Internet Computing, 8 (5), pp.793--806. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12083-014-0293-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open Logical Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lenisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (2), 43 p. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/logcom/ext028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powerful Resource Discovery for Arigatoni Overlay Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Chand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Future Generation Computer Systems, FGCS, 24 (1), pp.31-48. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2007.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeatherTrait: A Modest Extension of Featherweight Java</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Spiwack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Programming Languages and Systems (TOPLAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, ACM Transactions on Programming Languages and Systems (TOPLAS), 30 (2), pp.11:1--11:32. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1330017.1330022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iRho: An Imperative Rewriting-calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Serpette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (03), pp.467-500. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0960129508006750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending FeatherTrait Java with Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Spiwack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Theoretical Computer Science, 30 (1-3), pp.243-260. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2008.01.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Defining Logical Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lenisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, In Computation, Meaning and Logic. ENTCS, Special issue, dedicated to Gordon D. Plotkin, on the occasion of his 60th birthday, 172, pp.399-436. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2007.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersection-types à la Church</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ronchi Della Rocca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 205 (9), pp.1371-1386. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ic.2007.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning about Object-based Calculi in (Co)Inductive Type Theory and the Theory of Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ciaffaglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marino Miculan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Journal of Automated Reasoning, 39 (1), pp.1-47. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10817-006-9061-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressed term rewriting systems: application to a typed object calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Dougherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lescanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (issue 4), pp.667-709. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S096012950600541X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Formal Methods for Open Object-Based Distributed Systems V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Computer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 46 (6), pp.661. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comjnl/46.6.661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object calculi in linear logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bugliesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Delzanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Martelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (1), pp.75-104. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/logcom/10.1.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Subtyping for Extensible, Incomplete Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bugliesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangiola Dezani-Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamenta Informaticae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38 (4), pp.325--364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing cubes of typed and type assignment systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen van Bakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ronchi Della Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Urzyczyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Pure and Applied Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 86 Issue 3, pp.267-303. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-0072(96)00036-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinacy with Weak Priorities and Clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLACES 2026 - 17th Workshop on Programming Language Approaches to Concurrency- and Communication-cEntric Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UE Normalization and Standardisation of Smart Contracts and Electronic Ledgers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EthCC 2025 - 8th Ethereum Community Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synpatick: Coherence and Determinacy with Priorities and Clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mendler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchron 2025 - 32th International Open Workshop on Synchronous Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459053v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A view of Research and Standardisation: the oneM2M IoT standard by ETSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stakeholder Day Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIT Delhi, Feb 2025, Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pandesys : Asynchronous Contact Tracing : ETSI Standard TS 103 757</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI TrustAlert – Intelligenza Artificiale per la Sanità Pubblica: risultati, prospettive e sfide future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Turin (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-layered Model for Performance Evaluation of oneM2M-based IoT Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP-IoT Conference 2024 - 7th IFIP WG 5.5 International Cross-Domain Conference on Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur; IFIP, Nov 2024, Nice, France. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-81900-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Type Checker for a Logical Framework with Union and Intersection Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSCD 2020 - 5th International Conference on Formal Structures for Computation and Deduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Delta-calculus: syntax and types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSCD 2019 - 4th International Conference on Formal Structures for Computation and Deduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dortmund, Germany. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44411-2\_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Network Aware Resource Discovery Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Gaeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPEW 2019 - 16th European Performance Engineering Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Milano, Italy. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44411-2\_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895452v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Delta-framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science, (FSTTCS) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Ahmedabad, India. pp.37:1--37:21, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2018.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701934v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decidable Subtyping Logic for Intersection and Union Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTCS 2017 - 2nd International Conference on Topics in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Tehran, Iran. pp.74-90, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68953-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Logical Framework with Intersection and Union Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Logical Frameworks and Meta-languages, LFMTP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom. pp.1 - 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534035v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Realizability Interpretation for Intersection and Union Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Dougherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo de 'Liguoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Asian Symposium on Programming Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317213v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Cantor's Paradise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lenisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Asian Symposium on Programming Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gluing together Proof Environments: Canonical extensions of LF Type Theories featuring Locks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFMTP'15. 9th International Workshop on Logical Frameworks and Meta-languages, Berlin, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.185.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backward-Compatible Cooperation of Heterogeneous P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Ngo Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Nguyen Chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Distributed Computing and Networking - ICDCN 2014, Coimbatore, India, January 4-7, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Coimbatore, India. pp.287-301, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-45249-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaxLF: Side Conditions and External Evidence as Monads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Foundations of Computer Science 2014 - 39th International Symposium, MFCS 2014, Budapest, Hungary, August 25-29, 2014. Proceedings, Part I.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Budapest, Hungary. pp.327-339, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44522-8_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LFP – A Logical Framework with External Predicates (Announcement and survey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lenisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic: Between Semantics and Proof Theory A Workshop in Honor of Prof. Arnon Avron's 60th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnection of large scale unstructured P2P networks: modeling and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Gaeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Loti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMTA - 20th International Conference on Analytical and Stochastic Modelling and Applications - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Gent, Belgium. pp.183-197, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39408-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906823v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LFP – A Logical Framework with External Predicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lenisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Logical Frameworks and Meta-languages: Theory and Practice - LFMTP 2012. Copenhagen, Denmark - September 9, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Copenhagen, Denmark. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2364406.2364409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCN-TV: a data-centric approach to real-time video services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Piro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Loti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Alfredo Grieco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Advanced Information Networking and Applications Workshops, AINA 2013, Barcelona, Spain, March 25-28, 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Barcelona, Spain. pp.982-989, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WAINA.2013.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Backward-Compatible Protocol for Inter-routing over Heterogeneous Overlay Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Ngo Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Nguyen Chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual ACM Symposium on Applied Computing, SAC 13, Coimbra, Portugal, ACM press, 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, coimbra, Portugal. pp.649-651, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2480362.2480485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Trust and Reputation Framework for Social Web Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Hanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confederated International Workshops: OTM Academy, Industry Case Studies Program, EI2N, INBAST, META4eS, OnToContent, ORM, SeDeS, SINCOM, and SOMOCO 2012, Rome, Italy, September 10-14, 2012. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33618-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extension and Cooperation Mechanism for Heterogeneous Overlay Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Ngo Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Maksimovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hets-Nets. Future Heterogeneous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Prague, Czech Republic. pp.10-18, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30039-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Analysis of Large Scale Interconnected Unstructured P2P Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Gaeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Loti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 18th International Conference on Parallel and Distributed Systems, ICPADS, 2012, Singapore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Singapore, Singapore. pp.710-711, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADS.2012.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a common architecture to interconnect heterogeneous overlay networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Ngo Hoang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 17th International Conference on Parallel and Distributed Systems (ICPADS), 2011 &amp; HotPOST 2011 : The Third International Workshop on Hot Topics in Peer-to-peer computing and Online Social neTworking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Tainan, Taiwan. pp.817 - 822, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADS.2011.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic and computation in a lambda calculus with intersection and union types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Dougherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Logic for Programming, Artificial Intelligence, and Reasoning, LPAR-16, Dakar, Senegal, April 25–May 1, 2010, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Dakar, Senegal. pp.173-191, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17511-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synapse: A Scalable Protocol for Interconnecting Heterogeneous Overlay Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tedeschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networking 2010 - 9th International IFIP TC 6 Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chennai, India. pp.67-82, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12963-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CarPal: interconnecting overlay networks for a community-driven shared mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trustworthly Global Computing 5th International Symposium, TGC 2010, Munich, Germany, February 24-26, 2010, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, München, Germany. pp.301-317, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15640-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Discovery in the Arigatoni Overlay Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Chand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Innovative Internet Community Services (I2CS), Jubilee Edition 2010, June 3-5, 2010, Bangkok, Thailand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bangkok, Thailand. pp.437-449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babelchord: a Social Tower of DHT-Based Overlay Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tedeschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bongiovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communications, 2009. ISCC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Sousse, Tunisia. pp.307 - 312, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2009.5202345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conditional Logical Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lenisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic for Programming, Artificial Intelligence, and Reasoning 15th International Conference, LPAR 2008, Doha, Qatar, November 22-27, 2008. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Doha, Qatar. pp.143-157, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89439-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overlay Architecture for Vehicular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Borsetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Casetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla-Fabiana Chiasserini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETWORKING 2008. Ad Hoc and Sensor Networks, Wireless Networks, Next Generation Internet 7th International IFIP-TC6 Networking Conference Singapore, May 5-9, 2008 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Singapore, Singapore. pp.60-71, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-79549-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Networks: Towards Foundations for Programmable Overlay Networks and Overlay Computing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trustworthy Global Computing, Third Symposium, TGC 2007, Sophia-Antipolis, France, November 5-6, 2007, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Sophia-Antipolis, France. pp.90-107, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-78663-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Resource Discovery in the Arigatoni Overlay Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture of Computing Systems - ARCS 2007 20th International Conference, Zurich, Switzerland, March 12-15, 2007. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Zurich, Switzerland. pp.98-111, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71270-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Organizations in Arigatoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Chand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Second International Workshop on Developments in Computational Models (DCM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Venice, Italy. pp.55-75, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2006.11.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weaving Arigatoni with a graph topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1sr International Conference on Advanced Engineering Computing and Applications in Sciences ADVCOMP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Papeete, French Polynesia. pp.55 - 59, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ADVCOMP.2007.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Language for Verification and Manipulation of Web Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekha Redamalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Workshop on Automated Specification and Verification of Web Sites (WWV 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Valencia, Spain. pp.67-78, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2005.12.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decidable Type Inference for the Polymorphic Rewriting Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17è Journées Francophones des Langages Applicatifs - JFLA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Pauillac, France. pp.57-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arigatoni: A Simple Programmable Overlay Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Benza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vesin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Computing, 2006. JVA '06. IEEE John Vincent Atanasoff 2006 International Symposium on Modern Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Sofia, Bulgaria. pp.82-91, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JVA.2006.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lambda Calculus of incomplete objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bugliesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Foundations of Computer Science 1996. 21st International Symposium, MFCS'96 Cracow, Poland, September 2–6, 1996 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Cracow, Poland. pp.218-229, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-61550-4_150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Polymorphic Rewriting Calculus: Type checking vs. Type inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fifth International Workshop on Rewriting Logic and Its Applications (WRLA 2004) Rewriting Logic and Its Applications 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narciso Marti-Oliet, Mar 2004, Barcelona, Spain. pp.89-111, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2004.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iRho: the Software [System Description]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the First International Workshop on Developments in Computational Models (DCM 2005), Developments in Computational Models 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lisbon, Portugal. pp.85-94, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2005.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Intersection Typed System à la Church</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ronchi Della Rocca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Third International Workshop on Intersection Types and Related Systems (ITRS 2004) Intersection Types and Related Systems 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Turku, Finland. pp.43-56, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2005.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressed Term Rewriting Systems: Syntax, Semantics, and Pragmatics [Extended Abstract]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dougherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lescanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Workshop on Term Graph Rewriting (TERMGRAPH 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Rome, Italy. pp.57-82, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2004.12.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iRho: An Imperative Rewriting Calculus [Extended Abstract]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Serpette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th ACM SIGPLAN International Conference on Principles and Practice of Declarative Programming (PPDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Verona, Italy. pp.167-178, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1013963.1013983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperative Object-Based Calculi in Co-inductive Type Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ciaffaglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marino Miculan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic for Programming, Artificial Intelligence, and Reasoning, 10th International Conference, LPAR 2003, Almaty, Kazakhstan, September 22-26, 2003. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Almaty, Kazakhstan. pp.59-77, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-39813-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewrite Strategies in the Rewriting Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WRS 2003, 3rd International Workshop on Reduction Strategies in Rewriting and Programming - Final Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Valencia, Spain. pp.593-624, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1571-0661(05)82613-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning on an imperative object-based calculus in Higher Order Abstract Syntax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ciaffaglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marino Miculan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MERLIN '03. Proceedings of the 2003 ACM SIGPLAN workshop on Mechanized reasoning about languages with variable binding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Uppsala, Sweden. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/976571.976574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewriting Calculus with Fixpoints: Untyped and First-order Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Types for Proofs and Programs International Workshop, TYPES 2003, Torino, Italy, April 30 - May 4, 2003, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Turin, Italy. pp.147-161, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24849-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure Patterns Type Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 30th ACM SIGPLAN-SIGACT Symposium on Principles of Programming Languages, POPL, New Orleans, LA, USA — January 15 - 17, 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, New Orleans, United States. pp.250 - 261, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/604131.604152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099463v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rho cube : some results, some problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Higher-Order Rewriting Copenhagen, Denmark, July 21st, 2002 Affiliated with RTA 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Kesner, T. Nipkow and F. van Raamsdonk, Jul 2002, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewriting Calculus with(out) Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WRLA 2002, 4th International Workshop on Rewriting Logic and Its Applications, Pisa, Italy 19–21 September 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Pisa, Italy. pp.3-19, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1571-0661(05)82526-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rho Cube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Foundations of Software Science and Computation Structures - FOSSACS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Genova, Italy. 15 p, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45315-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference, RTA 2001 Utrecht, The Netherlands, May 22–24, 2001 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Utrecht, Netherlands. pp.77-92, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45127-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107876v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Object-Calculus Based on Addressed Term Rewriting Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Dougherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lescanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth Workshop on Explicit Substitutions Theory and Applications (WESTAPP '01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Utrecht, Netherlands. pp.6-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Match-O, a dialect of Eiffel with match-types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Technology of Object-Oriented Languages and Systems, 2000. TOOLS-Pacific 2000. Proceedings.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Sydney, Australia. pp.190 - 201, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOOLS.2000.891369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for defining Object-Calculi [extended abstract]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lescanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FM’99 — Formal Methods World Congress on Formal Methods in the Development of Computing Systems Toulouse, France, September 20–24, 1999 Proceedings, Volume II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Toulouse, France. pp.963-982, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-48118-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded Polymorphism for Extensible Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TYPES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Kloster Irsee, Germany. pp.149-165, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-48167-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lambda Calculus of Objects with Self-Inflicted Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Di Gianantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th ACM SIGPLAN conference on Object-oriented programming, systems, languages, and applications, OOPSLA '98, Vancouver, BC, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Vancouver, BC, Canada. pp.166--178, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/286936.286955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On object extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Brussels, Belgium. pp.498-522, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0054105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtyping Constraints for Incomplete Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bugliesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangiola Dezani-Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAPSOFT '97: Theory and Practice of Software Development 7th International Joint Conference CAAP/FASE Lille, France, April 14–18, 1997 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Lille, France. pp.465-477, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0030619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extended Theory of Primitive Objects: First order system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Jyvaskyla, Finland. pp.146-169, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0053378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Linear Logic Calculus of Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bugliesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Delzanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Martelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JICSLP’96. Proceedings of the 1996 Joint International Conference and Symposium on Logic Programming. September 2-6, 1996, Bonn, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Bonn, Germany. pp.79-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Typed Lambda Calculus of Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Parallelism, Programming, Networking, and Security. Second Asian Computing Science Conference, ASIAN'96 Singapore, December 2–5, 1996 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Singapore, Singapore. pp.129-141, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0027786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with Explicit Exceptions in Prolog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa Sapino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994 Joint Conference on Declarative Programming, GULP-PRODE'94 Peniscola, Spain, September 19-22, 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Peniscola, Spain. pp.296-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Cubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen van Bakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ronchi Della Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Urzyczyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Foundations of Computer Science. Third International Symposium, LFCS '94 St. Petersburg, Russia, July 11–14, 1994 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, St. Petersburg, Russia. pp.353-365, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-58140-5_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Subtyping for the Fisher-Honsell-Mitchell Lambda Calculus of Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science Logic. 8th Workshop, CSL '94 Kazimierz, Poland, September 25–30, 1994 Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Kazimierz, Poland. pp.16-30, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0022244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing crowd-sourced and real-time media services through a NDN-based platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Piro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Loti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Alfredo Grieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fatos Xhafa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELLING AND PROCESSING FOR NEXT GENERATION BIG DATA TECHNOLOGIES AND APPLICATIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.405-441, 2015, Modeling and Processing for Next-Generation Big-Data Technologies, With Applications and Case Studies, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09177-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Catalog for Digitized Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinkovic Bojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Ognjanovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gusev, Mitrewsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 83, Springer, pp.176-186, 2011, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19325-5_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content Discovery in Heterogeneous Mobile Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Borsetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Casetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla-Fabiana Chiasserini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Hossain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heterogeneous Wireless Access Networks: Architectures and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.419-441, 2009, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-09777-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M; Smart Machine-to-Machine Communications; Demonstration of Performance Evaluation and Analysis for oneM2M Planning and Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Flynn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI Technical Report TR 103 842</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753228v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC ESI; Electronic Signatures and Trust Infrastructures; Use of EU Digital Identity Wallets and electronic signatures for identification with Smart Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Cruellas Ibarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Cadzow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC ESI; Electronic Signatures and Trust Infrastructures; Policy and security requirements for Smart Contracts using Electronic Ledgers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Cadzow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Cruellas Ibarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC ESI; Electronic Signatures and Trust Infrastructures; Standardisation requirements for Smart Contracts based on Electronic Ledgers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Cruellas Ibarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Cornaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI Technical Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753440v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI SmartM2M; oneM2M deployment guidelines and good practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI Technical Report TR 103 843</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753246v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC DATA; Data Solutions (DATA); Pandesys use cases and requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dragoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egan Perais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Gemolotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI TC DATA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC DATA; Data Solutions (DATA); Pandesys functional and communication requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egan Perais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Gemolotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Scarrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI TC DATA 104412</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M; Smart Machine-to-Machine Communications; oneM2M Performances Evaluation Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Flynn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI Technical Report TR 103 841</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartM2M: Scenarios for evaluation of oneM2M deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI Technical Report 103839</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartM2M; Model for oneM2M Performance Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Flynn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI Technical Specification 103840</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI SmartM2M Technical Report 103716; oneM2M Discovery and Query solution(s) simulation and performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cimmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Qadir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI SmartM2M Technical Report 103714: Study for oneM2M Discovery and Query use cases and requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Scarrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cimmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI Technical Specification TS 103757. SmartM2M; Asynchronous Contact Tracing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Scarrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suno Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanting Cees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Dasilva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989793v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI SmartM2M Technical Report 103715; Study for oneM2M; Discovery and Query solutions analysis & selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Scarrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seung Myeong Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cimmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI SmartM2M Technical Report 103717; Study for oneM2M; Discovery and Query specification development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seung Myeong Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunil Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cimmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final d'execution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Casetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangiola Dezani-Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Anglano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Networks: Self-organizing Overlay Networks and Overlay Computing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Parigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Serpette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types for REWERSE reasoning and query languages I3-D4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wlodzimierz Drabent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, 71p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action Miró/Mirho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Despeyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A process calculus with clocks and priorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoPubli: a minimal software pipeline to extract, browse and geolocalise HAL coauthors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Guha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kazolea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Nebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436705v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence and Determinacy with Priorities and Clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Delta-calculus: syntax and types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LogNet: Extending Internet with a Network Aware Discovery Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323974v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">myMed: an ad hoc Framework for Executing Homogeneous Open Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable Communication Architecture for Advanced Metering Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Ngo Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Nguyen Chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini-Foc A Kernel Calculus for Certified Computer Algebra [Ongoing work]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fetcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring types for functional methods (where method calls come for free)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Spiwack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Fuzzy Constructive Type Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besik Dundua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temur Kutsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lenisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria &amp; Université Cote d'Azur, CNRS, I3S, Sophia Antipolis, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Priority and Determinacy in Timed CCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mendler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria; University of Bamberg. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Contact Tracing, Fighting Pandemics with Internet of Things. Set up of the of oneM2M infrastructure, mobile and web applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Di Dio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria &amp; Université Cote d'Azur, CNRS, I3S, Sophia Antipolis, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Contact Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suno Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Scarrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Inria d'Université Côte d'Azur. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989404v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decidable Subtyping Logic for Intersection and Union Types (full version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable Communication Architecture for AMI in SmartGrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Giang Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Hung Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RR-8410, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Secure Protocol for Tracking Customer Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuriez Sebastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] INRIA Sophia-Antipolis Méditerranée, équipe LOGNET. 2012, (rapport final) 60 p. + (appendix) 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synapse: a Scalable Protocol for Interconnecting Heterogeneous Overlay Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tedeschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7255, INRIA Sophia Antipolis - Méditerranée; INRIA Rennes - Bretagne Atlantique; INRIA. 2010, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00474529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Defining Logical Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lenisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5963, INRIA. 2006, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00088809v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arigatoni: Overlaying Internet via Low Level Network Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Benza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vesin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5805, INRIA Sophia Antipolis - Méditerranée; INRIA. 2006, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Discovery in the Arigatoni Model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Chand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5924, INRIA Sophia Antipolis - Méditerranée; INRIA. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071016v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Featherweight-Trait Java : A Trait-based Extension for FJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Spiwack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5247, INRIA Sophia Antipolis - Méditerranée; INRIA. 2004, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Formalization of Imperative Object-based Calculiin (Co)Inductive Type Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ciaffaglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marino Miculan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4812, INRIA Nancy; LORIA, UMR 7503, Université de Lorraine, CNRS, Vandoeuvre-lès-Nancy; INRIA. 2003, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Object-Calculus Based on Addressed Term Rewriting Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dougherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lescanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4549, LORIA, UMR 7503, Université de Lorraine, CNRS, Vandoeuvre-lès-Nancy; INRIA. 2002, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rho Cube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A00-R-344 || cirstea00d, LORIA, UMR 7503, Université de Lorraine, CNRS, Vandoeuvre-lès-Nancy. 2000, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A00-R-363 || cirstea00c, LORIA, UMR 7503, Université de Lorraine, CNRS, Vandoeuvre-lès-Nancy. 2000, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ipotesi evolutive del Sistema MOMIX per la Specifica e Qualificazione di Sistemi TMN. In Italian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Bacchiega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Gotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ramella Votta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] DTR 98.0089, CSELT, Centro Studi e Laboratori Telecomunicazioni, Turin, Italy. 1998, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOMIX-emSDH2. Simulatore di Agent di Element Manager SDH2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Bacchiega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Gotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalba Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] DTR 97.0413, CSELT, Centro Studi e Laboratori Telecomunicazioni, Turin, Italy. 1997, pp.99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type Assigment Systems for Lambda Calculi and for the Lambda Calculus of Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computation and Language [cs.CL]. Ministère de l'Education Nationale, de la Recherche et de Technologie, Rome, Italy, 1996. English. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01157160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter, the Language that does not Exist...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computation and Language [cs.CL]. INPL - INP de LORRAINE, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01148503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId328"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luigi Liquori </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lliquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3961-4205</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172479797</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Research meets Standardization: the Asynchronous Contact Tracing ETSI Standard and the PANDESYS Research Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjoy ! the ETSI Mag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, janvier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federating Digital Contact Tracing using Structured Overlay Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ghilezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Kašterović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojan Marinković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Ognjanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue on Compilers, Languages, Related Technologies, and Applications, 19 (3), pp.1261-1282. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2298/CSIS210825029G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127890v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prototype-based approach to object evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ciaffaglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Di Gianantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (2), pp.2:1--24. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2021.20.2.a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646168v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plugging-in Proof Development Environments using Locks in LF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (9), pp.1578--1605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLFP : A Logical Framework for modeling External Evidence, Side Conditions, and Proof Irrelevance using Monads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue in honor of Pierre Louis Curien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146059v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the exhaustiveness of the synapse protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojan Marinkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Ognjanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Glavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Includes a Special Issue on Cloud, Grid, P2P, and Internet Computing, 8 (5), pp.793--806. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12083-014-0293-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open Logical Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lenisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (2), 43 p. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/logcom/ext028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powerful Resource Discovery for Arigatoni Overlay Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Chand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Future Generation Computer Systems, FGCS, 24 (1), pp.31-48. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2007.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeatherTrait: A Modest Extension of Featherweight Java</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Spiwack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Programming Languages and Systems (TOPLAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, ACM Transactions on Programming Languages and Systems (TOPLAS), 30 (2), pp.11:1--11:32. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1330017.1330022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iRho: An Imperative Rewriting-calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Serpette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (03), pp.467-500. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0960129508006750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending FeatherTrait Java with Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Spiwack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Theoretical Computer Science, 30 (1-3), pp.243-260. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2008.01.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning about Object-based Calculi in (Co)Inductive Type Theory and the Theory of Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ciaffaglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marino Miculan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Journal of Automated Reasoning, 39 (1), pp.1-47. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10817-006-9061-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Defining Logical Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lenisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, In Computation, Meaning and Logic. ENTCS, Special issue, dedicated to Gordon D. Plotkin, on the occasion of his 60th birthday, 172, pp.399-436. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2007.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersection-types à la Church</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ronchi Della Rocca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 205 (9), pp.1371-1386. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ic.2007.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressed term rewriting systems: application to a typed object calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Dougherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lescanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (issue 4), pp.667-709. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S096012950600541X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Formal Methods for Open Object-Based Distributed Systems V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Computer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 46 (6), pp.661. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comjnl/46.6.661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object calculi in linear logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bugliesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Delzanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Martelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (1), pp.75-104. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/logcom/10.1.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Subtyping for Extensible, Incomplete Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bugliesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangiola Dezani-Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamenta Informaticae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38 (4), pp.325--364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing cubes of typed and type assignment systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen van Bakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ronchi Della Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Urzyczyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Pure and Applied Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 86 Issue 3, pp.267-303. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-0072(96)00036-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinacy with Weak Priorities and Clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLACES 2026 - 17th Workshop on Programming Language Approaches to Concurrency- and Communication-cEntric Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UE Normalization and Standardisation of Smart Contracts and Electronic Ledgers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EthCC 2025 - 8th Ethereum Community Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synpatick: Coherence and Determinacy with Priorities and Clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mendler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchron 2025 - 32th International Open Workshop on Synchronous Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459053v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A view of Research and Standardisation: the oneM2M IoT standard by ETSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stakeholder Day Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIT Delhi, Feb 2025, Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pandesys : Asynchronous Contact Tracing : ETSI Standard TS 103 757</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI TrustAlert – Intelligenza Artificiale per la Sanità Pubblica: risultati, prospettive e sfide future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Turin (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-layered Model for Performance Evaluation of oneM2M-based IoT Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP-IoT Conference 2024 - 7th IFIP WG 5.5 International Cross-Domain Conference on Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur; IFIP, Nov 2024, Nice, France. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-81900-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Type Checker for a Logical Framework with Union and Intersection Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSCD 2020 - 5th International Conference on Formal Structures for Computation and Deduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Delta-calculus: syntax and types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSCD 2019 - 4th International Conference on Formal Structures for Computation and Deduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dortmund, Germany. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44411-2\_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Network Aware Resource Discovery Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Gaeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPEW 2019 - 16th European Performance Engineering Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Milano, Italy. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44411-2\_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895452v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Delta-framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science, (FSTTCS) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Ahmedabad, India. pp.37:1--37:21, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2018.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701934v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decidable Subtyping Logic for Intersection and Union Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTCS 2017 - 2nd International Conference on Topics in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Tehran, Iran. pp.74-90, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68953-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Logical Framework with Intersection and Union Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Logical Frameworks and Meta-languages, LFMTP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom. pp.1 - 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534035v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Cantor's Paradise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lenisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Asian Symposium on Programming Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Realizability Interpretation for Intersection and Union Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Dougherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo de 'Liguoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Asian Symposium on Programming Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317213v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gluing together Proof Environments: Canonical extensions of LF Type Theories featuring Locks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFMTP'15. 9th International Workshop on Logical Frameworks and Meta-languages, Berlin, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.185.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backward-Compatible Cooperation of Heterogeneous P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Ngo Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Nguyen Chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Distributed Computing and Networking - ICDCN 2014, Coimbatore, India, January 4-7, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Coimbatore, India. pp.287-301, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-45249-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaxLF: Side Conditions and External Evidence as Monads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Foundations of Computer Science 2014 - 39th International Symposium, MFCS 2014, Budapest, Hungary, August 25-29, 2014. Proceedings, Part I.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Budapest, Hungary. pp.327-339, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44522-8_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Backward-Compatible Protocol for Inter-routing over Heterogeneous Overlay Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Ngo Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Nguyen Chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual ACM Symposium on Applied Computing, SAC 13, Coimbra, Portugal, ACM press, 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, coimbra, Portugal. pp.649-651, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2480362.2480485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LFP – A Logical Framework with External Predicates (Announcement and survey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lenisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic: Between Semantics and Proof Theory A Workshop in Honor of Prof. Arnon Avron's 60th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnection of large scale unstructured P2P networks: modeling and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Gaeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Loti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMTA - 20th International Conference on Analytical and Stochastic Modelling and Applications - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Gent, Belgium. pp.183-197, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39408-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906823v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LFP – A Logical Framework with External Predicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lenisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Logical Frameworks and Meta-languages: Theory and Practice - LFMTP 2012. Copenhagen, Denmark - September 9, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Copenhagen, Denmark. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2364406.2364409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCN-TV: a data-centric approach to real-time video services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Piro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Loti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Alfredo Grieco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Advanced Information Networking and Applications Workshops, AINA 2013, Barcelona, Spain, March 25-28, 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Barcelona, Spain. pp.982-989, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WAINA.2013.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Trust and Reputation Framework for Social Web Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Hanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confederated International Workshops: OTM Academy, Industry Case Studies Program, EI2N, INBAST, META4eS, OnToContent, ORM, SeDeS, SINCOM, and SOMOCO 2012, Rome, Italy, September 10-14, 2012. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33618-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extension and Cooperation Mechanism for Heterogeneous Overlay Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Ngo Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Maksimovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hets-Nets. Future Heterogeneous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Prague, Czech Republic. pp.10-18, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30039-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Analysis of Large Scale Interconnected Unstructured P2P Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Gaeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Loti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 18th International Conference on Parallel and Distributed Systems, ICPADS, 2012, Singapore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Singapore, Singapore. pp.710-711, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADS.2012.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a common architecture to interconnect heterogeneous overlay networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Ngo Hoang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 17th International Conference on Parallel and Distributed Systems (ICPADS), 2011 &amp; HotPOST 2011 : The Third International Workshop on Hot Topics in Peer-to-peer computing and Online Social neTworking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Tainan, Taiwan. pp.817 - 822, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADS.2011.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic and computation in a lambda calculus with intersection and union types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Dougherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Logic for Programming, Artificial Intelligence, and Reasoning, LPAR-16, Dakar, Senegal, April 25–May 1, 2010, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Dakar, Senegal. pp.173-191, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17511-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synapse: A Scalable Protocol for Interconnecting Heterogeneous Overlay Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tedeschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networking 2010 - 9th International IFIP TC 6 Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chennai, India. pp.67-82, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12963-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CarPal: interconnecting overlay networks for a community-driven shared mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trustworthly Global Computing 5th International Symposium, TGC 2010, Munich, Germany, February 24-26, 2010, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, München, Germany. pp.301-317, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15640-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Discovery in the Arigatoni Overlay Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Chand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Innovative Internet Community Services (I2CS), Jubilee Edition 2010, June 3-5, 2010, Bangkok, Thailand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bangkok, Thailand. pp.437-449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babelchord: a Social Tower of DHT-Based Overlay Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tedeschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bongiovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communications, 2009. ISCC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Sousse, Tunisia. pp.307 - 312, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2009.5202345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overlay Architecture for Vehicular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Borsetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Casetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla-Fabiana Chiasserini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETWORKING 2008. Ad Hoc and Sensor Networks, Wireless Networks, Next Generation Internet 7th International IFIP-TC6 Networking Conference Singapore, May 5-9, 2008 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Singapore, Singapore. pp.60-71, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-79549-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conditional Logical Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lenisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic for Programming, Artificial Intelligence, and Reasoning 15th International Conference, LPAR 2008, Doha, Qatar, November 22-27, 2008. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Doha, Qatar. pp.143-157, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89439-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Networks: Towards Foundations for Programmable Overlay Networks and Overlay Computing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trustworthy Global Computing, Third Symposium, TGC 2007, Sophia-Antipolis, France, November 5-6, 2007, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Sophia-Antipolis, France. pp.90-107, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-78663-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weaving Arigatoni with a graph topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1sr International Conference on Advanced Engineering Computing and Applications in Sciences ADVCOMP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Papeete, French Polynesia. pp.55 - 59, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ADVCOMP.2007.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Resource Discovery in the Arigatoni Overlay Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture of Computing Systems - ARCS 2007 20th International Conference, Zurich, Switzerland, March 12-15, 2007. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Zurich, Switzerland. pp.98-111, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71270-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Organizations in Arigatoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Chand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Second International Workshop on Developments in Computational Models (DCM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Venice, Italy. pp.55-75, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2006.11.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arigatoni: A Simple Programmable Overlay Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Benza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vesin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Computing, 2006. JVA '06. IEEE John Vincent Atanasoff 2006 International Symposium on Modern Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Sofia, Bulgaria. pp.82-91, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JVA.2006.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Language for Verification and Manipulation of Web Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekha Redamalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Workshop on Automated Specification and Verification of Web Sites (WWV 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Valencia, Spain. pp.67-78, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2005.12.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decidable Type Inference for the Polymorphic Rewriting Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17è Journées Francophones des Langages Applicatifs - JFLA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Pauillac, France. pp.57-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressed Term Rewriting Systems: Syntax, Semantics, and Pragmatics [Extended Abstract]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dougherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lescanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Workshop on Term Graph Rewriting (TERMGRAPH 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Rome, Italy. pp.57-82, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2004.12.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lambda Calculus of incomplete objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bugliesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Foundations of Computer Science 1996. 21st International Symposium, MFCS'96 Cracow, Poland, September 2–6, 1996 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Cracow, Poland. pp.218-229, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-61550-4_150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Polymorphic Rewriting Calculus: Type checking vs. Type inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fifth International Workshop on Rewriting Logic and Its Applications (WRLA 2004) Rewriting Logic and Its Applications 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narciso Marti-Oliet, Mar 2004, Barcelona, Spain. pp.89-111, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2004.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iRho: the Software [System Description]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the First International Workshop on Developments in Computational Models (DCM 2005), Developments in Computational Models 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lisbon, Portugal. pp.85-94, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2005.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Intersection Typed System à la Church</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ronchi Della Rocca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Third International Workshop on Intersection Types and Related Systems (ITRS 2004) Intersection Types and Related Systems 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Turku, Finland. pp.43-56, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2005.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iRho: An Imperative Rewriting Calculus [Extended Abstract]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Serpette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th ACM SIGPLAN International Conference on Principles and Practice of Declarative Programming (PPDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Verona, Italy. pp.167-178, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1013963.1013983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperative Object-Based Calculi in Co-inductive Type Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ciaffaglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marino Miculan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic for Programming, Artificial Intelligence, and Reasoning, 10th International Conference, LPAR 2003, Almaty, Kazakhstan, September 22-26, 2003. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Almaty, Kazakhstan. pp.59-77, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-39813-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewrite Strategies in the Rewriting Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WRS 2003, 3rd International Workshop on Reduction Strategies in Rewriting and Programming - Final Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Valencia, Spain. pp.593-624, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1571-0661(05)82613-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning on an imperative object-based calculus in Higher Order Abstract Syntax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ciaffaglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marino Miculan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MERLIN '03. Proceedings of the 2003 ACM SIGPLAN workshop on Mechanized reasoning about languages with variable binding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Uppsala, Sweden. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/976571.976574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewriting Calculus with Fixpoints: Untyped and First-order Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Types for Proofs and Programs International Workshop, TYPES 2003, Torino, Italy, April 30 - May 4, 2003, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Turin, Italy. pp.147-161, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24849-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure Patterns Type Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 30th ACM SIGPLAN-SIGACT Symposium on Principles of Programming Languages, POPL, New Orleans, LA, USA — January 15 - 17, 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, New Orleans, United States. pp.250 - 261, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/604131.604152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099463v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rho cube : some results, some problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Higher-Order Rewriting Copenhagen, Denmark, July 21st, 2002 Affiliated with RTA 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Kesner, T. Nipkow and F. van Raamsdonk, Jul 2002, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewriting Calculus with(out) Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WRLA 2002, 4th International Workshop on Rewriting Logic and Its Applications, Pisa, Italy 19–21 September 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Pisa, Italy. pp.3-19, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1571-0661(05)82526-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference, RTA 2001 Utrecht, The Netherlands, May 22–24, 2001 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Utrecht, Netherlands. pp.77-92, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45127-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107876v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rho Cube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Foundations of Software Science and Computation Structures - FOSSACS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Genova, Italy. 15 p, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45315-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Object-Calculus Based on Addressed Term Rewriting Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Dougherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lescanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth Workshop on Explicit Substitutions Theory and Applications (WESTAPP '01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Utrecht, Netherlands. pp.6-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Match-O, a dialect of Eiffel with match-types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Technology of Object-Oriented Languages and Systems, 2000. TOOLS-Pacific 2000. Proceedings.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Sydney, Australia. pp.190 - 201, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOOLS.2000.891369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for defining Object-Calculi [extended abstract]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lescanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FM’99 — Formal Methods World Congress on Formal Methods in the Development of Computing Systems Toulouse, France, September 20–24, 1999 Proceedings, Volume II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Toulouse, France. pp.963-982, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-48118-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded Polymorphism for Extensible Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TYPES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Kloster Irsee, Germany. pp.149-165, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-48167-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lambda Calculus of Objects with Self-Inflicted Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Di Gianantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th ACM SIGPLAN conference on Object-oriented programming, systems, languages, and applications, OOPSLA '98, Vancouver, BC, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Vancouver, BC, Canada. pp.166--178, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/286936.286955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On object extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Brussels, Belgium. pp.498-522, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0054105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtyping Constraints for Incomplete Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bugliesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangiola Dezani-Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAPSOFT '97: Theory and Practice of Software Development 7th International Joint Conference CAAP/FASE Lille, France, April 14–18, 1997 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Lille, France. pp.465-477, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0030619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extended Theory of Primitive Objects: First order system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Jyvaskyla, Finland. pp.146-169, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0053378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Linear Logic Calculus of Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bugliesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Delzanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Martelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JICSLP’96. Proceedings of the 1996 Joint International Conference and Symposium on Logic Programming. September 2-6, 1996, Bonn, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Bonn, Germany. pp.79-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Typed Lambda Calculus of Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Parallelism, Programming, Networking, and Security. Second Asian Computing Science Conference, ASIAN'96 Singapore, December 2–5, 1996 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Singapore, Singapore. pp.129-141, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0027786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Subtyping for the Fisher-Honsell-Mitchell Lambda Calculus of Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science Logic. 8th Workshop, CSL '94 Kazimierz, Poland, September 25–30, 1994 Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Kazimierz, Poland. pp.16-30, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0022244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with Explicit Exceptions in Prolog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa Sapino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994 Joint Conference on Declarative Programming, GULP-PRODE'94 Peniscola, Spain, September 19-22, 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Peniscola, Spain. pp.296-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Cubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen van Bakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ronchi Della Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Urzyczyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Foundations of Computer Science. Third International Symposium, LFCS '94 St. Petersburg, Russia, July 11–14, 1994 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, St. Petersburg, Russia. pp.353-365, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-58140-5_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing crowd-sourced and real-time media services through a NDN-based platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Piro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Loti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Alfredo Grieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fatos Xhafa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELLING AND PROCESSING FOR NEXT GENERATION BIG DATA TECHNOLOGIES AND APPLICATIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.405-441, 2015, Modeling and Processing for Next-Generation Big-Data Technologies, With Applications and Case Studies, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09177-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Catalog for Digitized Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinkovic Bojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Ognjanovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gusev, Mitrewsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 83, Springer, pp.176-186, 2011, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19325-5_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content Discovery in Heterogeneous Mobile Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Borsetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Casetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla-Fabiana Chiasserini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Hossain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heterogeneous Wireless Access Networks: Architectures and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.419-441, 2009, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-09777-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M; Smart Machine-to-Machine Communications; Demonstration of Performance Evaluation and Analysis for oneM2M Planning and Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Flynn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI Technical Report TR 103 842</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753228v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC ESI; Electronic Signatures and Trust Infrastructures; Use of EU Digital Identity Wallets and electronic signatures for identification with Smart Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Cruellas Ibarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Cadzow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI SmartM2M; oneM2M deployment guidelines and good practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI Technical Report TR 103 843</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753246v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC ESI; Electronic Signatures and Trust Infrastructures; Policy and security requirements for Smart Contracts using Electronic Ledgers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Cadzow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Cruellas Ibarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC ESI; Electronic Signatures and Trust Infrastructures; Standardisation requirements for Smart Contracts based on Electronic Ledgers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Cruellas Ibarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Cornaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI Technical Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753440v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC DATA; Data Solutions (DATA); Pandesys use cases and requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dragoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egan Perais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Gemolotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI TC DATA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC DATA; Data Solutions (DATA); Pandesys functional and communication requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egan Perais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Gemolotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scagnetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Scarrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI TC DATA 104412</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M; Smart Machine-to-Machine Communications; oneM2M Performances Evaluation Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Flynn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI Technical Report TR 103 841</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartM2M; Model for oneM2M Performance Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Flynn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI Technical Specification 103840</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartM2M: Scenarios for evaluation of oneM2M deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI Technical Report 103839</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI SmartM2M Technical Report 103717; Study for oneM2M; Discovery and Query specification development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seung Myeong Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunil Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cimmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI SmartM2M Technical Report 103716; oneM2M Discovery and Query solution(s) simulation and performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cimmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Qadir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI SmartM2M Technical Report 103714: Study for oneM2M Discovery and Query use cases and requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Scarrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cimmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI Technical Specification TS 103757. SmartM2M; Asynchronous Contact Tracing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Scarrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suno Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanting Cees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Dasilva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989793v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI SmartM2M Technical Report 103715; Study for oneM2M; Discovery and Query solutions analysis & selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Scarrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seung Myeong Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cimmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final d'execution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Casetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangiola Dezani-Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Anglano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Networks: Self-organizing Overlay Networks and Overlay Computing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Parigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Serpette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types for REWERSE reasoning and query languages I3-D4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wlodzimierz Drabent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, 71p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action Miró/Mirho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Despeyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A process calculus with clocks and priorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoPubli: a minimal software pipeline to extract, browse and geolocalise HAL coauthors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Guha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kazolea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Nebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436705v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence and Determinacy with Priorities and Clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Delta-calculus: syntax and types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LogNet: Extending Internet with a Network Aware Discovery Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323974v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">myMed: an ad hoc Framework for Executing Homogeneous Open Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable Communication Architecture for Advanced Metering Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Ngo Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Nguyen Chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini-Foc A Kernel Calculus for Certified Computer Algebra [Ongoing work]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fetcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring types for functional methods (where method calls come for free)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Spiwack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Footprint Tracing: On Functional and Communication Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Fuzzy Constructive Type Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besik Dundua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temur Kutsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lenisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria &amp; Université Cote d'Azur, CNRS, I3S, Sophia Antipolis, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Priority and Determinacy in Timed CCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mendler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria; University of Bamberg. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Contact Tracing, Fighting Pandemics with Internet of Things. Set up of the of oneM2M infrastructure, mobile and web applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Di Dio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria &amp; Université Cote d'Azur, CNRS, I3S, Sophia Antipolis, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Contact Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suno Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Scarrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Inria d'Université Côte d'Azur. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989404v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decidable Subtyping Logic for Intersection and Union Types (full version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable Communication Architecture for AMI in SmartGrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Giang Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Hung Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RR-8410, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Secure Protocol for Tracking Customer Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuriez Sebastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] INRIA Sophia-Antipolis Méditerranée, équipe LOGNET. 2012, (rapport final) 60 p. + (appendix) 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synapse: a Scalable Protocol for Interconnecting Heterogeneous Overlay Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tedeschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Ciancaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7255, INRIA Sophia Antipolis - Méditerranée; INRIA Rennes - Bretagne Atlantique; INRIA. 2010, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00474529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Discovery in the Arigatoni Model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Chand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5924, INRIA Sophia Antipolis - Méditerranée; INRIA. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071016v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Defining Logical Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Honsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lenisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5963, INRIA. 2006, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00088809v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arigatoni: Overlaying Internet via Low Level Network Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Benza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vesin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5805, INRIA Sophia Antipolis - Méditerranée; INRIA. 2006, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Featherweight-Trait Java : A Trait-based Extension for FJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Spiwack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5247, INRIA Sophia Antipolis - Méditerranée; INRIA. 2004, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Formalization of Imperative Object-based Calculiin (Co)Inductive Type Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ciaffaglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marino Miculan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4812, INRIA Nancy; LORIA, UMR 7503, Université de Lorraine, CNRS, Vandoeuvre-lès-Nancy; INRIA. 2003, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Object-Calculus Based on Addressed Term Rewriting Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dougherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lescanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4549, LORIA, UMR 7503, Université de Lorraine, CNRS, Vandoeuvre-lès-Nancy; INRIA. 2002, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rho Cube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A00-R-344 || cirstea00d, LORIA, UMR 7503, Université de Lorraine, CNRS, Vandoeuvre-lès-Nancy. 2000, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A00-R-363 || cirstea00c, LORIA, UMR 7503, Université de Lorraine, CNRS, Vandoeuvre-lès-Nancy. 2000, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ipotesi evolutive del Sistema MOMIX per la Specifica e Qualificazione di Sistemi TMN. In Italian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Bacchiega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Gotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ramella Votta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] DTR 98.0089, CSELT, Centro Studi e Laboratori Telecomunicazioni, Turin, Italy. 1998, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOMIX-emSDH2. Simulatore di Agent di Element Manager SDH2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Bacchiega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Gotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalba Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] DTR 97.0413, CSELT, Centro Studi e Laboratori Telecomunicazioni, Turin, Italy. 1997, pp.99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type Assigment Systems for Lambda Calculi and for the Lambda Calculus of Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computation and Language [cs.CL]. Ministère de l'Education Nationale, de la Recherche et de Technologie, Rome, Italy, 1996. English. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01157160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter, the Language that does not Exist...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computation and Language [cs.CL]. INPL - INP de LORRAINE, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01148503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId329"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9AEBA86B"/>
+    <w:nsid w:val="A8812DB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lliquori" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3961-4205" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172479797" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03940889v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Liquori" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03127890v4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ghilezan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ka&#353;terovi&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Marinkovi&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Ognjanovi&#263;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS210825029G" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646168v6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ciaffaglione" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Di Gianantonio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furio Honsell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2021.20.2.a4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272647v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Maksimovic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scagnetto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146059v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146050v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Marinkovic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Ciancaglini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Ognjanovic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Glavan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-014-0293-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lenisa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/ext028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909630v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosnard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2007.02.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432538v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Spiwack" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1330017.1330022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147678v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Serpette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129508006750" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432540v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.01.051" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148312v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2007.02.014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148282v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ronchi Della Rocca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2007.03.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148347v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Miculan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-006-9061-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148846v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Dougherty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lescanne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S096012950600541X" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149616v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/46.6.661" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152636v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bugliesi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Delzanno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Martelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/10.1.75" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-838GS71C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Bono" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangiola Dezani-Ciancaglini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154638v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen van Bakel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Urzyczyn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-0072(96)00036-X" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05570610v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mendler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolze" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05410027v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05459053v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05412036v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410950v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04749511v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peraldi-Frati" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81900-1_5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573605v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963662v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44411-2\_6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01895452v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Gaeta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sereno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701934v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2018.37" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01760641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68953-1_7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534035v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317213v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo de 'Liguoro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01362819v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170029v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.185.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906798v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Ngo Hoang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen Chan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45249-9_19" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146023v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44522-8_28" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906807v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906823v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Loti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39408-9_14" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146691v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2364406.2364409" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906830v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Piro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Alfredo Grieco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2013.19" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906835v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480362.2480485" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908805v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Hanks" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33618-8_3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909486v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30039-4_2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908800v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2012.107" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909477v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2011.139" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909535v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17511-4_11" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909544v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tedeschi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bongiovanni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12963-6_6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909531v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15640-3_20" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910965v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909550v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2009.5202345" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909574v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89439-1_10" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909585v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Borsetti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Casetti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla-Fabiana Chiasserini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79549-0_6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909592v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78663-4_8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148439v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71270-1_8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911535v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2006.11.035" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148523v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ADVCOMP.2007.11" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148880v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekha Redamalla" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.12.046" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000817v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatiu Cirstea" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kirchner" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wack" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911632v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Benza" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vesin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JVA.2006.7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01156555v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-61550-4_150" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099910v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2004.06.027" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148883v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.09.023" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149611v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.06.015" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149607v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dougherty" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2004.12.042" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149659v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1013963.1013983" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149867v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39813-4_4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099586v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(05)82613-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149845v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/976571.976574" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100113v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24849-1_10" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099463v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barthe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/604131.604152" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099411v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100858v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(05)82526-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107877v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45315-6_11" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107876v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45127-7_8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152576v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Rose" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152644v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colnet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.2000.891369" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153772v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48118-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153827v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48167-2_11" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154180v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/286936.286955" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154560v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0054105" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154622v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0030619" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154568v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0053378" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01156598v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01156547v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Castagna" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0027786" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157221v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Sapino" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157211v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-58140-5_33" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157171v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0022244" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906475v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09177-8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908783v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinkovic Bojan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19325-5_18" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909620v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09777-0_15" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04753228v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Flynn" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05409981v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Cruellas Ibarz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cadzow" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tabor" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Pope" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05409969v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04753440v3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cornaglia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Porro" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04753246v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05410205v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dragoni" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egan Perais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gemolotto" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05410213v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Scarrone" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04753193v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04229449v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04229478v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03261059v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cimmino" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Garc&#237;a Castro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Qadir Khan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03115482v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989793v3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suno Wood" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanting Cees" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Dasilva" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03115497v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Myeong Jeong" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03261080v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Kumar" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909658v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Anglano" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147443v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Parigot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149625v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coquery" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodzimierz Drabent" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fages" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151339v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Despeyroux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05497982v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05436705v3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Guha" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazolea" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nebot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel da Silva" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04753507v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190691v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01323974v3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146061v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909699v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148949v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fetcher" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149745v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05436632v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besik Dundua" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temur Kutsia" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04367635v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935906v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Di Dio" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989404v3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01488428v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913352v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Giang Ngo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Hung Nguyen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909692v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuriez Sebastien" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00474529v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00088809v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070219v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071016v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070751v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071774v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072039v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099309v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099308v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154663v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bacchiega" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Gotta" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ramella Votta" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154656v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalba Rossi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01157160v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01148503v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lliquori" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3961-4205" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172479797" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03940889v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Liquori" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03127890v4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ghilezan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ka&#353;terovi&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Marinkovi&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Ognjanovi&#263;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS210825029G" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646168v6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ciaffaglione" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Di Gianantonio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furio Honsell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2021.20.2.a4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272647v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Maksimovic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scagnetto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146059v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146050v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Marinkovic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Ciancaglini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Ognjanovic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Glavan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-014-0293-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lenisa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/ext028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909630v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosnard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2007.02.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432538v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Spiwack" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1330017.1330022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147678v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Serpette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129508006750" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432540v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.01.051" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148347v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Miculan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-006-9061-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148312v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2007.02.014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148282v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ronchi Della Rocca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2007.03.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148846v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Dougherty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lescanne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S096012950600541X" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149616v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/46.6.661" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152636v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bugliesi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Delzanno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Martelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/10.1.75" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-838GS71C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Bono" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangiola Dezani-Ciancaglini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154638v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen van Bakel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Urzyczyn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-0072(96)00036-X" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05570610v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mendler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolze" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05410027v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05459053v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05412036v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410950v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04749511v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peraldi-Frati" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81900-1_5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573605v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963662v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44411-2\_6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01895452v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Gaeta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sereno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701934v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2018.37" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01760641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68953-1_7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534035v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01362819v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317213v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo de 'Liguoro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170029v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.185.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906798v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Ngo Hoang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen Chan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45249-9_19" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146023v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44522-8_28" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906835v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480362.2480485" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906807v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906823v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Loti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39408-9_14" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146691v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2364406.2364409" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906830v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Piro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Alfredo Grieco" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2013.19" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908805v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Hanks" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33618-8_3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909486v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30039-4_2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908800v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2012.107" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909477v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2011.139" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909535v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17511-4_11" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909544v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tedeschi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bongiovanni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12963-6_6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909531v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15640-3_20" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910965v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909550v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2009.5202345" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909585v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Borsetti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Casetti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla-Fabiana Chiasserini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79549-0_6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909574v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89439-1_10" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909592v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78663-4_8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148523v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ADVCOMP.2007.11" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148439v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71270-1_8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911535v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2006.11.035" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911632v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Benza" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vesin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JVA.2006.7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148880v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekha Redamalla" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.12.046" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000817v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatiu Cirstea" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kirchner" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wack" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149607v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dougherty" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2004.12.042" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01156555v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-61550-4_150" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099910v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2004.06.027" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148883v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.09.023" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149611v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.06.015" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149659v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1013963.1013983" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149867v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39813-4_4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099586v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(05)82613-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149845v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/976571.976574" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100113v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24849-1_10" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099463v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barthe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/604131.604152" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099411v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100858v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(05)82526-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107876v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45127-7_8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107877v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45315-6_11" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152576v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Rose" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152644v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colnet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.2000.891369" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153772v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48118-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153827v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48167-2_11" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154180v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/286936.286955" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154560v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0054105" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154622v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0030619" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154568v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0053378" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01156598v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01156547v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Castagna" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0027786" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157171v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0022244" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157221v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Sapino" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157211v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-58140-5_33" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906475v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09177-8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908783v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinkovic Bojan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19325-5_18" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909620v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09777-0_15" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04753228v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Flynn" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05409981v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Cruellas Ibarz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cadzow" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tabor" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Pope" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04753246v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05409969v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04753440v3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cornaglia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Porro" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05410205v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dragoni" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egan Perais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gemolotto" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05410213v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Scarrone" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04753193v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04229478v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04229449v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03261080v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Myeong Jeong" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Kumar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cimmino" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Garc&#237;a Castro" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03261059v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Qadir Khan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03115482v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989793v3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suno Wood" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanting Cees" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Dasilva" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03115497v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909658v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Anglano" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147443v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Parigot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149625v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coquery" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodzimierz Drabent" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fages" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151339v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Despeyroux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05497982v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05436705v3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Guha" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazolea" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nebot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel da Silva" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04753507v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190691v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01323974v3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146061v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909699v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148949v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fetcher" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149745v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05597250v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05436632v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besik Dundua" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temur Kutsia" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04367635v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935906v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Di Dio" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989404v3" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01488428v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913352v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Giang Ngo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Hung Nguyen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909692v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuriez Sebastien" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00474529v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071016v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00088809v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070219v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070751v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071774v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072039v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099309v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099308v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154663v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bacchiega" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Gotta" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ramella Votta" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154656v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalba Rossi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01157160v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01148503v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>