--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -874,827 +874,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐throughput phenotyping reveals differential transpiration behaviour within the banana wild relatives highlighting diversity in drought tolerance</w:t>
+                <w:t xml:space="preserve">A two-stage approach for the spatio-temporal analysis of high-throughput phenotyping data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Eyland</w:t>
+                <w:t xml:space="preserve">Diana Pérez-Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Luchaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+                <w:t xml:space="preserve">María Rodríguez-Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Parent</w:t>
+                <w:t xml:space="preserve">Martin Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Janssens</w:t>
+                <w:t xml:space="preserve">Lukas Kronenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.14310⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.3177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-06935-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03639100v1</w:t>
+                <w:t xml:space="preserve">hal-03612467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wild Wheat Rhizosphere-Associated Plant Growth-Promoting Bacteria Exudates: Effect on Root Development in Modern Wheat and Composition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Connecting plant phenotyping and modelling communities: lessons from science mapping and operational perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bray</w:t>
+                <w:t xml:space="preserve">Clément Saint Cast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israa Dandache</w:t>
+                <w:t xml:space="preserve">Guillaume Lobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Marti</w:t>
+                <w:t xml:space="preserve">Valentin Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Flament</w:t>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (23), pp.15248. </w:t>
+              <w:t xml:space="preserve">in silico Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1), pp.1-13/diac005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms232315248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/insilicoplants/diac005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932713v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting plant phenotyping and modelling communities: lessons from science mapping and operational perspectives</w:t>
+                <w:t xml:space="preserve">Physiological and genetic control of transpiration efficiency in African rice, Oryza glaberrima Steud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Saint Cast</w:t>
+                <w:t xml:space="preserve">Pablo Affortit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lobet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+                <w:t xml:space="preserve">Branly Effa-Effa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Couvreur</w:t>
+                <w:t xml:space="preserve">Mame Sokhatil Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pradal</w:t>
+                <w:t xml:space="preserve">Daniel Moukouanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Luchaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in silico Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/insilicoplants/diac005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73 (15), pp.5279-5293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erac156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686060v1</w:t>
+                <w:t xml:space="preserve">hal-03711607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-stage approach for the spatio-temporal analysis of high-throughput phenotyping data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wild Wheat Rhizosphere-Associated Plant Growth-Promoting Bacteria Exudates: Effect on Root Development in Modern Wheat and Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Rodríguez-Álvarez</w:t>
+                <w:t xml:space="preserve">Houssein Zhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Boer</w:t>
+                <w:t xml:space="preserve">Fabrice Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Kronenberg</w:t>
+                <w:t xml:space="preserve">Israa Dandache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Hund</w:t>
+                <w:t xml:space="preserve">Guillaume Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-06935-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (23), pp.15248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms232315248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612467v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and genetic control of transpiration efficiency in African rice, Oryza glaberrima Steud</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Affortit</w:t>
+                <w:t xml:space="preserve">PhenoTrack3D: an automatic high-throughput phenotyping pipeline to track maize organs over time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branly Effa-Effa</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erac156⟩</w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18, pp.130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13007-022-00961-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711607v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhenoTrack3D: an automatic high-throughput phenotyping pipeline to track maize organs over time</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Daviet</w:t>
+                <w:t xml:space="preserve">High‐throughput phenotyping reveals differential transpiration behaviour within the banana wild relatives highlighting diversity in drought tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eyland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Luchaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Fernandez</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Steven Janssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18, pp.130. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 (6), pp.1647-1663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13007-022-00961-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.14310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890913v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03639100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systems genetics approach reveals environment-dependent associations between SNPs, protein coexpression, and drought-related traits in maize</w:t>
               </w:r>
@@ -1942,891 +1942,891 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with multi-source and multi-scale information in plant phenomics: the ontology-driven Phenotyping Hybrid Information System</w:t>
+                <w:t xml:space="preserve">Review: New sensors and data-driven approaches—A path to next generation phenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Neveu</w:t>
+                <w:t xml:space="preserve">Thomas Roitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Tireau</w:t>
+                <w:t xml:space="preserve">Antoine Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Hilgert</w:t>
+                <w:t xml:space="preserve">Kioumars Ghamkhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Negre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Mineau-Cesari</w:t>
+                <w:t xml:space="preserve">José Jiménez-Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.15385⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 282, pp.2-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2019.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627721v1</w:t>
+                <w:t xml:space="preserve">hal-02627369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do metabolic changes underpin physiological responses to water limitation in alfalfa (Medicago sativa) plants during a regrowth period?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic prediction of maize yield across European environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gemma Molero</w:t>
+                <w:t xml:space="preserve">Willem Kruijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Tcherkez</w:t>
+                <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regina Roca</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2018.08.021⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (6), pp.952-956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41588-019-0414-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628180v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and environmental dissection of biomass accumulation in multi-genotype maize canopies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do metabolic changes underpin physiological responses to water limitation in alfalfa (Medicago sativa) plants during a regrowth period?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Molero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsu-Wei Chen</w:t>
+                <w:t xml:space="preserve">Guillaume Tcherkez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Artzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ery309⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 212, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2018.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895279v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the vertical distribution of leaf area enhanced light interception efficiency in maize over generations of selection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pradal</w:t>
+                <w:t xml:space="preserve">Dealing with multi-source and multi-scale information in plant phenomics: the ontology-driven Phenotyping Hybrid Information System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Hilgert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mineau-Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.13539⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 221 (1), pp.588-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.15385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02228393v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic prediction of maize yield across European environmental conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Genetic and environmental dissection of biomass accumulation in multi-genotype maize canopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsu-Wei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Artzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (9), pp.2523-2534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ery309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41588-019-0414-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02618545v1</w:t>
+                <w:t xml:space="preserve">hal-01895279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: New sensors and data-driven approaches—A path to next generation phenomics</w:t>
+                <w:t xml:space="preserve">Changes in the vertical distribution of leaf area enhanced light interception efficiency in maize over generations of selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Roitsch</w:t>
+                <w:t xml:space="preserve">Raphael Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Fournier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">José Jiménez-Berni</w:t>
+                <w:t xml:space="preserve">Simon Artzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 282, pp.2-10. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (7), pp.2105-2119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2019.01.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.13539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02627369v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02228393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To clean or not to clean phenotypic datasets for outlier plants in genetic analyses?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2890,51 +2890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomics allows identification of genomic regions affecting maize stomatal conductance with conditional effects of water deficit and evaporative demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3018,278 +3018,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel δ18O reflects changes in apical dominance and plant transpiration in tropical maize</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Plant Phenomics, From Sensors to Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sánchez</w:t>
+                <w:t xml:space="preserve">Tony Pridmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. L. Araus</w:t>
+                <w:t xml:space="preserve">Malcolm Bennett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agronomy and Crop Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 203 (4), pp.277-285. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (15), pp.R770-R783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jac.12196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2017.05.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607146v1</w:t>
+                <w:t xml:space="preserve">hal-01608414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Phenomics, From Sensors to Knowledge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kernel δ18O reflects changes in apical dominance and plant transpiration in tropical maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Tardieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+                <w:t xml:space="preserve">C. Grieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Pridmore</w:t>
+                <w:t xml:space="preserve">C. Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malcolm Bennett</w:t>
+                <w:t xml:space="preserve">J. L. Araus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (15), pp.R770-R783. </w:t>
+              <w:t xml:space="preserve">Journal of Agronomy and Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 203 (4), pp.277-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2017.05.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jac.12196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608414v1</w:t>
+                <w:t xml:space="preserve">hal-01607146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robot-assisted imaging pipeline for tracking the growths of maize ear and silks in a high-throughput phenotyping platform</w:t>
               </w:r>
@@ -3327,51 +3327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Artzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (1), pp.12. </w:t>
@@ -3729,51 +3729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 65 (21), 14 p. </w:t>
@@ -3824,51 +3824,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative performance of δ13C, δ18O and δ15N for phenotyping durum wheat adaptation to a dryland environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Araus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Dolores Serret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3954,51 +3954,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon and nitrogen partitioning during the post-anthesis period is conditioned by N fertilisation and sink strength in three cereals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Aranjuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Araus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4084,51 +4084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta S. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Iglesia-Turiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Dolores Serret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4328,598 +4328,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001607v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does ear C sink strength contribute to overcoming photosynthetic acclimation of wheat plants exposed to elevated CO2?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Dual Δ13C/δ18O response to water and nitrogen availability and its relationship with yield in field-grown durum wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Morcuende</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+                <w:t xml:space="preserve">Rossella Albrizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Nogués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Araus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/err095⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (3), pp.418-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2010.02252.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646767v1</w:t>
+                <w:t xml:space="preserve">hal-02648526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-Infrared Reflectance Spectroscopy (NIRS) Assessment of δ18O and Nitrogen and Ash Contents for Improved Yield Potential and Drought Adaptation in Maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciro Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciro Sánchez</w:t>
+                <w:t xml:space="preserve">Aldo Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Palacios-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Araus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 59 (2), pp.467-474. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf103395z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Δ13C/δ18O response to water and nitrogen availability and its relationship with yield in field-grown durum wheat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">NDVI as a potential tool for predicting biomass, plant nitrogen content and growth in wheat genotypes subjected to different water and nitrogen conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Molero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossella Albrizio</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Stellacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2010.02252.x⟩</w:t>
+              <w:t xml:space="preserve">Cereal Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (1), pp.147-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1556/CRC.39.2011.1.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648526v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NDVI as a potential tool for predicting biomass, plant nitrogen content and growth in wheat genotypes subjected to different water and nitrogen conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Does ear C sink strength contribute to overcoming photosynthetic acclimation of wheat plants exposed to elevated CO2?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Aranjuelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bort</w:t>
+                <w:t xml:space="preserve">Rosa Morcuende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Nogues</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Nogués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cereal Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 39 (1), pp.147-159. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (11), pp.3957 - 3969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1556/CRC.39.2011.1.15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/err095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648291v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is heterosis in maize mediated through better water use?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Araus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciro Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 187 (2), pp.392-406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4953,64 +4953,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photosynthetic capacity of field-grown durum wheat under different N availabilities: A comparative study from leaf to canopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossella Albrizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Araus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5095,51 +5095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">13C/12C isotope labeling to study carbon partitioning and dark respiration in cereals subjected to water stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Aranjuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shady A. Mottaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5224,64 +5224,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water and nitrogen conditions affect the relationships of Δ13C and Δ18O to gas exchange and growth in durum wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Molero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Nogués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5341,64 +5341,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen isotope enrichment (Δ18O) reflects yield potential and drought resistance in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciro Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Araus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5445,64 +5445,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How yield relates to ash content, Δ13C and Δ18O in maize grown under different water regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciro Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Araus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5549,64 +5549,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The combined effect of constant water deficit and nitrogen supply on WUE, NUE and Δ13C in durum wheat potted plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Molero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Bort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5662,1023 +5662,8845 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (33)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DeepCollar: a precise and reliable high throughput, method for phenotyping maize stem elongation, collar appearance, leaf azimuth and individual collar height from temporal series of multi-view images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Edet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Picaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Plant Phenomics Symposium (EPPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bonn, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wild wheat rhizosphere-associated PGPR exudates affect root development in modern wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Zhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israa Dandache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. International Conference of the French Society of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Montpellier, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presence/absence variations and SNPs equally contribute to the variations of protein and metabolite abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Djabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presence/absence variations and SNPs equally contribute to the variations of protein and metabolite abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Djabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélisande Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">63rd Annual Maize Genetics Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EXploring PhenOtypic SpacE for mining genotypes and alleles in Maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. European Maize Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Regensburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enabling data exchange between crop growth models and PHIS information system for phenomics through ICASA and AgMIP data standards and tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Vargas-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Dueri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iCROPM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systems genetics of drought-related traits in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spectrométrie de Masse et Analyse Protéomique (SMAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifying, naming and interoperating data in a Phenotyping platform network : the good, the bad and the ugly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Hollebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Open Science FAIR Conference: « Synergies for Sustainable, Open and Responsible Research »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Porto, Portugal. , 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MYB31 triggers water stress memory responses in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First International Plant Systems Biology meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Roscoff, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PHIS, a plant science ontology-driven Phenotyping Hybrid Information System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Hilgert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mineau-Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NETTAB 2018: Building a FAIR Bioinformatics environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Genova, Italy. , 1 p., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systems genetics of drought-related traits in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deciphering molecular origin and functional impact of structural variation in maize through genome sequences comparison and integrative analysis of genetic variation, transcriptome and phenotype data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Joets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coursol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Turc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Magniette Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First International Plant Systems Biology meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Roscoff, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic control of stomatal conductance in maize and conditional effects to water deficit and evaporative demand as revealed by phenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60. Maize Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deciphering molecular origin and functional impact of structural variation in maize through genome sequences comparison and integrative analysis of genetic variation, transcriptome and phenotype data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Joets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coursol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Turc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. , 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A genome-wide approach combining field and platform phenotyping to investigate plant responses to drought and high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsu Wei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interdrought V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Hyderabad, India. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genome wide association study for protein expression under normal and water deficit conditions in maize leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spectrométrie de Masse, Métabolomique et Analyse Protéomique (SMMAP) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An image-based automated pipeline for maize ear and silk detection in a highthroughput phenotyping platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Turc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interdrought V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Hyderabad, India. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elucidating the contribution of the transcription factor ZmMYB31 to lignin biosynthesis and drought tolerance in maize (MAscOTTE).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Chaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mp Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meeting SPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phenotyping for the response to drought and high temperatures in a diversity of scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interdrought V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Hyderabad, India. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physiological mechanisms controlling plant water use in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interdrought V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Hyderabad, India. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic variability of plant responses to evaporative demand and water deficit, a forward integration from phenotyping to simulation of plant performances in the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interdrought V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Hyderabad, India. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vegetative growth and water use efficency characterization of durum wheat near isogenic lines for the QTL Qyld.idw-3B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Sciara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Salvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Angela Cané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. International Wheat Genetics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tulln, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">University of of Natural Resources and Applied Life Sciences (BOKU)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 512 p., 2017, Proceedings 13th International Wheat Genetics Symposium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PHENOARCH, a multiscale phenotyping platform for plant architecture, growth rate, water use efficiency and radiation use efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPPN Plant Phenotyping Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Barcelona, Spain. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control of expansive growth in water deficit: from phenotyping to field simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Angela Cané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M3P: The &amp;quot;Montpellier Plant Phenotyping Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPPN Plant Phenotyping Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Barcelona, Spain. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tolerance of maize to drought: a matter of aquaporins?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Jeanguenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phenomenal: a software framework for model-assisted analysis of high throughput plant phenotyping data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Artzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mielewczik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAMPS 2015 (International Workshop on Image Analysis Methods for the Plant Sciences)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Louvain-la-Neuve, Belgium. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High throughput estimation of incident light, light interception and radiation-use efficiency of thousands of plants in a phenotyping platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPPN Plant Phenotyping Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Barcelona, Spain. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M3P : the &amp;quot;Montpellier Plant Phenotyping Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-throughput phenotyping of a maize introgression library under water deficit conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Sciara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Salvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Angela Cané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPPN Plant Phenotyping Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Barcelona, Spain. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genotypic variability of maize growth and developmental traits under semi-controlled conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PHENOARCH, a multiscale phenotyping platform for plant architecture, growth rate, water use efficiency and radiation use efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic variation of radiation-use efficiency and water use efficiency under water deficit in a high-throughput phenotyping platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interdrought IV Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Perth, Australia. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages d'AgroPortal dans des systèmes d'information à INRAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jonquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Alviset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syphax Bouazzouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Charleroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. Atelier INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement (IN-OVIVE), adossé à la conférence Ingénierie des Connaissances @PFIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA- Association Française d’Intelligence Artificielle, Jul 2025, Dijon, France. 5p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NIRS as a high-throughput phenotyping tool for assessing the diversity of leaf functioning under water deficit in a large grapevine panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Coindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ryckewaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Chir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boulord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélyne Falcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres HélioSPIR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France. pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversity of leaf functioning under water deficit in a large grapevine panel: high throughput phenotyping and genetic analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Coindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Chir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ryckewaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boulord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélyne Falcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58233/FEmcETUr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation de la diversité naturelle de la vigne pour l'étude des caractères d'adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Romieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. Journée Scientifique Vigne-Vin - JSSV 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Institut Agro Montpellier; INRAE; Université de Montpellier, Mar 2023, Montpellier, France. pp.54-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PhyQus: Automatic Unit Conversions for WikidataPhysical Quantities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Felipe Vargas-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Polleres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danai Symeonidou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Wikidata Workshop 2023 co-located with 22nd International Semantic Web Conference (ISWC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Athènes, Greece. 9p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring phenotypic space for mining genotypes and alleles in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Biology Europe meeting PEB 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proteomics-based systems approach of maize response to water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Djabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. INPPO International Plant Proteomics Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Thessaloniki, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An automatic phenotyping pipeline to track maize organs over time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. International Plant Phenotyping Symposium (IPPS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPPN; WUR; NPEC, Sep 2022, Wageningen, Netherlands. pp.47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phenomic data analysis and management: example in the European community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie J. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Pérez-Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Rodríguez-Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. International Plant Phenotyping Symposium (IPPS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WUR, Sep 2022, Wageningen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A systems approach of drought tolerance in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMAIZING Final Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A systems approach of drought response in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Djabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée SPS-CLAND</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A systems approach of drought response in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Djabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du département des Science de l'Environnement de l'Université de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving interoperability between phenomics and modelling communities by designing a Plant Modelling Ontology (PMO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Saint Cast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Online, Germany. pp.57-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systems genetics of drought-related traits in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolutionary Systems Biology congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Cambridge, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrating proteomics and genomics into systems genetics to better understand the mechanisms of drought tolerance in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée SFEAP-SFSM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using metabolomic data to predict Maize yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JOBIM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France. pp.151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissecting G×E and QTL×E of maize yield in contrasting scenarios of light, heat and water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie J. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem Kruijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24. Eucarpia Maize and Sorghum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TUM School of Life Sciences Weihenstephan, Oct 2019, Freising, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systems genetics of drought tolerance in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium GisBV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phenome-Emphasis-Elixir: phenotyping data management and integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France. pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drought tolerance: which mechanisms, traits and alleles for which drought scenarios?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lacube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60. Maize Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semantics and plant phenotyping data structuration for data analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Hilgert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. International Food Legumes Research Conference (IFLRC VII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MYB31 triggers water stress memory responses in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11es Journées du Réseau Français des parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GWAS for protein expression under normal and water deficit conditions in maize leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Corti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du Protéome Vert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic variability in light-related parameters of maize models revealed by linking 3D-reconstruction of plant architecture with light model and phenotyping platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsu-Wei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Artzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Qingdao, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Image workflows for high throughput phenotyping platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Artzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenc Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsu-Wei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMVA technical meeting: Plants in Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A maize introgression library reveals ample genetic variability for root architecture, water use efficiency and grain yield under different water regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Salvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sciara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bovina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPPN Plant Phenotyping Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling the genetic variation of crop growth in response to environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilio Frois Caldeira, Cf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environment Workshops 2013 : Genomic, physiological and breeding approaches for enhancing drought resistance in crops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Internacional de Andalucia (UNIA). Seville, ESP., Sep 2013, Baeza, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissection of drought tolerance; vegetative and reproductive growths in water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilio Frois Caldeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Turc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interdrought IV Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Perth, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Model assisted dissection of the Genotype x Environment interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASA, CSSA and SSSA International Annual Meetings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Cincinnati, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extracting reproducible information from a phenotyping platform requires model-assisted dissection of the phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">China - EU Workshop on Phenotypic Profiling and Technology Transfer on Crop Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cocoaDeep: a preliminary study of the performance sensitivity to datasets of Faster RCNN, YOLO and transformer networks for cocoa pod detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Borianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Théveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine-Karen Lammoglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tillering structures the genetic variability of wheat vegetative growth and its plasticity under water deficit</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Luchaire</w:t>
+                <w:t xml:space="preserve">Ripening dynamics revisited: an automated method to track the development of asynchronous berries on time-lapse images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Cafier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05323517v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ripening dynamics revisited: an automated method to track the development of asynchronous berries on time-lapse images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Fournier</w:t>
+                <w:t xml:space="preserve">Tillering structures the genetic variability of wheat vegetative growth and its plasticity under water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Giunta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Luchaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275940v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhenoTrack3D: an automatic high-throughput phenotyping pipeline to track maize organs over time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput phenotyping reveals a link between transpiration efficiency and transpiration restriction under high evaporative demand and new loci controlling water use-related traits in African rice, Oryza glaberrima Steud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Affortit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branly Effa-Effa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame Sokhatil Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moukouanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Luchaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05241718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenal: An automatic open source library for 3D shoot architecture reconstruction and analysis for image-based plant phenotyping</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Mielewczik</w:t>
+                <w:t xml:space="preserve">Identification of objects with Uniform Resource Identifier (URI): recommendations for application in plant phenotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Hollebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Quidoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02788579v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of objects with Uniform Resource Identifier (URI): recommendations for application in plant phenotyping</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francois Tardieu</w:t>
+                <w:t xml:space="preserve">Phenomenal: An automatic open source library for 3D shoot architecture reconstruction and analysis for image-based plant phenotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Artzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsu Wei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mielewczik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02390920v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating proteomics and genomics into systems genetics provides novel insights into the mechanisms of drought tolerance in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Silvia Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6688,297 +14510,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D4.6 - Use case driven validation of semantic artefact exploitation within data repositories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Jonquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Rosati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D4.6, FAIR-IMPACT. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standardized Phenotyping storage solutions ranging from small to very large systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2019, 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EU Project N° 739514 Acronym EMPHASIS-PREP Full title Preparation for EMPHASIS: European Infrastructure for multi-scale Plant Phenomics and Simulation for food security in a changing climate Project website emphasis.plant-phenotyping.eu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6990,8037 +14812,361 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (33)</w:t>
+        <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeepCollar: a precise and reliable high throughput, method for phenotyping maize stem elongation, collar appearance, leaf azimuth and individual collar height from temporal series of multi-view images</w:t>
-[...524 lines deleted...]
-                <w:t xml:space="preserve">Claude Welcker</w:t>
+                <w:t xml:space="preserve">PHIS (Phenotyping Hybrid Information System)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neveu Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Charleroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...7224 lines deleted...]
-                <w:t xml:space="preserve">hal-01595656v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling interoperability between AgroPortal and PHIS information system data repository for enhanced phenomics data annotation and exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Charleroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Jonquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, 2p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14192644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water use-related traits in a bi-parental population of grapevine (cv Syrah X cv Grenache)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15029,172 +15175,172 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pechier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche Data Gouv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/YTRKV6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flowering-related traits and florigen expression in a collection of maize inbred lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Castelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ítalo Stefanine Correia Granato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Palaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15203,222 +15349,76 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche Data Gouv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/XTHN7I⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719728v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-04784056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15475,51 +15475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhalim Elazab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Vergara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Dolors Serret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15752,51 +15752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524078v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulord" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Chir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilio Freitas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ryckewaert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppj2.70059" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301975v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Draye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveu Pascal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2025.09.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sciara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Camerlengo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Grau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.70036" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374989v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Vargas-Rojas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Symeonidou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2023.111252" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515162v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daviet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Cafier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-023-01125-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269293v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurta Bouidghaghen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chapuis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mangel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42298-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639100v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eyland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luchaire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Parent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Janssens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14310" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932713v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Dandache" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flament" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232315248" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686060v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saint Cast" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lobet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Couvreur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diac005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612467v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana P&#233;rez-Valencia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Rodr&#237;guez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Kronenberg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hund" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06935-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711607v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Affortit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branly Effa-Effa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Sokhatil Ndoye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moukouanga" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac156" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03890913v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00961-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sylvia Negro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.255224.119" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916912v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Castelletti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Granato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008882" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627721v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tireau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mineau-Cesari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15385" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628180v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Molero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Roca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2018.08.021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01895279v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu-Wei Chen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez Prado" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Perez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Artzet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery309" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228393v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13539" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618545v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Kruijer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0414-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627369v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roitsch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fournier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kioumars Ghamkhar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Jim&#233;nez-Berni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2019.01.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619451v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz191" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621284v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J Millet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13083" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607146v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grieder" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S&#225;nchez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Araus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jac.12196" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608414v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pridmore" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Bennett" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.05.055" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631186v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brichet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-017-0246-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576907v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Suard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14027" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512173v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baussard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-016-0131-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054469v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru228" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648536v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Araus" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Serret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bort" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Nieto-Taladriz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP12254" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645871v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Aranjuelo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Nogu&#233;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2012.00593.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647960v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta S. Lopes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Iglesia-Turi&#241;o" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3mt00084b" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001607v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Crossa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarislav von Zitzewitz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Dolors Serret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7909.2012.01116.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PS5L69ZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646767v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Morcuende" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err095" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643695v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro S&#225;nchez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Rosales" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Palacios-Rojas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf103395z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648526v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Albrizio" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02252.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648291v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molero" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stellacci" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bort" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nogues" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/CRC.39.2011.1.15" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661546v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03276.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663186v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2009.06.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM13GZ8X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658767v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shady A. Mottaleb" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4193" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WKHLRGVZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667791v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp028" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664684v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.02013.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664686v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp229" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667168v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7348.2007.00195.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H1BCR6R1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05339226v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borianne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;veny" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine-Karen Lammoglia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323517v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leveau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giunta" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275940v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323903v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241718v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788579v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu Wei Chen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mielewczik" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390920v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Hollebecq" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quidoz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788569v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blein" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Silvia Negro" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024648v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Corre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Rosati" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986238v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent N&#232;gre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986218v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393332v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Besnier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Edet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Picaut" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Johnson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879730v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Djabali" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789145v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368764v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154374v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardieu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914965v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vargas-Rojas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Manceau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Dueri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879878v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Negro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164160v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955192v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coursol" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette Martin-Magniette" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736327v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955165v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chaignon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788853v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879934v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738241v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607538v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605873v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879943v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607348v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605902v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955112v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chaignon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Javelle" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Jacquemot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berthet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607461v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602741v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Salvi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angela Can&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iwgs2017.boku.ac.at/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595406v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mineau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229561v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740989v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Jeanguenin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumont" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229559v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270216v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253627v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229560v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Suard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743160v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229557v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270214v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595639v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077024v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jonquet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alviset" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Bouazzouni" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charleroy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702511v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyne Falcon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677545v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/FEmcETUr" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302629v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189361v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491547v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Polleres" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157374v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Rodriguez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179747v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154403v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J. Millet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879809v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879824v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879816v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879843v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059507v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879865v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565229v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879857v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154261v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789613v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737312v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacube" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791501v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Alary" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955034v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Javelle" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879954v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corti" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01459040v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llorenc Cabrera" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chopard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396935v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229553v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salvi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giuliani" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Can&#233;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sciara" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bovina" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744852v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilio Frois Caldeira" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oury" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744751v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilio Frois Caldeira, Cf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190042v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595656v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914922v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14192644" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719726v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pechier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/YTRKV6" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719728v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;talo Stefanine Correia Granato" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/XTHN7I" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784056v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797831v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Elazab" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Vergara" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolors Serret" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280904.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13677-6_1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524078v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulord" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Chir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilio Freitas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ryckewaert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppj2.70059" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301975v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Draye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveu Pascal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2025.09.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sciara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Camerlengo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Grau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.70036" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374989v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Vargas-Rojas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Symeonidou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2023.111252" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515162v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daviet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Cafier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-023-01125-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269293v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurta Bouidghaghen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chapuis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mangel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42298-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612467v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana P&#233;rez-Valencia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Rodr&#237;guez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Kronenberg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hund" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06935-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686060v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saint Cast" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lobet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Couvreur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diac005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711607v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Affortit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branly Effa-Effa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Sokhatil Ndoye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moukouanga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luchaire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac156" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Dandache" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flament" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232315248" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03890913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00961-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639100v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eyland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Parent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Janssens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14310" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sylvia Negro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.255224.119" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916912v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Castelletti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Granato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008882" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627369v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roitsch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fournier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kioumars Ghamkhar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Jim&#233;nez-Berni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2019.01.011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618545v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Kruijer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez Prado" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0414-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628180v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Molero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Roca" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2018.08.021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627721v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tireau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mineau-Cesari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15385" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01895279v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu-Wei Chen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Perez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Artzet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery309" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228393v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13539" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619451v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz191" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621284v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J Millet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13083" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608414v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pridmore" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Bennett" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.05.055" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607146v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grieder" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S&#225;nchez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Araus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jac.12196" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631186v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brichet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-017-0246-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576907v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Suard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14027" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512173v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baussard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-016-0131-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054469v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru228" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648536v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Araus" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Serret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bort" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Nieto-Taladriz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP12254" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645871v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Aranjuelo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Nogu&#233;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2012.00593.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647960v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta S. Lopes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Iglesia-Turi&#241;o" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3mt00084b" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001607v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Crossa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarislav von Zitzewitz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Dolors Serret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7909.2012.01116.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PS5L69ZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648526v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Albrizio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02252.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643695v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro S&#225;nchez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Rosales" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Palacios-Rojas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf103395z" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648291v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molero" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stellacci" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bort" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nogues" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/CRC.39.2011.1.15" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646767v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Morcuende" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err095" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661546v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03276.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663186v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2009.06.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM13GZ8X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658767v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shady A. Mottaleb" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4193" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WKHLRGVZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667791v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp028" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664684v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.02013.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664686v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp229" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667168v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7348.2007.00195.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H1BCR6R1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393332v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Besnier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Edet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Picaut" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Johnson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789145v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879730v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Djabali" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368764v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154374v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardieu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914965v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vargas-Rojas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Manceau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Dueri" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879878v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Negro" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164160v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Hollebecq" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955165v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chaignon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788853v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879934v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955192v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coursol" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette Martin-Magniette" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736327v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738241v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607348v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu Wei Chen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879943v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605902v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955112v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chaignon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Javelle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Jacquemot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berthet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607538v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605873v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607461v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602741v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Salvi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angela Can&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iwgs2017.boku.ac.at/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229559v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mineau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270216v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumont" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229561v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740989v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Jeanguenin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253627v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mielewczik" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229560v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Suard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743160v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229557v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270214v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595406v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595639v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077024v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jonquet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alviset" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Bouazzouni" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charleroy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702511v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyne Falcon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677545v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/FEmcETUr" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189361v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491547v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Polleres" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157374v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Rodriguez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302629v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179747v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154403v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J. Millet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879824v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879816v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879809v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059507v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879843v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879865v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565229v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154261v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879857v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789613v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737312v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacube" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791501v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Alary" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955034v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Javelle" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879954v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corti" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396935v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01459040v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llorenc Cabrera" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chopard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229553v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salvi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giuliani" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Can&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sciara" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bovina" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744751v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilio Frois Caldeira, Cf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744852v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilio Frois Caldeira" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oury" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190042v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595656v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05339226v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borianne" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;veny" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine-Karen Lammoglia" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275940v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323517v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leveau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giunta" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323903v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241718v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390920v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quidoz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788579v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788569v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blein" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Silvia Negro" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024648v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Corre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Rosati" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986238v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent N&#232;gre" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986218v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784056v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914922v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14192644" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719726v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pechier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/YTRKV6" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719728v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;talo Stefanine Correia Granato" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/XTHN7I" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797831v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Elazab" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Vergara" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolors Serret" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280904.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13677-6_1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>