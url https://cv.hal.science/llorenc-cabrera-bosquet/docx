--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -874,563 +874,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-stage approach for the spatio-temporal analysis of high-throughput phenotyping data</w:t>
+                <w:t xml:space="preserve">Physiological and genetic control of transpiration efficiency in African rice, Oryza glaberrima Steud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Pérez-Valencia</w:t>
+                <w:t xml:space="preserve">Pablo Affortit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Rodríguez-Álvarez</w:t>
+                <w:t xml:space="preserve">Branly Effa-Effa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Boer</w:t>
+                <w:t xml:space="preserve">Mame Sokhatil Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Kronenberg</w:t>
+                <w:t xml:space="preserve">Daniel Moukouanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Hund</w:t>
+                <w:t xml:space="preserve">Nathalie Luchaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.3177. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73 (15), pp.5279-5293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-06935-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erac156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612467v1</w:t>
+                <w:t xml:space="preserve">hal-03711607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting plant phenotyping and modelling communities: lessons from science mapping and operational perspectives</w:t>
+                <w:t xml:space="preserve">Wild Wheat Rhizosphere-Associated Plant Growth-Promoting Bacteria Exudates: Effect on Root Development in Modern Wheat and Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Saint Cast</w:t>
+                <w:t xml:space="preserve">Houssein Zhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lobet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+                <w:t xml:space="preserve">Fabrice Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Couvreur</w:t>
+                <w:t xml:space="preserve">Israa Dandache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pradal</w:t>
+                <w:t xml:space="preserve">Guillaume Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in silico Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/insilicoplants/diac005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (23), pp.15248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms232315248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686060v1</w:t>
+                <w:t xml:space="preserve">hal-03932713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and genetic control of transpiration efficiency in African rice, Oryza glaberrima Steud</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A two-stage approach for the spatio-temporal analysis of high-throughput phenotyping data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branly Effa-Effa</w:t>
+                <w:t xml:space="preserve">Diana Pérez-Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mame Sokhatil Ndoye</w:t>
+                <w:t xml:space="preserve">María Rodríguez-Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Moukouanga</w:t>
+                <w:t xml:space="preserve">Martin Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Luchaire</w:t>
+                <w:t xml:space="preserve">Lukas Kronenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erac156⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.3177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-06935-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711607v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wild Wheat Rhizosphere-Associated Plant Growth-Promoting Bacteria Exudates: Effect on Root Development in Modern Wheat and Composition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Connecting plant phenotyping and modelling communities: lessons from science mapping and operational perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bray</w:t>
+                <w:t xml:space="preserve">Clément Saint Cast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israa Dandache</w:t>
+                <w:t xml:space="preserve">Guillaume Lobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Marti</w:t>
+                <w:t xml:space="preserve">Valentin Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Flament</w:t>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (23), pp.15248. </w:t>
+              <w:t xml:space="preserve">in silico Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1), pp.1-13/diac005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms232315248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/insilicoplants/diac005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932713v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhenoTrack3D: an automatic high-throughput phenotyping pipeline to track maize organs over time</w:t>
               </w:r>
@@ -1455,51 +1455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1559,51 +1559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High‐throughput phenotyping reveals differential transpiration behaviour within the banana wild relatives highlighting diversity in drought tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eyland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Luchaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2674,51 +2674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Artzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 42 (7), pp.2105-2119. </w:t>
@@ -3805,408 +3805,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative performance of δ13C, δ18O and δ15N for phenotyping durum wheat adaptation to a dryland environment</w:t>
+                <w:t xml:space="preserve">Carbon and nitrogen partitioning during the post-anthesis period is conditioned by N fertilisation and sink strength in three cereals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Iker Aranjuelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">José Luis Araus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Bort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">María Teresa Nieto-Taladriz</w:t>
+                <w:t xml:space="preserve">Salvador Nogués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/FP12254⟩</w:t>
+              <w:t xml:space="preserve">Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (1), pp.135-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1438-8677.2012.00593.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648536v1</w:t>
+                <w:t xml:space="preserve">hal-02645871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon and nitrogen partitioning during the post-anthesis period is conditioned by N fertilisation and sink strength in three cereals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular and physiological mechanisms associated with root exposure to mercury in barley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta S. Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iker Aranjuelo</w:t>
+                <w:t xml:space="preserve">Santiago Iglesia-Turiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvador Nogués</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Dolores Serret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Bort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1438-8677.2012.00593.x⟩</w:t>
+              <w:t xml:space="preserve">Metallomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (9), pp.1305-1315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3mt00084b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645871v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and physiological mechanisms associated with root exposure to mercury in barley</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta S. Lopes</w:t>
+                <w:t xml:space="preserve">Comparative performance of δ13C, δ18O and δ15N for phenotyping durum wheat adaptation to a dryland environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Araus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dolores Serret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Bort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Iglesia-Turiño</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">María Teresa Nieto-Taladriz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 5 (9), pp.1305-1315. </w:t>
+              <w:t xml:space="preserve">Functional Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (6), pp.595-608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3mt00084b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/FP12254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647960v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput Phenotyping and Genomic Selection: The Frontiers of Crop Breeding Converge</w:t>
               </w:r>
@@ -4244,51 +4244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarislav von Zitzewitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Dolors Serret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Araus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Integrative Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 54 (5), pp.312-320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4360,64 +4360,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossella Albrizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Nogués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Araus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34 (3), pp.418-433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4503,51 +4503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Palacios-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Araus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 59 (2), pp.467-474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4715,51 +4715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does ear C sink strength contribute to overcoming photosynthetic acclimation of wheat plants exposed to elevated CO2?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Aranjuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4767,51 +4767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Morcuende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Nogués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 62 (11), pp.3957 - 3969. </w:t>
@@ -4849,51 +4849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is heterosis in maize mediated through better water use?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Araus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciro Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4979,64 +4979,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossella Albrizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Araus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Nogués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 67 (1), pp.145-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5082,103 +5082,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">13C/12C isotope labeling to study carbon partitioning and dark respiration in cereals subjected to water stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Aranjuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shady A. Mottaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Araus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Nogués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (17), pp.2819-2828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5250,64 +5250,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Molero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Nogués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Araus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 60 (6), pp.1633-1644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5367,51 +5367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciro Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Araus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 32 (11), pp.1487-1499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5471,51 +5471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciro Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Araus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 104 (6), pp.1207-1216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5575,77 +5575,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Molero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Bort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Bort</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Salvador Nogués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Araus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Applied Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 151 (3), pp.277-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5842,346 +5842,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wild wheat rhizosphere-associated PGPR exudates affect root development in modern wheat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Flament</w:t>
+                <w:t xml:space="preserve">Presence/absence variations and SNPs equally contribute to the variations of protein and metabolite abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Djabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Conference of the French Society of Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">Congrès Analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04789145v1</w:t>
+                <w:t xml:space="preserve">hal-03879730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence/absence variations and SNPs equally contribute to the variations of protein and metabolite abundance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Wild wheat rhizosphere-associated PGPR exudates affect root development in modern wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Zhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israa Dandache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Analytics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t>
+              <w:t xml:space="preserve">13. International Conference of the French Society of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879730v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence/absence variations and SNPs equally contribute to the variations of protein and metabolite abundance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Djabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélisande Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Djabali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélisande Blein</w:t>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6713,277 +6713,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MYB31 triggers water stress memory responses in maize</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+                <w:t xml:space="preserve">PHIS, a plant science ontology-driven Phenotyping Hybrid Information System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Hilgert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mineau-Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Plant Systems Biology meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Roscoff, France</w:t>
+              <w:t xml:space="preserve">NETTAB 2018: Building a FAIR Bioinformatics environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Genova, Italy. , 1 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955165v1</w:t>
+                <w:t xml:space="preserve">hal-02788853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHIS, a plant science ontology-driven Phenotyping Hybrid Information System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Mineau-Cesari</w:t>
+                <w:t xml:space="preserve">MYB31 triggers water stress memory responses in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETTAB 2018: Building a FAIR Bioinformatics environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Genova, Italy. , 1 p., 2018</w:t>
+              <w:t xml:space="preserve">First International Plant Systems Biology meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788853v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems genetics of drought-related traits in maize</w:t>
               </w:r>
@@ -7088,320 +7088,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering molecular origin and functional impact of structural variation in maize through genome sequences comparison and integrative analysis of genetic variation, transcriptome and phenotype data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Magniette Martin-Magniette</w:t>
+                <w:t xml:space="preserve">Genetic control of stomatal conductance in maize and conditional effects to water deficit and evaporative demand as revealed by phenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Plant Systems Biology meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Roscoff, France</w:t>
+              <w:t xml:space="preserve">60. Maize Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955192v1</w:t>
+                <w:t xml:space="preserve">hal-02736327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of stomatal conductance in maize and conditional effects to water deficit and evaporative demand as revealed by phenomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Millet</w:t>
+                <w:t xml:space="preserve">Deciphering molecular origin and functional impact of structural variation in maize through genome sequences comparison and integrative analysis of genetic variation, transcriptome and phenotype data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Joets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coursol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Turc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Magniette Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Maize Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. 2018</w:t>
+              <w:t xml:space="preserve">First International Plant Systems Biology meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736327v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering molecular origin and functional impact of structural variation in maize through genome sequences comparison and integrative analysis of genetic variation, transcriptome and phenotype data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coursol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7866,51 +7866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Chaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mp Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7959,277 +7959,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotyping for the response to drought and high temperatures in a diversity of scenarios</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physiological mechanisms controlling plant water use in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdrought V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Hyderabad, India. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607538v1</w:t>
+                <w:t xml:space="preserve">hal-01605873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological mechanisms controlling plant water use in maize</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotyping for the response to drought and high temperatures in a diversity of scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdrought V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Hyderabad, India. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605873v1</w:t>
+                <w:t xml:space="preserve">hal-01607538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability of plant responses to evaporative demand and water deficit, a forward integration from phenotyping to simulation of plant performances in the field</w:t>
               </w:r>
@@ -8472,523 +8472,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHENOARCH, a multiscale phenotyping platform for plant architecture, growth rate, water use efficiency and radiation use efficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of expansive growth in water deficit: from phenotyping to field simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antonin Grau</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Angela Cané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Mineau</w:t>
+                <w:t xml:space="preserve">François Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPPN Plant Phenotyping Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Barcelona, Spain. 2015</w:t>
+              <w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01229559v1</w:t>
+                <w:t xml:space="preserve">hal-01270216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of expansive growth in water deficit: from phenotyping to field simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PHENOARCH, a multiscale phenotyping platform for plant architecture, growth rate, water use efficiency and radiation use efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Angela Cané</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Chaumont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
+                <w:t xml:space="preserve">Jonathan Mineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 2015</w:t>
+              <w:t xml:space="preserve">EPPN Plant Phenotyping Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Barcelona, Spain. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270216v1</w:t>
+                <w:t xml:space="preserve">hal-01229559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M3P: The &amp;quot;Montpellier Plant Phenotyping Platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tolerance of maize to drought: a matter of aquaporins?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Jeanguenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPPN Plant Phenotyping Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Barcelona, Spain. 2015</w:t>
+              <w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01229561v1</w:t>
+                <w:t xml:space="preserve">hal-02740989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolerance of maize to drought: a matter of aquaporins?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linda Jeanguenin</w:t>
+                <w:t xml:space="preserve">M3P: The &amp;quot;Montpellier Plant Phenotyping Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 2015</w:t>
+              <w:t xml:space="preserve">EPPN Plant Phenotyping Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Barcelona, Spain. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740989v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomenal: a software framework for model-assisted analysis of high throughput plant phenotyping data</w:t>
               </w:r>
@@ -9093,519 +9093,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput estimation of incident light, light interception and radiation-use efficiency of thousands of plants in a phenotyping platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genotypic variability of maize growth and developmental traits under semi-controlled conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Welcker</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPPN Plant Phenotyping Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Barcelona, Spain. 2015</w:t>
+              <w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01229560v1</w:t>
+                <w:t xml:space="preserve">hal-01270214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M3P : the &amp;quot;Montpellier Plant Phenotyping Platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-throughput phenotyping of a maize introgression library under water deficit conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Sciara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Salvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Angela Cané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 2015</w:t>
+              <w:t xml:space="preserve">EPPN Plant Phenotyping Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Barcelona, Spain. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743160v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput phenotyping of a maize introgression library under water deficit conditions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M3P : the &amp;quot;Montpellier Plant Phenotyping Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPPN Plant Phenotyping Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Barcelona, Spain. 2015</w:t>
+              <w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229557v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic variability of maize growth and developmental traits under semi-controlled conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High throughput estimation of incident light, light interception and radiation-use efficiency of thousands of plants in a phenotyping platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 2015</w:t>
+              <w:t xml:space="preserve">EPPN Plant Phenotyping Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Barcelona, Spain. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270214v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHENOARCH, a multiscale phenotyping platform for plant architecture, growth rate, water use efficiency and radiation use efficiency</w:t>
               </w:r>
@@ -9643,51 +9643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 2015</w:t>
@@ -9755,51 +9755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10247,260 +10247,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la diversité naturelle de la vigne pour l'étude des caractères d'adaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnes Doligez</w:t>
+                <w:t xml:space="preserve">PhyQus: Automatic Unit Conversions for WikidataPhysical Quantities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Felipe Vargas-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Segura</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Axel Polleres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danai Symeonidou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journée Scientifique Vigne-Vin - JSSV 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Institut Agro Montpellier; INRAE; Université de Montpellier, Mar 2023, Montpellier, France. pp.54-59</w:t>
+              <w:t xml:space="preserve">4. Wikidata Workshop 2023 co-located with 22nd International Semantic Web Conference (ISWC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Athènes, Greece. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189361v1</w:t>
+                <w:t xml:space="preserve">hal-04491547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhyQus: Automatic Unit Conversions for WikidataPhysical Quantities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Felipe Vargas-Rojas</w:t>
+                <w:t xml:space="preserve">Utilisation de la diversité naturelle de la vigne pour l'étude des caractères d'adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Polleres</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charles Romieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Wikidata Workshop 2023 co-located with 22nd International Semantic Web Conference (ISWC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Athènes, Greece. 9p</w:t>
+              <w:t xml:space="preserve">14. Journée Scientifique Vigne-Vin - JSSV 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Institut Agro Montpellier; INRAE; Université de Montpellier, Mar 2023, Montpellier, France. pp.54-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491547v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring phenotypic space for mining genotypes and alleles in maize</w:t>
               </w:r>
@@ -10624,51 +10624,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics-based systems approach of maize response to water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Djabali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10775,51 +10775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10883,77 +10883,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie J. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Pérez-Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Rodríguez-Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Plant Phenotyping Symposium (IPPS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WUR, Sep 2022, Wageningen, Netherlands</w:t>
@@ -11120,51 +11120,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systems approach of drought response in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Djabali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11245,51 +11245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systems approach of drought response in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Djabali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11357,103 +11357,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving interoperability between phenomics and modelling communities by designing a Plant Modelling Ontology (PMO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Saint Cast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Online, Germany. pp.57-58</w:t>
@@ -11758,77 +11758,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France. pp.151</w:t>
@@ -11851,277 +11851,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting G×E and QTL×E of maize yield in contrasting scenarios of light, heat and water deficit</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
+                <w:t xml:space="preserve">Systems genetics of drought tolerance in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Eucarpia Maize and Sorghum Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TUM School of Life Sciences Weihenstephan, Oct 2019, Freising, Germany</w:t>
+              <w:t xml:space="preserve">Symposium GisBV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154261v1</w:t>
+                <w:t xml:space="preserve">hal-03879857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems genetics of drought tolerance in maize</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claude Welcker</w:t>
+                <w:t xml:space="preserve">Dissecting G×E and QTL×E of maize yield in contrasting scenarios of light, heat and water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie J. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem Kruijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium GisBV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">24. Eucarpia Maize and Sorghum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TUM School of Life Sciences Weihenstephan, Oct 2019, Freising, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879857v1</w:t>
+                <w:t xml:space="preserve">hal-04154261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenome-Emphasis-Elixir: phenotyping data management and integration</w:t>
               </w:r>
@@ -12452,103 +12452,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MYB31 triggers water stress memory responses in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Chaignon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11es Journées du Réseau Français des parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
@@ -13077,51 +13077,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the genetic variation of crop growth in response to environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilio Frois Caldeira, Cf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13185,51 +13185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissection of drought tolerance; vegetative and reproductive growths in water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilio Frois Caldeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13640,271 +13640,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ripening dynamics revisited: an automated method to track the development of asynchronous berries on time-lapse images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Fournier</w:t>
+                <w:t xml:space="preserve">Tillering structures the genetic variability of wheat vegetative growth and its plasticity under water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Giunta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Luchaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275940v1</w:t>
+                <w:t xml:space="preserve">hal-05323517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tillering structures the genetic variability of wheat vegetative growth and its plasticity under water deficit</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ripening dynamics revisited: an automated method to track the development of asynchronous berries on time-lapse images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Cafier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Giunta</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-05323517v1</w:t>
+                <w:t xml:space="preserve">hal-04275940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhenoTrack3D: an automatic high-throughput phenotyping pipeline to track maize organs over time</w:t>
               </w:r>
@@ -13929,51 +13929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14008,103 +14008,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput phenotyping reveals a link between transpiration efficiency and transpiration restriction under high evaporative demand and new loci controlling water use-related traits in African rice, Oryza glaberrima Steud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Affortit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branly Effa-Effa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame Sokhatil Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moukouanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Luchaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -14636,233 +14636,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardized Phenotyping storage solutions ranging from small to very large systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Moreau</w:t>
+                <w:t xml:space="preserve">EU Project N° 739514 Acronym EMPHASIS-PREP Full title Preparation for EMPHASIS: European Infrastructure for multi-scale Plant Phenomics and Simulation for food security in a changing climate Project website emphasis.plant-phenotyping.eu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2019, 11p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04986238v1</w:t>
+                <w:t xml:space="preserve">hal-04986218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EU Project N° 739514 Acronym EMPHASIS-PREP Full title Preparation for EMPHASIS: European Infrastructure for multi-scale Plant Phenomics and Simulation for food security in a changing climate Project website emphasis.plant-phenotyping.eu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Tardieu</w:t>
+                <w:t xml:space="preserve">Standardized Phenotyping storage solutions ranging from small to very large systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neveu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2019, 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04986218v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15436,51 +15436,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Technologies for Phenotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Araus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhalim Elazab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15752,51 +15752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524078v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulord" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Chir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilio Freitas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ryckewaert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppj2.70059" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301975v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Draye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveu Pascal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2025.09.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sciara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Camerlengo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Grau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.70036" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374989v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Vargas-Rojas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Symeonidou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2023.111252" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515162v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daviet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Cafier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-023-01125-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269293v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurta Bouidghaghen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chapuis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mangel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42298-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612467v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana P&#233;rez-Valencia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Rodr&#237;guez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Kronenberg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hund" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06935-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686060v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saint Cast" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lobet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Couvreur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diac005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711607v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Affortit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branly Effa-Effa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Sokhatil Ndoye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moukouanga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luchaire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac156" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Dandache" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flament" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232315248" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03890913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00961-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639100v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eyland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Parent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Janssens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14310" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sylvia Negro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.255224.119" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916912v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Castelletti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Granato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008882" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627369v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roitsch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fournier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kioumars Ghamkhar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Jim&#233;nez-Berni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2019.01.011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618545v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Kruijer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez Prado" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0414-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628180v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Molero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Roca" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2018.08.021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627721v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tireau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mineau-Cesari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15385" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01895279v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu-Wei Chen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Perez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Artzet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery309" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228393v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13539" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619451v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz191" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621284v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J Millet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13083" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608414v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pridmore" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Bennett" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.05.055" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607146v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grieder" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S&#225;nchez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Araus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jac.12196" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631186v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brichet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-017-0246-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576907v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Suard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14027" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512173v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baussard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-016-0131-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054469v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru228" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648536v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Araus" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Serret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bort" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Nieto-Taladriz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP12254" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645871v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Aranjuelo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Nogu&#233;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2012.00593.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647960v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta S. Lopes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Iglesia-Turi&#241;o" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3mt00084b" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001607v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Crossa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarislav von Zitzewitz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Dolors Serret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7909.2012.01116.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PS5L69ZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648526v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Albrizio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02252.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643695v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro S&#225;nchez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Rosales" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Palacios-Rojas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf103395z" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648291v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molero" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stellacci" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bort" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nogues" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/CRC.39.2011.1.15" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646767v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Morcuende" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err095" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661546v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03276.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663186v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2009.06.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM13GZ8X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658767v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shady A. Mottaleb" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4193" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WKHLRGVZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667791v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp028" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664684v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.02013.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664686v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp229" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667168v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7348.2007.00195.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H1BCR6R1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393332v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Besnier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Edet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Picaut" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Johnson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789145v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879730v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Djabali" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368764v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154374v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardieu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914965v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vargas-Rojas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Manceau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Dueri" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879878v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Negro" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164160v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Hollebecq" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955165v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chaignon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788853v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879934v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955192v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coursol" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette Martin-Magniette" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736327v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738241v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607348v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu Wei Chen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879943v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605902v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955112v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chaignon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Javelle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Jacquemot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berthet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607538v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605873v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607461v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602741v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Salvi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angela Can&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iwgs2017.boku.ac.at/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229559v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mineau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270216v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumont" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229561v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740989v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Jeanguenin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253627v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mielewczik" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229560v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Suard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743160v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229557v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270214v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595406v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595639v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077024v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jonquet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alviset" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Bouazzouni" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charleroy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702511v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyne Falcon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677545v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/FEmcETUr" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189361v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491547v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Polleres" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157374v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Rodriguez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302629v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179747v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154403v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J. Millet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879824v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879816v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879809v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059507v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879843v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879865v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565229v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154261v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879857v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789613v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737312v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacube" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791501v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Alary" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955034v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Javelle" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879954v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corti" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396935v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01459040v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llorenc Cabrera" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chopard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229553v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salvi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giuliani" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Can&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sciara" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bovina" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744751v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilio Frois Caldeira, Cf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744852v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilio Frois Caldeira" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oury" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190042v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595656v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05339226v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borianne" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;veny" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine-Karen Lammoglia" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275940v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323517v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leveau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giunta" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323903v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241718v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390920v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quidoz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788579v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788569v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blein" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Silvia Negro" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024648v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Corre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Rosati" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986238v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent N&#232;gre" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986218v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784056v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914922v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14192644" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719726v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pechier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/YTRKV6" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719728v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;talo Stefanine Correia Granato" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/XTHN7I" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797831v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Elazab" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Vergara" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolors Serret" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280904.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13677-6_1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524078v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulord" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Chir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilio Freitas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ryckewaert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppj2.70059" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301975v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Draye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveu Pascal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2025.09.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sciara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Camerlengo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Grau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.70036" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374989v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Vargas-Rojas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Symeonidou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2023.111252" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515162v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daviet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Cafier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-023-01125-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269293v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurta Bouidghaghen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chapuis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mangel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42298-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711607v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Affortit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branly Effa-Effa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Sokhatil Ndoye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moukouanga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luchaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac156" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932713v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Dandache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flament" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232315248" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612467v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana P&#233;rez-Valencia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Rodr&#237;guez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Kronenberg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hund" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06935-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686060v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saint Cast" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lobet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Couvreur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diac005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03890913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00961-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639100v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eyland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Parent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Janssens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14310" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sylvia Negro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.255224.119" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916912v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Castelletti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Granato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008882" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627369v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roitsch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fournier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kioumars Ghamkhar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Jim&#233;nez-Berni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2019.01.011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618545v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Kruijer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez Prado" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0414-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628180v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Molero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Roca" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2018.08.021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627721v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tireau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mineau-Cesari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15385" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01895279v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu-Wei Chen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Perez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Artzet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery309" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228393v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13539" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619451v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz191" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621284v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J Millet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13083" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608414v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pridmore" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Bennett" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.05.055" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607146v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grieder" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S&#225;nchez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Araus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jac.12196" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631186v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brichet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-017-0246-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576907v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Suard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14027" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512173v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baussard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-016-0131-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054469v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru228" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645871v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Aranjuelo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Araus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Nogu&#233;s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2012.00593.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647960v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta S. Lopes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Iglesia-Turi&#241;o" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Serret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bort" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3mt00084b" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648536v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Nieto-Taladriz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP12254" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001607v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Crossa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarislav von Zitzewitz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Dolors Serret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7909.2012.01116.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PS5L69ZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648526v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Albrizio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02252.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643695v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro S&#225;nchez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Rosales" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Palacios-Rojas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf103395z" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648291v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molero" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stellacci" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bort" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nogues" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/CRC.39.2011.1.15" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646767v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Morcuende" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err095" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661546v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03276.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663186v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2009.06.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM13GZ8X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658767v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shady A. Mottaleb" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4193" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WKHLRGVZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667791v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp028" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664684v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.02013.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664686v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp229" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667168v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7348.2007.00195.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H1BCR6R1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393332v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Besnier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Edet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Picaut" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Johnson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879730v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Djabali" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789145v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368764v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154374v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardieu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914965v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vargas-Rojas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Manceau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Dueri" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879878v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Negro" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164160v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Hollebecq" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788853v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955165v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chaignon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879934v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736327v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955192v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coursol" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette Martin-Magniette" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738241v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607348v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu Wei Chen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879943v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605902v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955112v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chaignon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Javelle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Jacquemot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berthet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605873v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607538v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607461v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602741v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Salvi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angela Can&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iwgs2017.boku.ac.at/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270216v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumont" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229559v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mineau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740989v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Jeanguenin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229561v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253627v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mielewczik" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270214v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229557v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743160v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229560v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Suard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595406v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595639v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077024v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jonquet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alviset" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Bouazzouni" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charleroy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702511v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyne Falcon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677545v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/FEmcETUr" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491547v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Polleres" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189361v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157374v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Rodriguez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302629v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179747v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154403v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J. Millet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879824v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879816v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879809v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059507v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879843v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879865v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565229v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879857v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154261v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789613v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737312v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacube" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791501v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Alary" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955034v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Javelle" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879954v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corti" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396935v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01459040v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llorenc Cabrera" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chopard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229553v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salvi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giuliani" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Can&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sciara" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bovina" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744751v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilio Frois Caldeira, Cf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744852v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilio Frois Caldeira" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oury" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190042v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595656v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05339226v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borianne" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;veny" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine-Karen Lammoglia" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323517v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leveau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giunta" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275940v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323903v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241718v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390920v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quidoz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788579v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788569v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blein" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Silvia Negro" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024648v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Corre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Rosati" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986218v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986238v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent N&#232;gre" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784056v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914922v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14192644" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719726v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pechier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/YTRKV6" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719728v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;talo Stefanine Correia Granato" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/XTHN7I" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797831v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Elazab" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Vergara" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolors Serret" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280904.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13677-6_1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>