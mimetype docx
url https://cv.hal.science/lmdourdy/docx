--- v0 (2026-03-19)
+++ v1 (2026-05-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.40625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laura-Maï DOURDY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lmdourdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3720-2234</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">22394307X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordinary letters, extraordinary findings: 17th- and 18th-century French and the MACINTOSH project (Missing hAlf the picture, ClassIcal NoT sO claSsical FrencH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigationes Linguisticae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (1), pp.121-142. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérimer Jourdain de Blaye : analyse contrastive des proverbes dans une chanson de geste et ses deux mises en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études diachroniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variantes d’éditeurs et évolution syntaxique au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für romanische Philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138 (4), pp.1189-1213. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zrp-2022-3000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance typographique et évolution linguistique*: analyse de la ponctuation dans cinq traditions textuelles imprimées au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Spacagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Çedille, revista de estudios franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, pp.227-255. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25145/j.cedille.2021.19.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entend-on vraiment les paysans ? Ce que la variation syntaxique nous dit des représentations sociales dans la littérature des XVe et XVIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 18 (1), pp.53-82. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cisl.2101.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner la parole aux interrogés : une étude de l’oral représenté dans les comptes rendus de procès médiévaux aux XIVe et XVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Spacagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°217 (1), pp.119. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.217.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la langue française dans les ateliers d’imprimerie au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21, pp.59-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les marqueurs discursifs à travers le prisme du genre textuel en moyen français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Spacagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Sauwala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Linguistica Romanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.7-33. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25364/19.2019.2.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de &amp;quot;Ponctuer l’œuvre médiévale des signes au sens, études réunies par Valérie Fasseur et Cécile Rochelois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue critique de philologie romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18-19, pp.159-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue à l’épreuve du genre : étude contrastive d’une chanson de geste, Jourdain de Blaye, et de sa mise en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 83, pp.41-56. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.LMFR.5.118609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources du moyen français : décrire la langue du XIVe siècle, du XIXe au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Internationale de Diachronie du Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Litt&amp;Arts; Laboratoire LIDILEM, May 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception des romans de chevalerie au XVIe siècle : matérialité et langue d’un genre littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Choix des imprimeurs et devenir d’une œuvre. Rencontres interdisciplinaires autour du livre au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura-Maï Dourdy; Craig Baker, Jun 2022, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de la langue et des pratiques éditoriales au XVIe siècle : étude de la tradition imprimée de La Belle Hélène de Constantinople anonyme en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Congrès International de Linguistique et de Philologie Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tenerife (Canaries), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance typographique et évolution linguistique : analyse de la ponctuation dans quatre traditions textuelles imprimées au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Spacagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Diachro IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Salamanca (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche transgénérique de marqueurs discursifs en moyen français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Spacagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Sauwala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de la SIDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Faire dresser, escripre & corriger” les mises en prose dans les ateliers d’imprimerie au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réécritures nouvelles : Sentiment et conscience de la réécriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposer la parole en moyen français : étude de quelques phénomènes linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Spacagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORAL 2016 : langues romanes. Corpus, genres, niveaux d’analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance dans la tradition imprimée : étude de la stratégie éditoriale de deux imprimeurs libraires (Jourdain de Blaves, Guérin de Montglave et la Généalogie de Godefroi de Bouillon, de Pierre Desray)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’édition des textes médiévaux de langue française et les imprimés anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre et remettre en prose : mesurer l’évolution du français à partir des réécritures de Jourdain de Blaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français médiéval : quel(s) rythme(s) d’évolution ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Jourdain de Blaye à Jourdain de Blaves : le rajeunissement linguistique du dérimage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe colloque international de l’AIEMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de marqueurs discursifs dans les représentations de l’oral médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Spacagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marqueurs discursifs dans les langues romanes : une approche contrastive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Heidelberg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des imprimeurs, entre copie et réécriture : l’exemple de la transmission de Jourdain de Blaves, mise en prose du XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réécrire en prose dans la France des XIVe-XVIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Belle Hélène de Constantinople au fil des rééditions : variantes philologiques et évolution linguistique au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives en linguistique et philologie romane,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Bibliothèque de Linguistique Romane; Éditions de Linguistique et de Philologie, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance dans la tradition imprimée. Étude de la stratégie éditoriale de deux imprimeurs-libraires, Michel Le Noir et Nicolas Chrestien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lettres médiévales à l’aube de l’ère typographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre et remettre en prose: mesurer l’évolution du français à partir des réécritures de Jourdain de Blaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geylikman, Z. et Lambert, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rythmes d’évolution du français médiéval. Observations d’après quelques textes littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 25-52, 2017, 978-2-343-10859-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des imprimeurs, entre copie et réécriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cifarelli (Paola), Colombo Timelli (Maria), Milani (Matteo), Schoysman (Anne). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raconter en prose. XIVe-XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167 à 185, 2017, 978-2-406-05989-9. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05991-2.p.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId52"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.40625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laura-Maï DOURDY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lmdourdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3720-2234</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">22394307X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérimer Jourdain de Blaye : analyse contrastive des proverbes dans une chanson de geste et ses deux mises en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études diachroniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordinary letters, extraordinary findings: 17th- and 18th-century French and the MACINTOSH project (Missing hAlf the picture, ClassIcal NoT sO claSsical FrencH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigationes Linguisticae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (1), pp.121-142. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variantes d’éditeurs et évolution syntaxique au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für romanische Philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138 (4), pp.1189-1213. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zrp-2022-3000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance typographique et évolution linguistique*: analyse de la ponctuation dans cinq traditions textuelles imprimées au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Spacagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Çedille, revista de estudios franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, pp.227-255. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25145/j.cedille.2021.19.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entend-on vraiment les paysans ? Ce que la variation syntaxique nous dit des représentations sociales dans la littérature des XVe et XVIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 18 (1), pp.53-82. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cisl.2101.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner la parole aux interrogés : une étude de l’oral représenté dans les comptes rendus de procès médiévaux aux XIVe et XVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Spacagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°217 (1), pp.119. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.217.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la langue française dans les ateliers d’imprimerie au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21, pp.59-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les marqueurs discursifs à travers le prisme du genre textuel en moyen français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Spacagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Sauwala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Linguistica Romanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.7-33. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25364/19.2019.2.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de &amp;quot;Ponctuer l’œuvre médiévale des signes au sens, études réunies par Valérie Fasseur et Cécile Rochelois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue critique de philologie romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18-19, pp.159-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue à l’épreuve du genre : étude contrastive d’une chanson de geste, Jourdain de Blaye, et de sa mise en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 83, pp.41-56. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.LMFR.5.118609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources du moyen français : décrire la langue du XIVe siècle, du XIXe au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Internationale de Diachronie du Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Litt&amp;Arts; Laboratoire LIDILEM, May 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de la langue et des pratiques éditoriales au XVIe siècle : étude de la tradition imprimée de La Belle Hélène de Constantinople anonyme en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Congrès International de Linguistique et de Philologie Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tenerife (Canaries), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception des romans de chevalerie au XVIe siècle : matérialité et langue d’un genre littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Choix des imprimeurs et devenir d’une œuvre. Rencontres interdisciplinaires autour du livre au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura-Maï Dourdy; Craig Baker, Jun 2022, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance typographique et évolution linguistique : analyse de la ponctuation dans quatre traditions textuelles imprimées au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Spacagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Diachro IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Salamanca (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche transgénérique de marqueurs discursifs en moyen français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Spacagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Sauwala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de la SIDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Faire dresser, escripre & corriger” les mises en prose dans les ateliers d’imprimerie au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réécritures nouvelles : Sentiment et conscience de la réécriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposer la parole en moyen français : étude de quelques phénomènes linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Spacagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORAL 2016 : langues romanes. Corpus, genres, niveaux d’analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance dans la tradition imprimée : étude de la stratégie éditoriale de deux imprimeurs libraires (Jourdain de Blaves, Guérin de Montglave et la Généalogie de Godefroi de Bouillon, de Pierre Desray)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’édition des textes médiévaux de langue française et les imprimés anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre et remettre en prose : mesurer l’évolution du français à partir des réécritures de Jourdain de Blaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français médiéval : quel(s) rythme(s) d’évolution ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Jourdain de Blaye à Jourdain de Blaves : le rajeunissement linguistique du dérimage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe colloque international de l’AIEMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de marqueurs discursifs dans les représentations de l’oral médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Spacagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marqueurs discursifs dans les langues romanes : une approche contrastive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Heidelberg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des imprimeurs, entre copie et réécriture : l’exemple de la transmission de Jourdain de Blaves, mise en prose du XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réécrire en prose dans la France des XIVe-XVIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Belle Hélène de Constantinople au fil des rééditions : variantes philologiques et évolution linguistique au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives en linguistique et philologie romane,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Bibliothèque de Linguistique Romane; Éditions de Linguistique et de Philologie, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance dans la tradition imprimée. Étude de la stratégie éditoriale de deux imprimeurs-libraires, Michel Le Noir et Nicolas Chrestien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lettres médiévales à l’aube de l’ère typographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre et remettre en prose: mesurer l’évolution du français à partir des réécritures de Jourdain de Blaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geylikman, Z. et Lambert, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rythmes d’évolution du français médiéval. Observations d’après quelques textes littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 25-52, 2017, 978-2-343-10859-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des imprimeurs, entre copie et réécriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Maï Dourdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cifarelli (Paola), Colombo Timelli (Maria), Milani (Matteo), Schoysman (Anne). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raconter en prose. XIVe-XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167 à 185, 2017, 978-2-406-05989-9. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05991-2.p.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId52"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F56E408"/>
+    <w:nsid w:val="C2518B4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lmdourdy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3720-2234" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/22394307X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741361v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bergeron-Maguire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Ma&#239; Dourdy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thiriet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997022v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950881v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zrp-2022-3000" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547615v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Spacagno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.cedille.2021.19.10" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547613v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cisl.2101.0053" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547620v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.217.0119" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997026v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950885v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Sauwala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/19.2019.2.2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013403v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950930v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.LMFR.5.118609" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366269v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jorge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998073v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998078v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998048v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998045v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998084v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997996v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998082v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998081v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998024v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997994v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997982v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547628v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954312v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954286v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/raconter-en-prose-xive-xvie-siecle.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05991-2.p.0167" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lmdourdy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3720-2234" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/22394307X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997022v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Ma&#239; Dourdy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741361v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bergeron-Maguire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thiriet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950881v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zrp-2022-3000" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547615v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Spacagno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.cedille.2021.19.10" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547613v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cisl.2101.0053" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547620v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.217.0119" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997026v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950885v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Sauwala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/19.2019.2.2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013403v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950930v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.LMFR.5.118609" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366269v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jorge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998073v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998048v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998045v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998084v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997996v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998082v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998081v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998024v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997994v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997982v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547628v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954312v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954286v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/raconter-en-prose-xive-xvie-siecle.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05991-2.p.0167" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>