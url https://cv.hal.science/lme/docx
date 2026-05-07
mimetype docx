--- v0 (2026-03-23)
+++ v1 (2026-05-07)
@@ -1383,277 +1383,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00269279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'intrusions : corrélation d'alertes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un système de détection d'intrusions distribué pour réseaux ad hoc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Cuppens</w:t>
+                <w:t xml:space="preserve">Jean-Marc Percher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Autrel</w:t>
+                <w:t xml:space="preserve">Ricardo Puttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jouga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 23, 32 p</w:t>
+              <w:t xml:space="preserve">, 2004, 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00356418v1</w:t>
+                <w:t xml:space="preserve">hal-00356423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système de détection d'intrusions distribué pour réseaux ad hoc</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Puttini</w:t>
+                <w:t xml:space="preserve">Détection d'intrusions : corrélation d'alertes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Debar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Autrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jouga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 30 p</w:t>
+              <w:t xml:space="preserve">, 2004, 23, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356423v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2845,523 +2845,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosing intrusions in Android operating system using system flow graph</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
+                <w:t xml:space="preserve">Intrusion detection in distributed systems, an approach based on taint marking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Fidge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Troyes, France</w:t>
+              <w:t xml:space="preserve">IEEE ICC2013 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875211v1</w:t>
+                <w:t xml:space="preserve">hal-00840338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire face aux cybermenaces : détecter (les attaques) et former (des experts en SSI)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Secure states versus Secure executions: From access control to flow control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoniaina Andriatsimandefitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Symposium sur la Sécurité des Technologies de l'Information et des Communications (SSTIC 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICISS 2013 - 9th International Conference on Information Systems Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Calcutta, India. pp.148-162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-45204-8_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926075v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure states versus Secure executions: From access control to flow control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Radoniaina Andriatsimandefitra</w:t>
+                <w:t xml:space="preserve">BSPL: A Language to Specify and Compose Fine-grained Information Flow Policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICISS 2013 - 9th International Conference on Information Systems Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SECUREWARE - 7th International Conference on Emerging Security Information, Systems and Technologies - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01083384v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrusion detection in distributed systems, an approach based on taint marking</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Colin Fidge</w:t>
+                <w:t xml:space="preserve">Diagnosing intrusions in Android operating system using system flow graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoniaina Andriatsimandefitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICC2013 - IEEE International Conference on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840338v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BSPL: A Language to Specify and Compose Fine-grained Information Flow Policies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faire face aux cybermenaces : détecter (les attaques) et former (des experts en SSI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECUREWARE - 7th International Conference on Emerging Security Information, Systems and Technologies - 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">11ème Symposium sur la Sécurité des Technologies de l'Information et des Communications (SSTIC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909400v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From SSIR to CIDre: a New Security Research Group in Rennes</w:t>
               </w:r>
@@ -3675,51 +3675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow based interpretation of access control: Detection of illegal information flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3785,247 +3785,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From redundant/irrelevant alert elimination to handling idss' reliability and controlling severe attack prediction/false alarm rate tradeoffs</w:t>
+                <w:t xml:space="preserve">From redundant/irrelevant alert elimination to handling IDSs' reliability and controlling severe attack prediction/false alarm rate tradeoffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference on Network and Information Systems Security (SARSSI'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Rocquebrune Cap-Martin, France</w:t>
+              <w:t xml:space="preserve">Fifth Conference on Network and Information Systems Security (SARSSI 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Nice, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870800v1</w:t>
+                <w:t xml:space="preserve">hal-00481061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From redundant/irrelevant alert elimination to handling IDSs' reliability and controlling severe attack prediction/false alarm rate tradeoffs</w:t>
+                <w:t xml:space="preserve">From redundant/irrelevant alert elimination to handling idss' reliability and controlling severe attack prediction/false alarm rate tradeoffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth Conference on Network and Information Systems Security (SARSSI 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Nice, France. pp.15</w:t>
+              <w:t xml:space="preserve">5th Conference on Network and Information Systems Security (SARSSI'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rocquebrune Cap-Martin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481061v1</w:t>
+                <w:t xml:space="preserve">hal-00870800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle d'accès versus Contrôle de flots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4286,256 +4286,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00534571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From redundant/irrelevant alert elimination to handling IDSes reliability and controlling severe attack prediction/false alarm rate tradeoffs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Liability in Software Engineering Overview of the LISE Approach and Illustration on a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Métayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Maarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Mazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Conférence sur la sécurité des architectures réseaux et systèmes d'information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM/IEEE 32nd International Conf. on Software Engineering (ICSE 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM/IEEE, May 2010, Cape Town, South Africa. pp.135--144, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1806799.1806823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00534569v1</w:t>
+                <w:t xml:space="preserve">inria-00472287v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liability in Software Engineering Overview of the LISE Approach and Illustration on a Case Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From redundant/irrelevant alert elimination to handling IDSes reliability and controlling severe attack prediction/false alarm rate tradeoffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/IEEE 32nd International Conf. on Software Engineering (ICSE 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5ème Conférence sur la sécurité des architectures réseaux et systèmes d'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Menton, France. pp.NC</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1806799.1806823⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00472287v3</w:t>
+                <w:t xml:space="preserve">hal-00534569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Distributed PKI for Structured P2P Networks</w:t>
               </w:r>
@@ -4705,433 +4705,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00441581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sybilproof Distributed Identity Management for P2P Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Lesueur</w:t>
+                <w:t xml:space="preserve">Autonomic trust reasoning enables misbehavior detection in OLSR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassiba Asmaa Adnane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE Symposium on Computers and Communications (ISCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Marrakesch, Morocco</w:t>
+              <w:t xml:space="preserve">23rd Annual ACM Symposium on Applied Computing (ACM SAC 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Ceará, Brazil. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00287706v1</w:t>
+                <w:t xml:space="preserve">hal-00353032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policy-Based Intrusion Detection in Web Applications by Monitoring Java Information Flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hiet</w:t>
+                <w:t xml:space="preserve">A distributed certification system for structured P2P networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRiSIS 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Tozeur, Tunisia. 8 p</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Autonomous Infrastructure, Management and Security (AIMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Bremen, Germany. pp.40-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353000v1</w:t>
+                <w:t xml:space="preserve">hal-00287656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomic trust reasoning enables misbehavior detection in OLSR</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bidan</w:t>
+                <w:t xml:space="preserve">A Sybilproof Distributed Identity Management for P2P Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Annual ACM Symposium on Applied Computing (ACM SAC 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Ceará, Brazil. 8 p</w:t>
+              <w:t xml:space="preserve">13th IEEE Symposium on Computers and Communications (ISCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Marrakesch, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353032v1</w:t>
+                <w:t xml:space="preserve">hal-00287706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A distributed certification system for structured P2P networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Lesueur</w:t>
+                <w:t xml:space="preserve">Policy-Based Intrusion Detection in Web Applications by Monitoring Java Information Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Autonomous Infrastructure, Management and Security (AIMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Bremen, Germany. pp.40-52</w:t>
+              <w:t xml:space="preserve">CRiSIS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Tozeur, Tunisia. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00287656v1</w:t>
+                <w:t xml:space="preserve">hal-00353000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomaly Detection with Diagnosis in Diversified Systems using Information Flow Graphs</w:t>
               </w:r>
@@ -5517,122 +5517,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle d'accès distribué à un réseau pair-à-pair</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Lesueur</w:t>
+                <w:t xml:space="preserve">Techniques d'obscurcissement de code pour virus métamorphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Borello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth Conference on Security and Network Architectures (SARSSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, France</w:t>
+              <w:t xml:space="preserve">Second International Workshop on the Theory of Computer Viruses (TCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00268415v1</w:t>
+                <w:t xml:space="preserve">hal-00268684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection fiable et pertinente de flux d'information illégaux</w:t>
               </w:r>
@@ -5737,109 +5724,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00268422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques d'obscurcissement de code pour virus métamorphes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Borello</w:t>
+                <w:t xml:space="preserve">Contrôle d'accès distribué à un réseau pair-à-pair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Workshop on the Theory of Computer Viruses (TCV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Nancy, France</w:t>
+              <w:t xml:space="preserve">Sixth Conference on Security and Network Architectures (SARSSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00268684v1</w:t>
+                <w:t xml:space="preserve">hal-00268415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Trust Reasonings into Node Behavior in OLSR</w:t>
               </w:r>
@@ -7237,64 +7237,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fully Distribued IDS for MANET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Puttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Percher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7345,51 +7345,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Vulnerabilities and Protection of Mobile Ad Hoc Network Routing Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Puttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7440,51 +7440,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventive and Corrective Protection for Mobile Ad Hoc Network Routing Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Puttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7643,51 +7643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Certificatio-based Authentification and Intrusion Detection to Secure Manet Routing Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Puttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7738,51 +7738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MANET Authentification Extension for Securing MANET Routing Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Puttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8023,90 +8023,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Modular Architecture for Distribued IDS in MANET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Puttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Percher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8786,259 +8786,259 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SuperviZ - Supervision et orchestration de la sécurité - Rapport d’avancement à mi-projet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Debar</w:t>
+                <w:t xml:space="preserve">Software Identification for Cybersecurity: Survey and Recommendations for Regulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme François</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">L02, L03, L04, L05, L06, L07, Télécom SudParis (Institut Mines-Télécom); Inria. 2025</w:t>
+                <w:t xml:space="preserve">Stefano Zacchiroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zendra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Software Heritage Security project (SWHSec). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444442v1</w:t>
+                <w:t xml:space="preserve">hal-05009757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Identification for Cybersecurity: Survey and Recommendations for Regulators</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SuperviZ - Supervision et orchestration de la sécurité - Rapport d’avancement à mi-projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Debar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Leneutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L02, L03, L04, L05, L06, L07, Télécom SudParis (Institut Mines-Télécom); Inria. 2025, pp.1-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Barais</w:t>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-05009757v1</w:t>
+                <w:t xml:space="preserve">hal-05444442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de logs guidée par des vérifications de formules de responsabilité exprimées en CTL</w:t>
               </w:r>
@@ -9527,51 +9527,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02381411v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kirchner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00735993v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoniaina Andriatsimandefitra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viet Triem Tong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00516672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Clark" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00464807v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Borello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Filiol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-009-0136-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QT3SNC46-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00534564v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Debar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353059v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ducass&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2009.01.005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVH9PNDX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353056v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni Viinikka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anssi Lehikoinen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Tarvainen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00464808v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Sousa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Asmaa Adnane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bidan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00448139v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Borello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268401v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00269279v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Zimmermann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356418v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Autrel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356423v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Percher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Puttini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Camp" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jouga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871298v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Schoen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Blanc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Gimenez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Han" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Majorczyk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW61312.2024.00036" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775466v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lanvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31108-6_2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172470v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3607199.3607247" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675359v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675346v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leichtnam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Totel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prigent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW51379.2020.00083" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950489v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52683-2_12" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03115308v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03585264v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01619234v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VIZSEC.2017.8062203" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875211v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926075v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083384v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jaume" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45204-8_11" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9B4G65VR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840338v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hauser" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fidge" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909400v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Geller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656940v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hurfin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606061v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tabia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leray" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606065v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00647170v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25560-1_5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GL74S498-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870800v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481061v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00593990v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00534574v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carlinet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Gourhant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00534571v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00534569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00472287v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Maarek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mazza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Potet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1806799.1806823" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00423320v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesueur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00441581v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287706v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353000v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353032v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287656v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353005v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Saidane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287700v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353016v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353009v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268415v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268422v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268684v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268405v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268419v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268683v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268408v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268410v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268402v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268685v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268620v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268414v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00269302v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Narzul" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143467v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Seguier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356396v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354844v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356409v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vivinis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356415v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356425v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356432v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356403v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Tombini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356429v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356447v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356444v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356441v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356455v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356484v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02414281v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Kremer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;my" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01993308v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00269310v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356436v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00420117v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Georget" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444442v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leneutre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicomette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009757v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Zacchiroli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zendra" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01172702v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Humphries" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piolle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440437v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alleaune" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Laure Benabou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beras" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Craipeau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356625v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02381411v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kirchner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00735993v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoniaina Andriatsimandefitra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viet Triem Tong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00516672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Clark" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00464807v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Borello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Filiol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-009-0136-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QT3SNC46-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00534564v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Debar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353059v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ducass&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2009.01.005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVH9PNDX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353056v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni Viinikka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anssi Lehikoinen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Tarvainen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00464808v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Sousa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Asmaa Adnane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bidan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00448139v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Borello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268401v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00269279v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Zimmermann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356423v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Percher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Puttini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Camp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jouga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356418v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Autrel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871298v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Schoen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Blanc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Gimenez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Han" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Majorczyk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW61312.2024.00036" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775466v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lanvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31108-6_2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172470v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3607199.3607247" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675359v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675346v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leichtnam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Totel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prigent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW51379.2020.00083" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950489v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52683-2_12" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03115308v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03585264v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01619234v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VIZSEC.2017.8062203" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840338v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hauser" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fidge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083384v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jaume" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45204-8_11" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9B4G65VR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909400v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Geller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875211v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926075v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656940v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hurfin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606061v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tabia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leray" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606065v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00647170v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25560-1_5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GL74S498-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481061v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870800v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00593990v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00534574v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carlinet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Gourhant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00534571v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00472287v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Maarek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mazza" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Potet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1806799.1806823" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00534569v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00423320v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesueur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00441581v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353032v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287656v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287706v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353000v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353005v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Saidane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287700v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353016v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353009v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268684v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268422v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268415v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268405v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268419v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268683v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268408v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268410v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268402v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268685v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268620v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268414v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00269302v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Narzul" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143467v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Seguier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356396v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354844v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356409v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vivinis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356415v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356425v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356432v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356403v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Tombini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356429v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356447v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356444v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356441v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356455v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356484v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02414281v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Kremer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;my" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01993308v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00269310v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356436v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00420117v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Georget" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009757v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Zacchiroli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zendra" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444442v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leneutre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicomette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01172702v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Humphries" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piolle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440437v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alleaune" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Laure Benabou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beras" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Craipeau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356625v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>