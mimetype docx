--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -177,77 +177,77 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial degradation of steel fibers in fiber-reinforced mortars under high-temperature exposure: A coupled thermo-mechanical-microstructural insight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ezziane M Mohammed</w:t>
+                <w:t xml:space="preserve">Mohammmed Ezziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molez L Laurent</w:t>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostefa Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -465,12369 +465,12973 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layachi Berredjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Bordjiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredine Arabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Engineering and Exact Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5 (1), pp.1152-1165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.54021/seesv5n1-060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkali-activated mortars: porosity and capillary absorption</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">BARBE, un béton bas carbone pour la transition environnementale dans le domaine du bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 148, pp.28-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722939v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BARBE, un béton bas carbone pour la transition environnementale dans le domaine du bâtiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Alkali-activated mortars: porosity and capillary absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Ka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interface</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (4), pp.1715-1729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2022.2094467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264158v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the marble fineness on the rheological characteristics of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Messaoudene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Messaoudene</w:t>
+                <w:t xml:space="preserve">R Mebarkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Mebarkia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M Atia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algerian Journal of Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico- mechanical and micostructural effects of water/cement ratio on the mortars upon heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ezziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Ezziane</w:t>
+                <w:t xml:space="preserve">Ammar Lahouassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammar Lahouassa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Souhil Kaaloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials and Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (2), pp.279-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and durability properties of concrete based on recycled coarse and fine aggregates produced from demolished concrete</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Effets des conditions environnementales et cycles séchage-imbibition sur les propriétés physiques et mécaniques des mortiers de ciment recyclés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berredjem Layachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Boucetta Tahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arabi Nourredine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.118421⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, RUGC 2020 MARRAKECH, 38 (1), pp.105-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.38.1.25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490854v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-mechanical and Microstructural Characterization of Concretes Ultra High Performance Matrix Fiber.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Aboutair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Chaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24 (12), pp.2032-2045. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19648189.2018.1498808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des conditions environnementales et cycles séchage-imbibition sur les propriétés physiques et mécaniques des mortiers de ciment recyclés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Berredjem Layachi</w:t>
+                <w:t xml:space="preserve">Mechanical and durability properties of concrete based on recycled coarse and fine aggregates produced from demolished concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layachi Berredjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nourredine Arabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arabi Nourredine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.38.1.25⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 246, pp.118421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.118421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330644v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du Sable de dune sur la Durabilité du Béton de Terre Stabilisée et Compressée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrachid Amriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 38 (1), pp.101-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation and microstructure of high-performance concretes reinforced with metal fibres ripened in seawater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldjia Boutiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Chaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23 (9), pp.1083-1093. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19648189.2017.1327898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité des ciments Portland composés de fillers de déchets industriels dans un milieu acide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ezziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials and Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, pp.383 - 395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durability of Alkali-Resistant Glass Fibers Reinforced Cement Composite: Microstructural Observations of Degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredine Arabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Periodica Polytechnica Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.10631. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3311/PPci.10631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NON-DESTRUCTIVE CHARACTERISATION OF MORTARS REINFORCED WITH VARIOUS FIBRES EXPOSED TO HIGH TEMPERATURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ezziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mining Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25, pp.179-194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5277/msc182513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of glass addition on the properties of cements (CEMI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Morsli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Morsli</w:t>
+                <w:t xml:space="preserve">R Chaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5, pp.65-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.1290012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of recycled sand containing fillers on the rheological and mechanical properties of masonry mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Berredjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Arabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Berredjem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nourredine Arabi</w:t>
+                <w:t xml:space="preserve">L. Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J y Brossault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.1255-1265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26872/jmes.2017.9.4.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité des mortiers de ciment à base du sable recyclé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layachi Berredjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredine Arabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Brossault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Van-Minh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 35 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26168/ajce.35.1.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03627274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of thermal damage on physical properties and cracking behavior of ultrahigh-performance fiber-reinforced concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Bian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Bian</w:t>
+                <w:t xml:space="preserve">Kinda Hannawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinda Hannawi</w:t>
+                <w:t xml:space="preserve">Mokhfi Takarli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Prince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 51 (22), pp.10066-10076. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10853-016-0233-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement des BHP de laitier soumis aux cycles immersion-séchage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Chaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Sabria Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïssa Talah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials and Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3 (1), pp.23-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ripening in Chemically Aggressive Environment the HPC Reinforced with Hybrid Steel Fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldjia Boutiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Chaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Periodica Polytechnica Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 60 (1), pp.83-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3311/PPci.7899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201916v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of The Quenching in Water of the Cementitious Materials Subjected to Fire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Kessal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcene Slama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Courrier du Savoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 20, pp.09-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature behaviour of polypropylene fibres reinforced mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ezziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Belhacen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire Safety Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 71, pp.324-331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.firesaf.2014.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behavior and durability of fibre reinforced mortar in an aggressive environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Fedaoui-Akmoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Fedaoui-Akmoussi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 114, pp.445-452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.08.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of C-S-H in calcium hydroxide–blast furnace slag– quartz–water system in autoclaving conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredine Arabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredine Chelghoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Cement Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27 (3), pp.153-162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1680/adcr.13.00069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistant to sulphate attack of high performance fibre concrete with the addition of slag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldjia Boutiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Chaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement Wapno Beton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 20 (5), pp.295+</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of fibre mortars after exposure to high temperatures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Effet des granulats sulfurés sur les résistances mécanique et la durabilité des BHPF avec ajouts de laitier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldjia Boutiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Chaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gradevinar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14256/JCE.1014.2014⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20141103005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005219v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing Brick from Attapulgite Clay at Low Temperature by Geopolymerization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Properties of fibre mortars after exposure to high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ezziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael W. Grutzeck</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahat Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13369-014-1007-9⟩</w:t>
+              <w:t xml:space="preserve">Gradevinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66 (5), pp.425-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14256/JCE.1014.2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005503v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des granulats sulfurés sur les résistances mécanique et la durabilité des BHPF avec ajouts de laitier</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Manufacturing Brick from Attapulgite Clay at Low Temperature by Geopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Bassir Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arona Ndofféne Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael W. Grutzeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20141103005⟩</w:t>
+              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (6), pp.4351-4361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13369-014-1007-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718029v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of biochimical environment on fiber concrete containing silica fume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourdia Fedaoui-Akmoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ourdia Fedaoui-Akmoussi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Salah Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry and Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5, pp.48-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortiers à base de sable pliocène et des ciments aux ajouts: fillers de déchets industriels et cendres volantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Messaoudene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 100 (5), pp.377-386. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2011131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2011131⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the performances of bricks made with natural clay and clay activated by calcination and addition of sodium silicate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Bassir Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael W. Grutzeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 54 (2), pp.172-178. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2011.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2011.08.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat exposure tests on various types of fibre mortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ezziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 15 (5), pp.715-726. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ejece.15.715-726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological and economical mortars made with dune sand and cements in combination with local mineral additions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Naceri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Engineering International : The CIGR e-journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, XII (3), pp.38－47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilisation of estuarine silt with lime and/or cement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rendell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 50 (3), pp.395-400. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2010.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2010.09.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse statique d'un élément-câble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ezziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algérie Equipement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 47, pp.18-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sédiments de baies fluviales : exemples d’utilisations possibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Melinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algérie Equipement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45, pp.20-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shale dynamic properties and anisotropy under triaxial loading: experimental and theoretical investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Sarout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Sarout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Molez</w:t>
+                <w:t xml:space="preserve">Yves Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Hoteit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 32 (8), pp.896-906. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pce.2006.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled Chemical and Mechanical Damage in Calcium Leached Cementitious Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bellégo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Le Bellégo</w:t>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+                <w:t xml:space="preserve">Bruno Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Gérard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 129 (3), pp.333-341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9399(2003)129:3(333)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage endommagement-décalcification du béton : Étude d'une modélisation numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 2 (4), pp.481-504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/12506559.1999.10511365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (73)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (78)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire behaviour of a cast poured earth concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Caractérisation mécanique d’un béton de terre coulée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Maignen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lanos</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78TH RILEM WEEK - RILEM CONFERENCE ON SMART MATERIALS AND STRUCTURES: MEETING THE MAJOR CHALLENGES OF THE 21ST CENTURY SMS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RILEM, Aug 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Nouveaux Matériaux et Durabilité 2025, NOMAD 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959581v2</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Slag on the Porosity and Microstructure of HPC Reinforced with Hybrid Steel Fiber</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Development of eco-materials for noise barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Panichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IConTES 2023: International Conference on Technology, Engineering and Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Antalaya, Turkey. pp.86-92</w:t>
+              <w:t xml:space="preserve">Nouveaux Matériaux et Durabilité 2025, NOMAD 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563678v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume change behavior of cement-based repair materials labelled as shrinkage-compensating, shrinkage-compensated or nonshrink</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Fire behaviour of a cast poured earth concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Maignen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Concrete Repair, Rehabilitation and Retrofitting (ICCRRR 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">78TH RILEM WEEK - RILEM CONFERENCE ON SMART MATERIALS AND STRUCTURES: MEETING THE MAJOR CHALLENGES OF THE 21ST CENTURY SMS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RILEM, Aug 2024, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819646v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959581v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability Evaluation of a Geothermal Grout</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Effets des stabilisants sur les propriétés mécaniques des argiles utilisées dans l’éco-construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Abdoulaye Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insa Badiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGOS 2019, Innovation for Sustainable Infrastructure</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VIII ème édition de la Conférence Casaman-Sun/Sénégal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Assane Seck de Ziguinchor, Nov 2024, Ziguinchor, Senegal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351712v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la nature des granulats recyclés sur les propriétés des bétons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Effect of Slag on the Porosity and Microstructure of HPC Reinforced with Hybrid Steel Fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldjia Boutiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaid Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arabi Nourredine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37e rencontres Universitaires de Génie Civil - Vers des ouvrages intelligents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nice - Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">IConTES 2023: International Conference on Technology, Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Antalaya, Turkey. pp.86-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351768v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'eau de barrage sur la durabilité du béton</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Volume change behavior of cement-based repair materials labelled as shrinkage-compensating, shrinkage-compensated or nonshrink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bissonnette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Vincent Certain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37èmes Rencontres Universitaires de Génie Civil de l'AUGC - Vers des ouvrages intelligents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Concrete Repair, Rehabilitation and Retrofitting (ICCRRR 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Cape Town, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/202236404015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351791v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation de déchets minéraux par géopolymérisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Retrait chimique et endogène de mortiers alcali-activés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Ka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bissonnette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josée Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">40èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852521v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des déchets de chantier sur l'environnement, stratégies de leur valorisation et les principes de leur gestion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Alkali-activated mortars: porosity and capillary absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Ka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Courard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aménagement et développement des territoires. Entre gouvernance, dynamiques économiques et protection de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Annaba, Algérie</w:t>
+              <w:t xml:space="preserve">International Conference on Calcined Clays for Sustainable Concrete 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lausanne ( CH), Switzerland. pp.108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632357v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation quantitative de la sensibilité à la fissuration du béton au moyen de l'essai de retrait restreint annulaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Durability Evaluation of a Geothermal Grout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pépin Beaudet</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Pascal Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poinclou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Journées Scientifiques du Regroupement Francophone pour la Recherche et la Formation sur le Béton</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIGOS 2019, Innovation for Sustainable Infrastructure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Hanoi, Vietnam. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-15-0802-8_126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852534v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la durabilité d'un coulis géothermique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Influence de la nature des granulats recyclés sur les propriétés des bétons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berredjem Layachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arabi Nourredine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Rencontres Universitaires de Génie Civil de l'AUGC (RUGC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">37e rencontres Universitaires de Génie Civil - Vers des ouvrages intelligents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nice - Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852525v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARACTERISATION PHYSICO-MECANIQUE ET MICROSTRUCTURALE DES BETONS FIBRES A MATRICE ULTRA HAUTE PERFORMANCE</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Influence de l'eau de barrage sur la durabilité du béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd INTERNATIONAL SYMPOSIUM ON MATERIALS AND SUSTAINABLE DEVELOPMENT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Boumerdes, Algérie</w:t>
+              <w:t xml:space="preserve">37èmes Rencontres Universitaires de Génie Civil de l'AUGC - Vers des ouvrages intelligents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883160v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFET DE LA POUDRE DE VERRE SUR LES PROPRIETES DES CEM I</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Valorisation de déchets minéraux par géopolymérisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjebbar Diouri</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bassir Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Ka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Materials and Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Boumerdes, Algérie</w:t>
+              <w:t xml:space="preserve">36ème Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883152v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Shrinkage Cracking Potential of Concrete Using Ring Test</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Bissonnette</w:t>
+                <w:t xml:space="preserve">Impacts des déchets de chantier sur l'environnement, stratégies de leur valorisation et les principes de leur gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layachi Berredjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Arabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Mendjel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ICRI 2017 Spring Convention, Bridges and Hightways</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Montréal, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Aménagement et développement des territoires. Entre gouvernance, dynamiques économiques et protection de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Annaba, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527702v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des fillers du sable recyclé sur les propriétés des mortiers de ciment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Évaluation quantitative de la sensibilité à la fissuration du béton au moyen de l'essai de retrait restreint annulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Menu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pépin Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bissonnette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nourredine Arabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation et valorisation en génie civil et matériaux de construction - INVACO2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">19ème Journées Scientifiques du Regroupement Francophone pour la Recherche et la Formation sur le Béton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461206v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale de la formulation des mortiers à base de sable recyclé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Evaluation de la durabilité d'un coulis géothermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poinclou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34èmes Rencontres Universitaires de Génie Civil (RUGC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">36ème Rencontres Universitaires de Génie Civil de l'AUGC (RUGC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366545v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité de coulis géothermique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">CARACTERISATION PHYSICO-MECANIQUE ET MICROSTRUCTURALE DES BETONS FIBRES A MATRICE ULTRA HAUTE PERFORMANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboutair Amel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Chaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34èmes Rencontres Universitaires de Génie Civil (RUGC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">3rd INTERNATIONAL SYMPOSIUM ON MATERIALS AND SUSTAINABLE DEVELOPMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Boumerdes, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366548v1</w:t>
+                <w:t xml:space="preserve">hal-01883160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration et caractérisation mécanique d'un stratifié renforcé par des fibres naturelles (lin, sisal)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">EFFET DE LA POUDRE DE VERRE SUR LES PROPRIETES DES CEM I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Morsli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Chaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjebbar Diouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e congrès international sur la technologie et la durabilité du béton</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Alger, Algérie</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Materials and Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Boumerdes, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394217v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du Laitier de Haut Fourneau sur le comportement physico-mécanique et microstructural des bétons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Evaluating Shrinkage Cracking Potential of Concrete Using Ring Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Menu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bissonnette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Mérida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation et valorisation en génie civil et matériaux de construction - INVACO2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve"> ICRI 2017 Spring Convention, Bridges and Hightways</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Montréal, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461200v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of clay materials by flash calcination Application to hydraulic binder</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lanos</w:t>
+                <w:t xml:space="preserve">Influence des fillers du sable recyclé sur les propriétés des mortiers de ciment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layachi Berredjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Hadidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Naha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Molez</w:t>
+                <w:t xml:space="preserve">Nourredine Arabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Engineering Mechanics Institute Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Metz, France</w:t>
+              <w:t xml:space="preserve">Innovation et valorisation en génie civil et matériaux de construction - INVACO2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194905v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du processus d’activation thermique par calcination flash – Cas de matériaux argileux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lanos</w:t>
+                <w:t xml:space="preserve">Étude expérimentale de la formulation des mortiers à base de sable recyclé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layachi Berredjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Molez</w:t>
+                <w:t xml:space="preserve">Nourredine Arabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
+              <w:t xml:space="preserve">34èmes Rencontres Universitaires de Génie Civil (RUGC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366566v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisations non destructive de mortiers renforcés par des fibres de natures différentes soumis à haute température</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Durabilité de coulis géothermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NoMaD 2015 : Nouveau Matériaux et Durabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Douai, France</w:t>
+              <w:t xml:space="preserve">34èmes Rencontres Universitaires de Génie Civil (RUGC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216239v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés mécaniques et durabilité des bétons à base de graviers et sables recyclés issus de béton de démolition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Élaboration et caractérisation mécanique d'un stratifié renforcé par des fibres naturelles (lin, sisal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Rouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Chaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjema Bezzazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième Conférence Internationale Francophone Nouveaux Matériaux et Durabilité (NoMad 2015) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Douai, France</w:t>
+              <w:t xml:space="preserve">3e congrès international sur la technologie et la durabilité du béton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366521v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du comportement mécanique et de durabilité des bétons fibrés dans un milieu agressif</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R Jauberthie</w:t>
+                <w:t xml:space="preserve">Apport du Laitier de Haut Fourneau sur le comportement physico-mécanique et microstructural des bétons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Chaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Sabria Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mérida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
+              <w:t xml:space="preserve">Innovation et valorisation en génie civil et matériaux de construction - INVACO2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167611v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'étude des indicateurs de durabilité des bétons à base des granulats recyclés</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Activation of clay materials by flash calcination Application to hydraulic binder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
+              <w:t xml:space="preserve">2016 Engineering Mechanics Institute Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167725v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédés d’activation des sols argileux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Optimisation du processus d’activation thermique par calcination flash – Cas de matériaux argileux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Rencontres Universitaires de Génie Civil - Entre Terre et Mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour, May 2015, Bayonne, France. pp.448-456</w:t>
+              <w:t xml:space="preserve">34èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169071v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les matériaux silico-calcaires : substitution de la chaux éteinte par le laitier granulé de haut fourneau</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Caractérisations non destructive de mortiers renforcés par des fibres de natures différentes soumis à haute température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ezziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Conférence Internationale Francophone Nouveau Matériaux et Durabilité (NoMaD 2015) </w:t>
+              <w:t xml:space="preserve">NoMaD 2015 : Nouveau Matériaux et Durabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366507v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé d'activation des sols argileux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lanos</w:t>
+                <w:t xml:space="preserve">Propriétés mécaniques et durabilité des bétons à base de graviers et sables recyclés issus de béton de démolition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layachi Berredjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nourredine Arabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
+              <w:t xml:space="preserve">Deuxième Conférence Internationale Francophone Nouveaux Matériaux et Durabilité (NoMad 2015) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167599v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité des BHPF avec ajout du laitier dans les milieux chimiquement agressifs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+                <w:t xml:space="preserve">Étude du comportement mécanique et de durabilité des bétons fibrés dans un milieu agressif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourdia Fedaoui-Akmoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès International des Composites et des Matériaux Avancés CICMA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Khenchela, Algérie</w:t>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01146900v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des granulats sulfurés sur les résistances mécanique et la durabilité des BHPF</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+                <w:t xml:space="preserve">Contribution à l'étude des indicateurs de durabilité des bétons à base des granulats recyclés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layachi Berredjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Arabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMSS 2013: International Congress on Materials &amp; Structural Stability - Building up Sustainable Materials &amp; Constructions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Rabat, Maroc. pp.1P-179</w:t>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005565v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murissement des BHPF avec ajout du laitier dans les milieux chimiquement agressifs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Procédés d’activation des sols argileux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire International Symposium on Materials and Sustainable Development (CIMDD’2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Boumerdès, Algérie</w:t>
+              <w:t xml:space="preserve">33ème Rencontres Universitaires de Génie Civil - Entre Terre et Mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour, May 2015, Bayonne, France. pp.448-456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01146896v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathology of Fibre Concretes after Fire</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les matériaux silico-calcaires : substitution de la chaux éteinte par le laitier granulé de haut fourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Arabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMSS 2013: International Congress on Materials &amp; Structural Stability - Building up Sustainable Materials &amp; Constructions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Rabat, Morocco. pp.1O-113</w:t>
+              <w:t xml:space="preserve">2e Conférence Internationale Francophone Nouveau Matériaux et Durabilité (NoMaD 2015) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005562v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of biochimical environment on fiber concrete containing silica fume</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Procédé d'activation des sols argileux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMSS 2013: International Congress on Materials &amp; Structural Stability - Building up Sustainable Materials &amp; Constructions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Rabat, Morocco. pp.1O-085</w:t>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005563v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murissement des BHPF avec ajout de laitier dans les milieux sulfatés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Durabilité des BHPF avec ajout du laitier dans les milieux chimiquement agressifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldjia Boutiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Chaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l'expérimentation à la modélisation en Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Cachan, France. 10 p</w:t>
+              <w:t xml:space="preserve">1er Congrès International des Composites et des Matériaux Avancés CICMA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Khenchela, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005541v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la ré-humidification sur les matériaux cimentaires soumis à un incendie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Effet des granulats sulfurés sur les résistances mécanique et la durabilité des BHPF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldjia Boutiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Chaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Slama Lahcene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMSS 2013: International Congress on Materials &amp; Structural Stability - Building up Sustainable Materials &amp; Constructions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2013, Rabat, Maroc. pp.1P-121</w:t>
+              <w:t xml:space="preserve">, Nov 2013, Rabat, Maroc. pp.1P-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005564v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathologie des bétons fibrés après incendie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Murissement des BHPF avec ajout du laitier dans les milieux chimiquement agressifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldjia Boutiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Chaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Civil Engineering, Laghouat University, Algeria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Laghouat, Algérie</w:t>
+              <w:t xml:space="preserve">Séminaire International Symposium on Materials and Sustainable Development (CIMDD’2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Boumerdès, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201715v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Industrial By-products Fillers on the Properties of Blended Cements in Sulphate Environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Pathology of Fibre Concretes after Fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ezziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Naceri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Congress on Advances in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Ankara, Turkey. 10 p</w:t>
+              <w:t xml:space="preserve">CMSS 2013: International Congress on Materials &amp; Structural Stability - Building up Sustainable Materials &amp; Constructions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Rabat, Morocco. pp.1O-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005548v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des fillers de laitier et marbre sur la durabilité des ciments Portland dans des environnements de sulfate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Effect of biochimical environment on fiber concrete containing silica fume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourdia Fedaoui-Akmoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelghani Naceri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXèmes rencontres de l'AUGC-IBPSA : Constructions Durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, France. pp.1117</w:t>
+              <w:t xml:space="preserve">CMSS 2013: International Congress on Materials &amp; Structural Stability - Building up Sustainable Materials &amp; Constructions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Rabat, Morocco. pp.1O-085</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005602v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la résistance au poinçonnement d'un matériau à base cimentaire soumis à la flamme.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Effet de la ré-humidification sur les matériaux cimentaires soumis à un incendie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Molez</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Kessal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slama Lahcene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation et valorisation en Génie Civil et matériaux de construction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CMSS 2013: International Congress on Materials &amp; Structural Stability - Building up Sustainable Materials &amp; Constructions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Rabat, Maroc. pp.1P-121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005339v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhérence fibre d'acier - matrice cimentaire dans les mortiers fibrés à hautes températures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Murissement des BHPF avec ajout de laitier dans les milieux sulfatés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldjia Boutiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Chaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Gouttefangeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXèmes rencontres de l'AUGC-IBPSA : Constructions Durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Chambéry, France. pp.1192</w:t>
+              <w:t xml:space="preserve">De l'expérimentation à la modélisation en Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Cachan, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005569v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior and durability of fiber concrete in an aggressive environment (sewers)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Effet des fillers de laitier et marbre sur la durabilité des ciments Portland dans des environnements de sulfate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Naceri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRIZ Future Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">XXXèmes rencontres de l'AUGC-IBPSA : Constructions Durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, France. pp.1117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599404v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance au gel / dégel des BFUHP : compétition entre endommagement et cicatrisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Effect of Industrial By-products Fillers on the Properties of Blended Cements in Sulphate Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">William Prince-Agbodjan</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Naceri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXèmes rencontres de l'AUGC-IBPSA : Constructions Durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, France. pp.1193</w:t>
+              <w:t xml:space="preserve">10th International Congress on Advances in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Ankara, Turkey. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005603v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathology of Fibre Concretes after Fire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Pathologie des bétons fibrés après incendie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ezziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tahar Kadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Congress on Advances in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Ankara, Turkey</w:t>
+              <w:t xml:space="preserve">1st International Conference on Civil Engineering, Laghouat University, Algeria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Laghouat, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005549v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical Degradation Of Concrete Sewer Systems : Attack of H2SO4</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Adhérence fibre d'acier - matrice cimentaire dans les mortiers fibrés à hautes températures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ezziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M.T. Abadlia</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Gouttefangeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Chemical Engineering and Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Naples, Italy</w:t>
+              <w:t xml:space="preserve">XXXèmes rencontres de l'AUGC-IBPSA : Constructions Durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Chambéry, France. pp.1192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005645v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité des bétons fibrés conservés en réseau d'assainissement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Résistance au gel / dégel des BFUHP : compétition entre endommagement et cicatrisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Salah Kaci</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Bian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Prince-Agbodjan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation et valorisation en Génie Civil et matériaux de construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">XXXèmes rencontres de l'AUGC-IBPSA : Constructions Durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, France. pp.1193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005554v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité des bétons fibrés conservés en réseau d'assainissement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Evolution de la résistance au poinçonnement d'un matériau à base cimentaire soumis à la flamme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ezziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ourdia Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e rencontre de l'AUGC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovation et valorisation en Génie Civil et matériaux de construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Rabat, Maroc. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20120202010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005606v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement à températures élevées des mortiers avec fibres polypropylène</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Mechanical behavior and durability of fiber concrete in an aggressive environment (sewers)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourdia Fedaoui-Akmoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CITEDUB2 : The 2nd International Congress on Technology and Concrete Durability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Algérie</w:t>
+              <w:t xml:space="preserve">TRIZ Future Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005630v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais à la flamme de mortiers renforcés par des fibres de natures différentes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Pathology of Fibre Concretes after Fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ezziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Rangeard</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Kadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIèmes Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, La Bourboule, France. pp.359-368</w:t>
+              <w:t xml:space="preserve">10th International Congress on Advances in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Ankara, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005610v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shale dynamic properties and anisotropy under triaxial loading</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Biochemical Degradation Of Concrete Sewer Systems : Attack of H2SO4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Oualit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mélinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nasser Hoteit</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Abadlia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poromechanics III - Biot Centennial (1905-2005)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd International Conference on Chemical Engineering and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Naples, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421817v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du retrait d'un sédiment fluvial - Influence d'un traitement à la chaux</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Durabilité des bétons fibrés conservés en réseau d'assainissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourdia Fedaoui-Akmoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dulce Izaskun Garay</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Kaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIèmes Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, La Bourboule, France. pp.94-102</w:t>
+              <w:t xml:space="preserve">Innovation et valorisation en Génie Civil et matériaux de construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005609v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau d'assainissement de la ville de Rennes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Durabilité des bétons fibrés conservés en réseau d'assainissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourdia Fedaoui-Akmoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourdia Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ConserBati2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Orléans, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">29e rencontre de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tlemcen, Algérie. pp.359-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495955v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation, caractérisation des mortiers à base de sable de dune et de ciments aux ajouts minéraux locaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Comportement à températures élevées des mortiers avec fibres polypropylène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ezziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelghani Naceri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3D : Eau, Déchets et Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, France. pp.281-288</w:t>
+              <w:t xml:space="preserve">CITEDUB2 : The 2nd International Congress on Technology and Concrete Durability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005611v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cracking Behaviour of Ultra-High Performance Fiber-Reinforced Concrete: Effects of Thermal Damage</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Shale dynamic properties and anisotropy under triaxial loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Sarout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Hoteit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International fib Congress incorporating the PCI Annual Convention and Bridge Conference 2010 </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Poromechanics III - Biot Centennial (1905-2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Norman, Oklahoma, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/NOE0415380416.ch94⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823724v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouzzolanicité de la cendre volcanique de Béni Saf</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Essais à la flamme de mortiers renforcés par des fibres de natures différentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ezziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International sur les Matériaux de l'Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Sidi Fredj, Algérie. 8 p</w:t>
+              <w:t xml:space="preserve">XXVIIIèmes Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, La Bourboule, France. pp.359-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005638v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement de vase fluviale en vue d’une utilisation routière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">Estimation du retrait d'un sédiment fluvial - Influence d'un traitement à la chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magatte Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Molez</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulce Izaskun Garay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Sustainable Built Environment Infrastructures in Developing Countries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSET Oran, Oct 2009, Oran, Algérie</w:t>
+              <w:t xml:space="preserve">XXVIIIèmes Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, La Bourboule, France. pp.94-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462681v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les toitures en ardoises : inspection et diagnostic. Étude de cas.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Réseau d'assainissement de la ville de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rendell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mélinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Sustainable Built Environment Infrastructures in Developing Countries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Oran, Algérie</w:t>
+              <w:t xml:space="preserve">ConserBati2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Orléans, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462710v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de l'endommagement des BFUHP sous couplage thermo-mécanique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Formulation, caractérisation des mortiers à base de sable de dune et de ciments aux ajouts minéraux locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Naceri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du laboratoire à.. l'ouvrage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Nancy, France</w:t>
+              <w:t xml:space="preserve">E3D : Eau, Déchets et Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, France. pp.281-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421821v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use Of Phospho Magnesium Compounds as Concrete Repair</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Cracking Behaviour of Ultra-High Performance Fiber-Reinforced Concrete: Effects of Thermal Damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Bian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhfi Takarli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Prince-Agbodjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Faults and Repair 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Third International fib Congress incorporating the PCI Annual Convention and Bridge Conference 2010 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421247v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des techniques de mise en forme sur les propriétés physiques d'un mortier extrudable</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Pouzzolanicité de la cendre volcanique de Béni Saf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Abadlia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEODIM’08 « Variations dimensionnelles des géomatériaux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">Congrès International sur les Matériaux de l'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Sidi Fredj, Algérie. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462789v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Partially Degraded Existing Sewer System : Inspection of Cement Concrete Pipe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traitement de vase fluviale en vue d’une utilisation routière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magatte Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rendell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Fault and Repair 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">1st International Conference on Sustainable Built Environment Infrastructures in Developing Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSET Oran, Oct 2009, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525608v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique de l'influence du retrait endogène sur la fissuration des réparations structurales en béton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Les toitures en ardoises : inspection et diagnostic. Étude de cas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rendell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEODIM’08 « Variations dimensionnelles des géomatériaux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">1st International Conference on Sustainable Built Environment Infrastructures in Developing Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462787v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability Of Mortars With Natural Fillers In Aggressive Environnement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale de l'endommagement des BFUHP sous couplage thermo-mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Bian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Prince-Agbodjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhfi Takarli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Bouguerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Faults and Repair 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Du laboratoire à.. l'ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421244v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'effet des basses températures sur la microstructure des granites et leur comportement mécanique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Use Of Phospho Magnesium Compounds as Concrete Repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mélinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hui Bian</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVèmes Rencontres de l'Association Universitaire de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Structural Faults and Repair 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462799v1</w:t>
+                <w:t xml:space="preserve">hal-01421247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de l'endommagement thermique du granite</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Influence des techniques de mise en forme sur les propriétés physiques d'un mortier extrudable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Melinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonardo Vieira-Pafume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24èmes Rencontres de l'AUGC : "Construire: les nouveaux défis"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">GEODIM’08 « Variations dimensionnelles des géomatériaux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421826v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transversely Isotropic Effective Medium Modeling of Shales Under Deformation,</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of Partially Degraded Existing Sewer System : Inspection of Cement Concrete Pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mélinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euroconference on Rock Physics and Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Oléron, France</w:t>
+              <w:t xml:space="preserve">Structural Fault and Repair 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462264v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shale dynamic properties and anisotropy: an experimental approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Étude numérique de l'influence du retrait endogène sur la fissuration des réparations structurales en béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union, General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">GEODIM’08 « Variations dimensionnelles des géomatériaux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462306v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analysis of Static / Dynamic Properties of a Transversely Isotropic Shale : From Theory to Experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Durability Of Mortars With Natural Fillers In Aggressive Environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mélinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nasser Hoteit</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouguerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">Structural Faults and Repair 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462294v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and Mechanical Properties of the CallovoOxfordian Shales (Meuse) : Influence of the Water Content</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Etude de l'effet des basses températures sur la microstructure des granites et leur comportement mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhfi Takarli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Prince-Agbodjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nasser Hoteit</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Bian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">XXVèmes Rencontres de l'Association Universitaire de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462288v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability evolution during triaxial experimentson clay rock</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale de l'endommagement thermique du granite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhfi Takarli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Prince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nasser Hoteit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euroconference on Rock Physics and Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Postdam, Germany</w:t>
+              <w:t xml:space="preserve">24èmes Rencontres de l'AUGC : "Construire: les nouveaux défis"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462328v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling drying and loading effect in structural concrete repair</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Transversely Isotropic Effective Medium Modeling of Shales Under Deformation,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Sarout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Beaupré</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Hoteit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Modelling of Concrete Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, St. Johann Im Pongau, Austria</w:t>
+              <w:t xml:space="preserve">Euroconference on Rock Physics and Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421765v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural concrete behavior: coupled effect of drying and loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Shale dynamic properties and anisotropy: an experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Sarout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoit Bissonnette</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fracture Mechanics of Concrete Structures </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Cachan, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union, General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421753v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between damage and calcium leaching in concrete: toward a calibration and validation procedure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">An Analysis of Static / Dynamic Properties of a Transversely Isotropic Shale : From Theory to Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Sarout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Hoteit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th ASCE Engineering Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1998, La Jolla, United States</w:t>
+              <w:t xml:space="preserve">Clay in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462495v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage mechanics of concrete structures subjected to mechanical and environmental actions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Physical and Mechanical Properties of the CallovoOxfordian Shales (Meuse) : Influence of the Water Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Sarout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Hoteit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-C 1998 Conference on Computational Modelling of Concrete Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1998, Badgastein, Austria. pp.567-576</w:t>
+              <w:t xml:space="preserve">Clay in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460552v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Permeability evolution during triaxial experimentson clay rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Sarout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Hoteit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euroconference on Rock Physics and Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Postdam, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling drying and loading effect in structural concrete repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bissonnette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Beaupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Modelling of Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, St. Johann Im Pongau, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural concrete behavior: coupled effect of drying and loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Beaupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bissonnette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fracture Mechanics of Concrete Structures </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Cachan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions between damage and calcium leaching in concrete: toward a calibration and validation procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th ASCE Engineering Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, La Jolla, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damage mechanics of concrete structures subjected to mechanical and environmental actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euro-C 1998 Conference on Computational Modelling of Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1998, Badgastein, Austria. pp.567-576</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Localisation of Damage in Quasi-Brittle Materials and Influence of Chemically Activated Damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTAM Symposium on Material Instabilities in Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12837,137 +13441,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement mécanique des mortiers fibres pré-fissurés stockés dans un environnement acide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ourdia Fedaoui-Akmoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12977,141 +13581,141 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation of Damage in Quasi-Brittle Materials and Influence of Chemically Activated Damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René de Borst, Erik van der Giessen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Instabilities in Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.442-456, 1998, 978-0-471-97460-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13121,100 +13725,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement des réparations structurales en béton : couplage des effets hydriques et mécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. École normale supérieure de Cachan - ENS Cachan; Université Laval, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00009124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13224,105 +13828,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RÉSISTANCE AU FEU DES OUVRAGES EN BÉTON</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Université Laval, Québec, Canada. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01508072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId297"/>
+      <w:footerReference w:type="default" r:id="rId309"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13469,51 +14073,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Laurent.Molez@insa-rennes.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insa-rennes.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534785v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezziane M Mohammed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahraoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molez L Laurent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Hani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Messaoudene" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.108604" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963535v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Abdoulaye Barry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Mbaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insa Badiane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Manga Badiane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Freslon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msce.2025.132003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574490v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layachi Berredjem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Bordjiba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Arabi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54021/seesv5n1-060" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722939v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hoffmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lanos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2094467" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264158v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gombault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330618v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Messaoudene" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mebarkia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Atia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512574v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ezziane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Lahouassa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Kaaloul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118421" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876439v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Aboutair" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Chaid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1498808" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330644v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berredjem Layachi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boucetta Tahar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arabi Nourredine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.25" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330654v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrachid Amriou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579450v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldjia Boutiba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1327898" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351816v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712823v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rangeard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPci.10631" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02115863v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5277/msc182513" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823795v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Morsli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chaid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diouri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1290012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712789v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Berredjem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Molez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J y Brossault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26872/jmes.2017.9.4.137" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627274v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Brossault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Van-Minh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.35.1.4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365982v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Bian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinda Hannawi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhfi Takarli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Prince" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0233-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365984v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sabria Mansour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Talah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201916v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Jauberthie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPci.7899" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365986v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Kessal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcene Slama" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096150v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Kadri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belhacen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2014.11.022" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196992v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fedaoui-Akmoussi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kaci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.091" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366494v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Chelghoum" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/adcr.13.00069" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259419v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005219v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahat Kadri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14256/JCE.1014.2014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005503v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Bassir Diop" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouguerra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Ndoff&#233;ne Diouf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Grutzeck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-014-1007-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718029v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141103005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005521v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Fedaoui-Akmoussi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Kaci" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Messaoudene" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011131" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-X9N58D74-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005474v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2011.08.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFZPZ2TF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628300v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejece.15.715-726" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003824v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naceri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003706v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rendell" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.09.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42FZSK8D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421831v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421829v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Melinge" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280957v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sarout" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gueguen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Hoteit" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2006.01.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006002v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bell&#233;go" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;rard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dub&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9399(2003)129:3(333)" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280947v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bruno" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1999.10511365" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959581v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maignen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563678v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaid Rabah" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819646v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bissonnette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Certain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lamothe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202236404015" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351712v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monnot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poinclou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rojo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0802-8_126" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351768v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351791v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852521v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bassir Diop" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632357v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mendjel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852534v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Menu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P&#233;pin Beaudet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852525v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883160v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboutair Amel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883152v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Morsli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjebbar Diouri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527702v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bissonnette" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461206v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Hadidane" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Naha" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366545v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Minh Nguyen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Meftah" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366548v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394217v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Rouam" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Bezzazi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461200v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#233;rida" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194905v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Phelipot-Mardel&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366566v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216239v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366521v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167611v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Molez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jauberthie" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167725v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169071v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366507v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167599v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146900v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005565v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146896v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005562v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005563v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005541v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005564v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slama Lahcene" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201715v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ezziane" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kadri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005548v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005602v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Naceri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005339v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20120202010" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005569v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gouttefangeas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599404v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005603v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Prince-Agbodjan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005549v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005645v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oualit" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Abadlia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005554v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Haddad" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005606v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Haddad" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005630v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005610v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421817v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gu&#233;guen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/NOE0415380416.ch94" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005609v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Fall" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Izaskun Garay" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495955v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jauberthie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M&#233;linge" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005611v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823724v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005638v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Mansour" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462681v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rendell" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462710v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421821v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421247v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462789v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Vieira-Pafume" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525608v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daiguebonne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462787v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421244v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diop" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouguerra" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462799v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421826v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462264v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462306v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462294v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462288v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462328v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421765v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beaupr&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421753v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beaupre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462495v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460552v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460747v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burlion" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852515v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brahimi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaci" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460637v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009124v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01508072v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Laurent.Molez@insa-rennes.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insa-rennes.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534785v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammmed Ezziane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahraoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Hani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Messaoudene" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.108604" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963535v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Abdoulaye Barry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Mbaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insa Badiane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Manga Badiane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Freslon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msce.2025.132003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574490v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layachi Berredjem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Bordjiba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Arabi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54021/seesv5n1-060" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264158v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gombault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722939v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hoffmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lanos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2094467" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Messaoudene" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mebarkia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Atia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512574v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ezziane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Lahouassa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Kaaloul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330644v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berredjem Layachi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boucetta Tahar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arabi Nourredine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.25" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876439v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Aboutair" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Chaid" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1498808" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490854v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118421" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330654v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrachid Amriou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579450v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldjia Boutiba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1327898" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351816v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712823v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rangeard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPci.10631" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02115863v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5277/msc182513" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823795v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Morsli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chaid" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diouri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1290012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712789v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Berredjem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Molez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J y Brossault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26872/jmes.2017.9.4.137" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627274v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Brossault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Van-Minh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.35.1.4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365982v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Bian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinda Hannawi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhfi Takarli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Prince" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0233-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365984v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sabria Mansour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Talah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201916v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Jauberthie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPci.7899" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365986v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Kessal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcene Slama" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096150v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Kadri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belhacen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2014.11.022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196992v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fedaoui-Akmoussi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kaci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.091" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366494v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Chelghoum" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/adcr.13.00069" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259419v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141103005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005219v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahat Kadri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14256/JCE.1014.2014" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005503v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Bassir Diop" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouguerra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Ndoff&#233;ne Diouf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Grutzeck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-014-1007-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005521v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Fedaoui-Akmoussi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Kaci" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003702v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Messaoudene" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011131" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-X9N58D74-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005474v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2011.08.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFZPZ2TF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628300v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejece.15.715-726" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naceri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003706v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rendell" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.09.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42FZSK8D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421831v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421829v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Melinge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280957v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sarout" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gueguen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Hoteit" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2006.01.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006002v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bell&#233;go" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;rard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dub&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9399(2003)129:3(333)" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280947v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bruno" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1999.10511365" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569055v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Georges" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maignen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569067v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Panichi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Phelipot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delhomme" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959581v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572886v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Aranda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563678v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaid Rabah" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819646v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bissonnette" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Certain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lamothe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202236404015" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569011v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Duchesne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568263v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Courard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351712v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monnot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poinclou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rojo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0802-8_126" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351768v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351791v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852521v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bassir Diop" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632357v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mendjel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852534v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Menu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P&#233;pin Beaudet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852525v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883160v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboutair Amel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883152v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Morsli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjebbar Diouri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527702v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bissonnette" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461206v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Hadidane" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Naha" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366545v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Minh Nguyen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Meftah" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366548v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394217v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Rouam" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Bezzazi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461200v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#233;rida" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194905v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Phelipot-Mardel&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366566v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216239v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366521v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167611v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Molez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jauberthie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167725v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169071v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366507v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167599v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146900v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005565v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146896v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005562v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005563v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005564v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slama Lahcene" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005541v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005602v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Naceri" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005548v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201715v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ezziane" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kadri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005569v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gouttefangeas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005603v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Prince-Agbodjan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005339v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20120202010" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599404v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005549v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005645v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oualit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Abadlia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005554v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Haddad" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005606v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Haddad" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005630v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421817v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gu&#233;guen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/NOE0415380416.ch94" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005610v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005609v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Fall" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Izaskun Garay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495955v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jauberthie" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M&#233;linge" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005611v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823724v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005638v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Mansour" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462681v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rendell" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462710v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421821v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421247v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462789v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Vieira-Pafume" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525608v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daiguebonne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462787v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421244v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diop" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouguerra" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462799v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421826v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462264v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462306v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462294v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462288v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462328v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421765v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beaupr&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421753v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beaupre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462495v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460552v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460747v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burlion" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852515v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brahimi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaci" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460637v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009124v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01508072v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>