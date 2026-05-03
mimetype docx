--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -131,528 +131,571 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial degradation of steel fibers in fiber-reinforced mortars under high-temperature exposure: A coupled thermo-mechanical-microstructural insight</w:t>
+                <w:t xml:space="preserve">Characterization and Valorization of Residual Clays from Bauxite Mining at the Sangaredi Mine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammmed Ezziane</w:t>
+                <w:t xml:space="preserve">Thierno Abdoulaye Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Sahraoui</w:t>
+                <w:t xml:space="preserve">Abdou Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Molez</w:t>
+                <w:t xml:space="preserve">Insa Badiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostefa Hani</w:t>
+                <w:t xml:space="preserve">Albert M. Badiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Scientific and Engineering Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13 (3), pp.166-178</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534785v1</w:t>
+                <w:t xml:space="preserve">hal-05586628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Clay Raw Materials from Three Kankan Clay Deposits with a View to Their Use as Building Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interfacial degradation of steel fibers in fiber-reinforced mortars under high-temperature exposure: A coupled thermo-mechanical-microstructural insight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammmed Ezziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierno Abdoulaye Barry</w:t>
+                <w:t xml:space="preserve">Mohamed Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdou Mbaye</w:t>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insa Badiane</w:t>
+                <w:t xml:space="preserve">Mostefa Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Manga Badiane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+                <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science and Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/msce.2025.132003⟩</w:t>
+              <w:t xml:space="preserve">Results in engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 29, pp.108604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.108604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963535v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the recycled sand on the cement mortars</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Bordjiba</w:t>
+                <w:t xml:space="preserve">Characterization of Clay Raw Materials from Three Kankan Clay Deposits with a View to Their Use as Building Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Abdoulaye Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Molez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Insa Badiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Manga Badiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Engineering and Exact Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54021/seesv5n1-060⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science and Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (02), pp.31-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/msce.2025.132003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574490v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BARBE, un béton bas carbone pour la transition environnementale dans le domaine du bâtiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence of the recycled sand on the cement mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layachi Berredjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Bordjiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Arabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interface</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studies in Engineering and Exact Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.1152-1165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54021/seesv5n1-060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264158v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkali-activated mortars: porosity and capillary absorption</w:t>
               </w:r>
@@ -664,51 +707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Ka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -749,12689 +792,13285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the marble fineness on the rheological characteristics of concrete</w:t>
+                <w:t xml:space="preserve">BARBE, un béton bas carbone pour la transition environnementale dans le domaine du bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Messaoudene</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Jules Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algerian Journal of Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 148, pp.28-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330618v1</w:t>
+                <w:t xml:space="preserve">hal-04264158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico- mechanical and micostructural effects of water/cement ratio on the mortars upon heating</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
+                <w:t xml:space="preserve">Effect of the marble fineness on the rheological characteristics of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Messaoudene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Mebarkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Ezziane</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">M Atia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials and Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (2), pp.279-286</w:t>
+              <w:t xml:space="preserve">Algerian Journal of Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03512574v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des conditions environnementales et cycles séchage-imbibition sur les propriétés physiques et mécaniques des mortiers de ciment recyclés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physico- mechanical and micostructural effects of water/cement ratio on the mortars upon heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ezziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Lahouassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berredjem Layachi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Souhil Kaaloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arabi Nourredine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Materials and Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (2), pp.279-286</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330644v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-mechanical and Microstructural Characterization of Concretes Ultra High Performance Matrix Fiber.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effet du Sable de dune sur la Durabilité du Béton de Terre Stabilisée et Compressée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrachid Amriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (1), pp.101-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876439v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and durability properties of concrete based on recycled coarse and fine aggregates produced from demolished concrete</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effets des conditions environnementales et cycles séchage-imbibition sur les propriétés physiques et mécaniques des mortiers de ciment recyclés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berredjem Layachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Boucetta Tahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arabi Nourredine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.118421⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, RUGC 2020 MARRAKECH, 38 (1), pp.105-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.38.1.25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490854v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du Sable de dune sur la Durabilité du Béton de Terre Stabilisée et Compressée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Physico-mechanical and Microstructural Characterization of Concretes Ultra High Performance Matrix Fiber.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Aboutair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Chaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrachid Amriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (12), pp.2032-2045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2018.1498808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330654v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation and microstructure of high-performance concretes reinforced with metal fibres ripened in seawater</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mechanical and durability properties of concrete based on recycled coarse and fine aggregates produced from demolished concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layachi Berredjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Arabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2017.1327898⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 246, pp.118421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.118421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579450v1</w:t>
+                <w:t xml:space="preserve">hal-02490854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité des ciments Portland composés de fillers de déchets industriels dans un milieu acide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Characterisation and microstructure of high-performance concretes reinforced with metal fibres ripened in seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldjia Boutiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Chaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials and Engineering Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (9), pp.1083-1093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2017.1327898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351816v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of Alkali-Resistant Glass Fibers Reinforced Cement Composite: Microstructural Observations of Degradation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Durabilité des ciments Portland composés de fillers de déchets industriels dans un milieu acide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ezziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Periodica Polytechnica Civil Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Materials and Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.383 - 395</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712823v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NON-DESTRUCTIVE CHARACTERISATION OF MORTARS REINFORCED WITH VARIOUS FIBRES EXPOSED TO HIGH TEMPERATURE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
+                <w:t xml:space="preserve">Influence of recycled sand containing fillers on the rheological and mechanical properties of masonry mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Berredjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Arabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J y Brossault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mining Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5277/msc182513⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1255-1265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26872/jmes.2017.9.4.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115863v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of glass addition on the properties of cements (CEMI)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Durability of Alkali-Resistant Glass Fibers Reinforced Cement Composite: Microstructural Observations of Degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Arabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Diouri</w:t>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5, pp.65-73. </w:t>
+              <w:t xml:space="preserve">Periodica Polytechnica Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.10631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.1290012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3311/PPci.10631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823795v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of recycled sand containing fillers on the rheological and mechanical properties of masonry mortars</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J y Brossault</w:t>
+                <w:t xml:space="preserve">NON-DESTRUCTIVE CHARACTERISATION OF MORTARS REINFORCED WITH VARIOUS FIBRES EXPOSED TO HIGH TEMPERATURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ezziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26872/jmes.2017.9.4.137⟩</w:t>
+              <w:t xml:space="preserve">Mining Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25, pp.179-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5277/msc182513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712789v1</w:t>
+                <w:t xml:space="preserve">hal-02115863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité des mortiers de ciment à base du sable recyclé</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effect of glass addition on the properties of cements (CEMI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Morsli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Chaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nguyen Van-Minh</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.35.1.4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.65-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1290012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03627274v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of thermal damage on physical properties and cracking behavior of ultrahigh-performance fiber-reinforced concrete</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Durabilité des mortiers de ciment à base du sable recyclé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layachi Berredjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Arabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">William Prince</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Brossault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Van-Minh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-016-0233-9⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.35.1.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365982v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement des BHP de laitier soumis aux cycles immersion-séchage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Ripening in Chemically Aggressive Environment the HPC Reinforced with Hybrid Steel Fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldjia Boutiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Chaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aïssa Talah</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials and Engineering Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Periodica Polytechnica Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60 (1), pp.83-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3311/PPci.7899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365984v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201916v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ripening in Chemically Aggressive Environment the HPC Reinforced with Hybrid Steel Fiber</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effects of thermal damage on physical properties and cracking behavior of ultrahigh-performance fiber-reinforced concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Bian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Hannawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhfi Takarli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Prince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Periodica Polytechnica Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3311/PPci.7899⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (22), pp.10066-10076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-016-0233-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201916v2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of The Quenching in Water of the Cementitious Materials Subjected to Fire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comportement des BHP de laitier soumis aux cycles immersion-séchage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Chaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Sabria Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama Kessal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lahcene Slama</w:t>
+                <w:t xml:space="preserve">Aïssa Talah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Courrier du Savoir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 20, pp.09-14</w:t>
+              <w:t xml:space="preserve">Journal of Materials and Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (1), pp.23-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365986v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature behaviour of polypropylene fibres reinforced mortars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Ezziane</w:t>
+                <w:t xml:space="preserve">Effect of The Quenching in Water of the Cementitious Materials Subjected to Fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Kessal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahar Kadri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ali Belhacen</w:t>
+                <w:t xml:space="preserve">Lahcene Slama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Courrier du Savoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20, pp.09-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096150v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behavior and durability of fibre reinforced mortar in an aggressive environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Fedaoui-Akmoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 114, pp.445-452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.08.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of C-S-H in calcium hydroxide–blast furnace slag– quartz–water system in autoclaving conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">High temperature behaviour of polypropylene fibres reinforced mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ezziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Molez</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Belhacen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Cement Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/adcr.13.00069⟩</w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71, pp.324-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2014.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366494v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistant to sulphate attack of high performance fibre concrete with the addition of slag</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Formation of C-S-H in calcium hydroxide–blast furnace slag– quartz–water system in autoclaving conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Arabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Chelghoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement Wapno Beton</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Cement Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (3), pp.153-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/adcr.13.00069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259419v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des granulats sulfurés sur les résistances mécanique et la durabilité des BHPF avec ajouts de laitier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Resistant to sulphate attack of high performance fibre concrete with the addition of slag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldjia Boutiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Chaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement Wapno Beton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (5), pp.295+</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20141103005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01718029v1</w:t>
+                <w:t xml:space="preserve">hal-01259419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of fibre mortars after exposure to high temperatures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effet des granulats sulfurés sur les résistances mécanique et la durabilité des BHPF avec ajouts de laitier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldjia Boutiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Chaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gradevinar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14256/JCE.1014.2014⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20141103005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005219v1</w:t>
+                <w:t xml:space="preserve">hal-01718029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturing Brick from Attapulgite Clay at Low Temperature by Geopolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Bassir Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamadou Bassir Diop</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Molez</w:t>
+                <w:t xml:space="preserve">Ahmed Bouguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Bouguerra</w:t>
+                <w:t xml:space="preserve">Arona Ndofféne Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael W. Grutzeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39 (6), pp.4351-4361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13369-014-1007-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of biochimical environment on fiber concrete containing silica fume</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Properties of fibre mortars after exposure to high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ezziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahat Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Materials Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gradevinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66 (5), pp.425-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14256/JCE.1014.2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005521v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortiers à base de sable pliocène et des ciments aux ajouts: fillers de déchets industriels et cendres volantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of biochimical environment on fiber concrete containing silica fume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourdia Fedaoui-Akmoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Messaoudene</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Salah Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemistry and Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.48-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01003702v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the performances of bricks made with natural clay and clay activated by calcination and addition of sodium silicate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mortiers à base de sable pliocène et des ciments aux ajouts: fillers de déchets industriels et cendres volantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Messaoudene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (5), pp.377-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2011131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2011.08.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005474v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat exposure tests on various types of fibre mortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ezziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 15 (5), pp.715-726. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ejece.15.715-726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological and economical mortars made with dune sand and cements in combination with local mineral additions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comparing the performances of bricks made with natural clay and clay activated by calcination and addition of sodium silicate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Bassir Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael W. Grutzeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Naceri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Engineering International : The CIGR e-journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (2), pp.172-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2011.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003824v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilisation of estuarine silt with lime and/or cement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Ecological and economical mortars made with dune sand and cements in combination with local mineral additions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Messaoudene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rendell</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Molez</w:t>
+                <w:t xml:space="preserve">A. Naceri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agricultural Engineering International : The CIGR e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, XII (3), pp.38－47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003706v1</w:t>
+                <w:t xml:space="preserve">hal-01003824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse statique d'un élément-câble</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Stabilisation of estuarine silt with lime and/or cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rendell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algérie Equipement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (3), pp.395-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2010.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421831v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sédiments de baies fluviales : exemples d’utilisations possibles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Analyse statique d'un élément-câble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ezziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Molez</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algérie Equipement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 45, pp.20-24</w:t>
+              <w:t xml:space="preserve">, 2010, 47, pp.18-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421829v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shale dynamic properties and anisotropy under triaxial loading: experimental and theoretical investigations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sédiments de baies fluviales : exemples d’utilisations possibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Sarout</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Yannick Melinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nasser Hoteit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Algérie Equipement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45, pp.20-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280957v1</w:t>
+                <w:t xml:space="preserve">hal-01421829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled Chemical and Mechanical Damage in Calcium Leached Cementitious Structures</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Shale dynamic properties and anisotropy under triaxial loading: experimental and theoretical investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Sarout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Hoteit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9399(2003)129:3(333)⟩</w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (8), pp.896-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pce.2006.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006002v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Coupled Chemical and Mechanical Damage in Calcium Leached Cementitious Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bellégo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 129 (3), pp.333-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9399(2003)129:3(333)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Couplage endommagement-décalcification du béton : Étude d'une modélisation numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 2 (4), pp.481-504. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12506559.1999.10511365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (78)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (83)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation mécanique d’un béton de terre coulée</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Development of eco-materials for noise barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Panichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux Matériaux et Durabilité 2025, NOMAD 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05569055v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of eco-materials for noise barriers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Formulation d’un béton de terre : rôle et impact des fines argileuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Marchadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux Matériaux et Durabilité 2025, NOMAD 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">23e journées scientifiques du Regroupement Francophone pour la Recherche et la Formation sur le Béton – (RF)²B Nancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05569067v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire behaviour of a cast poured earth concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Caractérisation mécanique d’un béton de terre coulée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Maignen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lanos</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78TH RILEM WEEK - RILEM CONFERENCE ON SMART MATERIALS AND STRUCTURES: MEETING THE MAJOR CHALLENGES OF THE 21ST CENTURY SMS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RILEM, Aug 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Nouveaux Matériaux et Durabilité 2025, NOMAD 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959581v2</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des stabilisants sur les propriétés mécaniques des argiles utilisées dans l’éco-construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierno Abdoulaye Barry</w:t>
+                <w:t xml:space="preserve">Comportement au feu d’un béton de terre coulé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdou Mbaye</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII ème édition de la Conférence Casaman-Sun/Sénégal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Assane Seck de Ziguinchor, Nov 2024, Ziguinchor, Senegal</w:t>
+              <w:t xml:space="preserve">23e journées scientifiques du Regroupement Francophone pour la Recherche et la Formation sur le Béton – (RF)²B Nancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05572886v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Slag on the Porosity and Microstructure of HPC Reinforced with Hybrid Steel Fiber</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fire behaviour of a cast poured earth concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Maignen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IConTES 2023: International Conference on Technology, Engineering and Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Antalaya, Turkey. pp.86-92</w:t>
+              <w:t xml:space="preserve">78TH RILEM WEEK - RILEM CONFERENCE ON SMART MATERIALS AND STRUCTURES: MEETING THE MAJOR CHALLENGES OF THE 21ST CENTURY SMS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RILEM, Aug 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563678v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959581v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume change behavior of cement-based repair materials labelled as shrinkage-compensating, shrinkage-compensated or nonshrink</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Optimisation d'une formulation de béton de terre coulée avec stabilisation à l'aide d'un liant à faible impact carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Maignen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Concrete Repair, Rehabilitation and Retrofitting (ICCRRR 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22e Journées scientifiques du (RF)²B 2024 - Le béton pour une construction durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Rennes, Jul 2024, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819646v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrait chimique et endogène de mortiers alcali-activés</w:t>
+                <w:t xml:space="preserve">Matériaux alkali-activés : retraits et propriétés mécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Ka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bissonnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">22e journées scientifiques du (RF)²B 2024 - Le béton pour une construction durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Rennes, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05569011v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkali-activated mortars: porosity and capillary absorption</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Activités de formation et de R&amp;D de la PFT GCM dans le domaine des matériaux de construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Courard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Calcined Clays for Sustainable Concrete 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lausanne ( CH), Switzerland. pp.108</w:t>
+              <w:t xml:space="preserve">22e Journées Scientifiques du (RF)²B 2024 - Le béton pour une construction durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Rennes, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05568263v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability Evaluation of a Geothermal Grout</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amandine Rojo</w:t>
+                <w:t xml:space="preserve">Effets des stabilisants sur les propriétés mécaniques des argiles utilisées dans l’éco-construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Abdoulaye Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insa Badiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGOS 2019, Innovation for Sustainable Infrastructure</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VIII ème édition de la Conférence Casaman-Sun/Sénégal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Assane Seck de Ziguinchor, Nov 2024, Ziguinchor, Senegal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351712v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la nature des granulats recyclés sur les propriétés des bétons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effect of Slag on the Porosity and Microstructure of HPC Reinforced with Hybrid Steel Fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldjia Boutiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaid Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arabi Nourredine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37e rencontres Universitaires de Génie Civil - Vers des ouvrages intelligents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nice - Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">IConTES 2023: International Conference on Technology, Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Antalaya, Turkey. pp.86-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351768v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'eau de barrage sur la durabilité du béton</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Volume change behavior of cement-based repair materials labelled as shrinkage-compensating, shrinkage-compensated or nonshrink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bissonnette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Vincent Certain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37èmes Rencontres Universitaires de Génie Civil de l'AUGC - Vers des ouvrages intelligents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Concrete Repair, Rehabilitation and Retrofitting (ICCRRR 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Cape Town, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/202236404015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351791v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation de déchets minéraux par géopolymérisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Retrait chimique et endogène de mortiers alcali-activés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Ka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bissonnette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josée Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">40èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852521v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des déchets de chantier sur l'environnement, stratégies de leur valorisation et les principes de leur gestion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Alkali-activated mortars: porosity and capillary absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Ka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Courard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aménagement et développement des territoires. Entre gouvernance, dynamiques économiques et protection de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Annaba, Algérie</w:t>
+              <w:t xml:space="preserve">International Conference on Calcined Clays for Sustainable Concrete 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lausanne ( CH), Switzerland. pp.108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632357v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation quantitative de la sensibilité à la fissuration du béton au moyen de l'essai de retrait restreint annulaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Durability Evaluation of a Geothermal Grout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poinclou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce Menu</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Amandine Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Journées Scientifiques du Regroupement Francophone pour la Recherche et la Formation sur le Béton</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIGOS 2019, Innovation for Sustainable Infrastructure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Hanoi, Vietnam. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-15-0802-8_126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852534v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la durabilité d'un coulis géothermique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence de la nature des granulats recyclés sur les propriétés des bétons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berredjem Layachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arabi Nourredine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Rencontres Universitaires de Génie Civil de l'AUGC (RUGC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">37e rencontres Universitaires de Génie Civil - Vers des ouvrages intelligents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nice - Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852525v1</w:t>
+                <w:t xml:space="preserve">hal-02351768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARACTERISATION PHYSICO-MECANIQUE ET MICROSTRUCTURALE DES BETONS FIBRES A MATRICE ULTRA HAUTE PERFORMANCE</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence de l'eau de barrage sur la durabilité du béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd INTERNATIONAL SYMPOSIUM ON MATERIALS AND SUSTAINABLE DEVELOPMENT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Boumerdes, Algérie</w:t>
+              <w:t xml:space="preserve">37èmes Rencontres Universitaires de Génie Civil de l'AUGC - Vers des ouvrages intelligents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01883160v1</w:t>
+                <w:t xml:space="preserve">hal-02351791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFET DE LA POUDRE DE VERRE SUR LES PROPRIETES DES CEM I</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Valorisation de déchets minéraux par géopolymérisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjebbar Diouri</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bassir Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Ka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Materials and Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Boumerdes, Algérie</w:t>
+              <w:t xml:space="preserve">36ème Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883152v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Shrinkage Cracking Potential of Concrete Using Ring Test</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Impacts des déchets de chantier sur l'environnement, stratégies de leur valorisation et les principes de leur gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layachi Berredjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Arabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Mendjel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ICRI 2017 Spring Convention, Bridges and Hightways</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Montréal, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Aménagement et développement des territoires. Entre gouvernance, dynamiques économiques et protection de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Annaba, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527702v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des fillers du sable recyclé sur les propriétés des mortiers de ciment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Évaluation quantitative de la sensibilité à la fissuration du béton au moyen de l'essai de retrait restreint annulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Menu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pépin Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bissonnette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nourredine Arabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation et valorisation en génie civil et matériaux de construction - INVACO2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">19ème Journées Scientifiques du Regroupement Francophone pour la Recherche et la Formation sur le Béton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461206v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale de la formulation des mortiers à base de sable recyclé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evaluation de la durabilité d'un coulis géothermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poinclou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34èmes Rencontres Universitaires de Génie Civil (RUGC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">36ème Rencontres Universitaires de Génie Civil de l'AUGC (RUGC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366545v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité de coulis géothermique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">CARACTERISATION PHYSICO-MECANIQUE ET MICROSTRUCTURALE DES BETONS FIBRES A MATRICE ULTRA HAUTE PERFORMANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboutair Amel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Chaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34èmes Rencontres Universitaires de Génie Civil (RUGC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">3rd INTERNATIONAL SYMPOSIUM ON MATERIALS AND SUSTAINABLE DEVELOPMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Boumerdes, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366548v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration et caractérisation mécanique d'un stratifié renforcé par des fibres naturelles (lin, sisal)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">EFFET DE LA POUDRE DE VERRE SUR LES PROPRIETES DES CEM I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Morsli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Chaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjebbar Diouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e congrès international sur la technologie et la durabilité du béton</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Alger, Algérie</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Materials and Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Boumerdes, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394217v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du Laitier de Haut Fourneau sur le comportement physico-mécanique et microstructural des bétons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evaluating Shrinkage Cracking Potential of Concrete Using Ring Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Menu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bissonnette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Mérida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation et valorisation en génie civil et matériaux de construction - INVACO2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve"> ICRI 2017 Spring Convention, Bridges and Hightways</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Montréal, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461200v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of clay materials by flash calcination Application to hydraulic binder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Optimisation du processus d’activation thermique par calcination flash – Cas de matériaux argileux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Engineering Mechanics Institute Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Metz, France</w:t>
+              <w:t xml:space="preserve">34èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194905v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du processus d’activation thermique par calcination flash – Cas de matériaux argileux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Rojo</w:t>
+                <w:t xml:space="preserve">Étude expérimentale de la formulation des mortiers à base de sable recyclé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layachi Berredjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Molez</w:t>
+                <w:t xml:space="preserve">Houria Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Arabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
+              <w:t xml:space="preserve">34èmes Rencontres Universitaires de Génie Civil (RUGC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366566v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisations non destructive de mortiers renforcés par des fibres de natures différentes soumis à haute température</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence des fillers du sable recyclé sur les propriétés des mortiers de ciment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layachi Berredjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Hadidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Naha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Arabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NoMaD 2015 : Nouveau Matériaux et Durabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Douai, France</w:t>
+              <w:t xml:space="preserve">Innovation et valorisation en génie civil et matériaux de construction - INVACO2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216239v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés mécaniques et durabilité des bétons à base de graviers et sables recyclés issus de béton de démolition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Durabilité de coulis géothermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième Conférence Internationale Francophone Nouveaux Matériaux et Durabilité (NoMad 2015) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Douai, France</w:t>
+              <w:t xml:space="preserve">34èmes Rencontres Universitaires de Génie Civil (RUGC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366521v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du comportement mécanique et de durabilité des bétons fibrés dans un milieu agressif</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Kaci</w:t>
+                <w:t xml:space="preserve">Apport du Laitier de Haut Fourneau sur le comportement physico-mécanique et microstructural des bétons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Chaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Sabria Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Jauberthie</w:t>
+                <w:t xml:space="preserve">H. Mérida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
+              <w:t xml:space="preserve">Innovation et valorisation en génie civil et matériaux de construction - INVACO2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167611v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'étude des indicateurs de durabilité des bétons à base des granulats recyclés</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Élaboration et caractérisation mécanique d'un stratifié renforcé par des fibres naturelles (lin, sisal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Rouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Chaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjema Bezzazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
+              <w:t xml:space="preserve">3e congrès international sur la technologie et la durabilité du béton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167725v1</w:t>
+                <w:t xml:space="preserve">hal-01394217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédés d’activation des sols argileux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Activation of clay materials by flash calcination Application to hydraulic binder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Rencontres Universitaires de Génie Civil - Entre Terre et Mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour, May 2015, Bayonne, France. pp.448-456</w:t>
+              <w:t xml:space="preserve">2016 Engineering Mechanics Institute Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169071v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les matériaux silico-calcaires : substitution de la chaux éteinte par le laitier granulé de haut fourneau</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Procédé d'activation des sols argileux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Conférence Internationale Francophone Nouveau Matériaux et Durabilité (NoMaD 2015) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Douai, France</w:t>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366507v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé d'activation des sols argileux</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les matériaux silico-calcaires : substitution de la chaux éteinte par le laitier granulé de haut fourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Arabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
+              <w:t xml:space="preserve">2e Conférence Internationale Francophone Nouveau Matériaux et Durabilité (NoMaD 2015) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167599v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité des BHPF avec ajout du laitier dans les milieux chimiquement agressifs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Caractérisations non destructive de mortiers renforcés par des fibres de natures différentes soumis à haute température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ezziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès International des Composites et des Matériaux Avancés CICMA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Khenchela, Algérie</w:t>
+              <w:t xml:space="preserve">NoMaD 2015 : Nouveau Matériaux et Durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01146900v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des granulats sulfurés sur les résistances mécanique et la durabilité des BHPF</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Propriétés mécaniques et durabilité des bétons à base de graviers et sables recyclés issus de béton de démolition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layachi Berredjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Arabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMSS 2013: International Congress on Materials &amp; Structural Stability - Building up Sustainable Materials &amp; Constructions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Rabat, Maroc. pp.1P-179</w:t>
+              <w:t xml:space="preserve">Deuxième Conférence Internationale Francophone Nouveaux Matériaux et Durabilité (NoMad 2015) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005565v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murissement des BHPF avec ajout du laitier dans les milieux chimiquement agressifs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Molez</w:t>
+                <w:t xml:space="preserve">Étude du comportement mécanique et de durabilité des bétons fibrés dans un milieu agressif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourdia Fedaoui-Akmoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire International Symposium on Materials and Sustainable Development (CIMDD’2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Boumerdès, Algérie</w:t>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01146896v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathology of Fibre Concretes after Fire</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Contribution à l'étude des indicateurs de durabilité des bétons à base des granulats recyclés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layachi Berredjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Arabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMSS 2013: International Congress on Materials &amp; Structural Stability - Building up Sustainable Materials &amp; Constructions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Rabat, Morocco. pp.1O-113</w:t>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005562v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of biochimical environment on fiber concrete containing silica fume</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Procédés d’activation des sols argileux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMSS 2013: International Congress on Materials &amp; Structural Stability - Building up Sustainable Materials &amp; Constructions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Rabat, Morocco. pp.1O-085</w:t>
+              <w:t xml:space="preserve">33ème Rencontres Universitaires de Génie Civil - Entre Terre et Mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour, May 2015, Bayonne, France. pp.448-456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005563v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la ré-humidification sur les matériaux cimentaires soumis à un incendie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Durabilité des BHPF avec ajout du laitier dans les milieux chimiquement agressifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldjia Boutiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Chaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Slama Lahcene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMSS 2013: International Congress on Materials &amp; Structural Stability - Building up Sustainable Materials &amp; Constructions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Rabat, Maroc. pp.1P-121</w:t>
+              <w:t xml:space="preserve">1er Congrès International des Composites et des Matériaux Avancés CICMA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Khenchela, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005564v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murissement des BHPF avec ajout de laitier dans les milieux sulfatés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldjia Boutiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Chaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'expérimentation à la modélisation en Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Cachan, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des fillers de laitier et marbre sur la durabilité des ciments Portland dans des environnements de sulfate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effet de la ré-humidification sur les matériaux cimentaires soumis à un incendie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdelghani Naceri</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Kessal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slama Lahcene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXèmes rencontres de l'AUGC-IBPSA : Constructions Durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, France. pp.1117</w:t>
+              <w:t xml:space="preserve">CMSS 2013: International Congress on Materials &amp; Structural Stability - Building up Sustainable Materials &amp; Constructions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Rabat, Maroc. pp.1P-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005602v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Industrial By-products Fillers on the Properties of Blended Cements in Sulphate Environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Effet des granulats sulfurés sur les résistances mécanique et la durabilité des BHPF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldjia Boutiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Chaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Naceri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Congress on Advances in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Ankara, Turkey. 10 p</w:t>
+              <w:t xml:space="preserve">CMSS 2013: International Congress on Materials &amp; Structural Stability - Building up Sustainable Materials &amp; Constructions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Rabat, Maroc. pp.1P-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005548v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathologie des bétons fibrés après incendie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Murissement des BHPF avec ajout du laitier dans les milieux chimiquement agressifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldjia Boutiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Chaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Civil Engineering, Laghouat University, Algeria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Laghouat, Algérie</w:t>
+              <w:t xml:space="preserve">Séminaire International Symposium on Materials and Sustainable Development (CIMDD’2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Boumerdès, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201715v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhérence fibre d'acier - matrice cimentaire dans les mortiers fibrés à hautes températures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Pathology of Fibre Concretes after Fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ezziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Gouttefangeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXèmes rencontres de l'AUGC-IBPSA : Constructions Durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Chambéry, France. pp.1192</w:t>
+              <w:t xml:space="preserve">CMSS 2013: International Congress on Materials &amp; Structural Stability - Building up Sustainable Materials &amp; Constructions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Rabat, Morocco. pp.1O-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005569v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance au gel / dégel des BFUHP : compétition entre endommagement et cicatrisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effect of biochimical environment on fiber concrete containing silica fume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourdia Fedaoui-Akmoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William Prince-Agbodjan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXèmes rencontres de l'AUGC-IBPSA : Constructions Durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, France. pp.1193</w:t>
+              <w:t xml:space="preserve">CMSS 2013: International Congress on Materials &amp; Structural Stability - Building up Sustainable Materials &amp; Constructions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Rabat, Morocco. pp.1O-085</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005603v1</w:t>
+                <w:t xml:space="preserve">hal-01005563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la résistance au poinçonnement d'un matériau à base cimentaire soumis à la flamme.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Pathology of Fibre Concretes after Fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ezziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Kadri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation et valorisation en Génie Civil et matériaux de construction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Congress on Advances in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Ankara, Turkey</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005339v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior and durability of fiber concrete in an aggressive environment (sewers)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Effet des fillers de laitier et marbre sur la durabilité des ciments Portland dans des environnements de sulfate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Naceri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRIZ Future Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">XXXèmes rencontres de l'AUGC-IBPSA : Constructions Durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, France. pp.1117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599404v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathology of Fibre Concretes after Fire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Effect of Industrial By-products Fillers on the Properties of Blended Cements in Sulphate Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tahar Kadri</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Naceri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Congress on Advances in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2012, Ankara, Turkey</w:t>
+              <w:t xml:space="preserve">, Oct 2012, Ankara, Turkey. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005549v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical Degradation Of Concrete Sewer Systems : Attack of H2SO4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pathologie des bétons fibrés après incendie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ezziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Oualit</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">T Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.T. Abadlia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Chemical Engineering and Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Naples, Italy</w:t>
+              <w:t xml:space="preserve">1st International Conference on Civil Engineering, Laghouat University, Algeria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Laghouat, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005645v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité des bétons fibrés conservés en réseau d'assainissement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Résistance au gel / dégel des BFUHP : compétition entre endommagement et cicatrisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Salah Kaci</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Bian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Prince-Agbodjan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation et valorisation en Génie Civil et matériaux de construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">XXXèmes rencontres de l'AUGC-IBPSA : Constructions Durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, France. pp.1193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005554v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité des bétons fibrés conservés en réseau d'assainissement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Mechanical behavior and durability of fiber concrete in an aggressive environment (sewers)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ourdia Fedaoui-Akmoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ourdia Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e rencontre de l'AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tlemcen, Algérie. pp.359-369</w:t>
+              <w:t xml:space="preserve">TRIZ Future Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005606v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement à températures élevées des mortiers avec fibres polypropylène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Adhérence fibre d'acier - matrice cimentaire dans les mortiers fibrés à hautes températures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ezziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Molez</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Gouttefangeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CITEDUB2 : The 2nd International Congress on Technology and Concrete Durability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Algérie</w:t>
+              <w:t xml:space="preserve">XXXèmes rencontres de l'AUGC-IBPSA : Constructions Durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Chambéry, France. pp.1192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005630v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shale dynamic properties and anisotropy under triaxial loading</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evolution de la résistance au poinçonnement d'un matériau à base cimentaire soumis à la flamme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ezziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nasser Hoteit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poromechanics III - Biot Centennial (1905-2005)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/NOE0415380416.ch94⟩</w:t>
+              <w:t xml:space="preserve">Innovation et valorisation en Génie Civil et matériaux de construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Rabat, Maroc. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20120202010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421817v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais à la flamme de mortiers renforcés par des fibres de natures différentes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Biochemical Degradation Of Concrete Sewer Systems : Attack of H2SO4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Oualit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mélinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Rangeard</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Abadlia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIèmes Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, La Bourboule, France. pp.359-368</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Chemical Engineering and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005610v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du retrait d'un sédiment fluvial - Influence d'un traitement à la chaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Durabilité des bétons fibrés conservés en réseau d'assainissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourdia Fedaoui-Akmoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magatte Fall</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dulce Izaskun Garay</w:t>
+                <w:t xml:space="preserve">O. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Kaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIèmes Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, La Bourboule, France. pp.94-102</w:t>
+              <w:t xml:space="preserve">Innovation et valorisation en Génie Civil et matériaux de construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005609v1</w:t>
+                <w:t xml:space="preserve">hal-01005554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau d'assainissement de la ville de Rennes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Durabilité des bétons fibrés conservés en réseau d'assainissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourdia Fedaoui-Akmoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourdia Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ConserBati2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Orléans, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">29e rencontre de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tlemcen, Algérie. pp.359-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495955v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation, caractérisation des mortiers à base de sable de dune et de ciments aux ajouts minéraux locaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Comportement à températures élevées des mortiers avec fibres polypropylène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ezziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelghani Naceri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3D : Eau, Déchets et Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, France. pp.281-288</w:t>
+              <w:t xml:space="preserve">CITEDUB2 : The 2nd International Congress on Technology and Concrete Durability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005611v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cracking Behaviour of Ultra-High Performance Fiber-Reinforced Concrete: Effects of Thermal Damage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hui Bian</w:t>
+                <w:t xml:space="preserve">Essais à la flamme de mortiers renforcés par des fibres de natures différentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ezziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mokhfi Takarli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Molez</w:t>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International fib Congress incorporating the PCI Annual Convention and Bridge Conference 2010 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Washington, United States</w:t>
+              <w:t xml:space="preserve">XXVIIIèmes Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, La Bourboule, France. pp.359-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823724v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouzzolanicité de la cendre volcanique de Béni Saf</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Shale dynamic properties and anisotropy under triaxial loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Sarout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Hoteit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International sur les Matériaux de l'Environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Poromechanics III - Biot Centennial (1905-2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Norman, Oklahoma, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/NOE0415380416.ch94⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005638v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement de vase fluviale en vue d’une utilisation routière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Estimation du retrait d'un sédiment fluvial - Influence d'un traitement à la chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magatte Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Rendell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Molez</w:t>
+                <w:t xml:space="preserve">Dulce Izaskun Garay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Sustainable Built Environment Infrastructures in Developing Countries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSET Oran, Oct 2009, Oran, Algérie</w:t>
+              <w:t xml:space="preserve">XXVIIIèmes Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, La Bourboule, France. pp.94-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462681v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les toitures en ardoises : inspection et diagnostic. Étude de cas.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Réseau d'assainissement de la ville de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rendell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mélinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Sustainable Built Environment Infrastructures in Developing Countries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Oran, Algérie</w:t>
+              <w:t xml:space="preserve">ConserBati2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Orléans, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462710v1</w:t>
+                <w:t xml:space="preserve">hal-00495955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de l'endommagement des BFUHP sous couplage thermo-mécanique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William Prince-Agbodjan</w:t>
+                <w:t xml:space="preserve">Formulation, caractérisation des mortiers à base de sable de dune et de ciments aux ajouts minéraux locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mokhfi Takarli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Naceri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du laboratoire à.. l'ouvrage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Nancy, France</w:t>
+              <w:t xml:space="preserve">E3D : Eau, Déchets et Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, France. pp.281-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421821v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use Of Phospho Magnesium Compounds as Concrete Repair</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Cracking Behaviour of Ultra-High Performance Fiber-Reinforced Concrete: Effects of Thermal Damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Bian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhfi Takarli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Prince-Agbodjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Faults and Repair 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Third International fib Congress incorporating the PCI Annual Convention and Bridge Conference 2010 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421247v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des techniques de mise en forme sur les propriétés physiques d'un mortier extrudable</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pouzzolanicité de la cendre volcanique de Béni Saf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Abadlia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEODIM’08 « Variations dimensionnelles des géomatériaux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">Congrès International sur les Matériaux de l'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Sidi Fredj, Algérie. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462789v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Partially Degraded Existing Sewer System : Inspection of Cement Concrete Pipe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Jauberthie</w:t>
+                <w:t xml:space="preserve">Traitement de vase fluviale en vue d’une utilisation routière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magatte Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Guillou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Rendell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Fault and Repair 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">1st International Conference on Sustainable Built Environment Infrastructures in Developing Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSET Oran, Oct 2009, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00525608v1</w:t>
+                <w:t xml:space="preserve">hal-01462681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique de l'influence du retrait endogène sur la fissuration des réparations structurales en béton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les toitures en ardoises : inspection et diagnostic. Étude de cas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rendell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEODIM’08 « Variations dimensionnelles des géomatériaux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">1st International Conference on Sustainable Built Environment Infrastructures in Developing Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462787v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability Of Mortars With Natural Fillers In Aggressive Environnement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale de l'endommagement des BFUHP sous couplage thermo-mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Bian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Prince-Agbodjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhfi Takarli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Bouguerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Faults and Repair 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Du laboratoire à.. l'ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421244v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'effet des basses températures sur la microstructure des granites et leur comportement mécanique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence des techniques de mise en forme sur les propriétés physiques d'un mortier extrudable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hui Bian</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Melinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonardo Vieira-Pafume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVèmes Rencontres de l'Association Universitaire de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">GEODIM’08 « Variations dimensionnelles des géomatériaux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462799v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de l'endommagement thermique du granite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use Of Phospho Magnesium Compounds as Concrete Repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mélinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mokhfi Takarli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Molez</w:t>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24èmes Rencontres de l'AUGC : "Construire: les nouveaux défis"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">Structural Faults and Repair 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421826v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transversely Isotropic Effective Medium Modeling of Shales Under Deformation,</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Étude numérique de l'influence du retrait endogène sur la fissuration des réparations structurales en béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nasser Hoteit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euroconference on Rock Physics and Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Oléron, France</w:t>
+              <w:t xml:space="preserve">GEODIM’08 « Variations dimensionnelles des géomatériaux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462264v1</w:t>
+                <w:t xml:space="preserve">hal-01462787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shale dynamic properties and anisotropy: an experimental approach</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of Partially Degraded Existing Sewer System : Inspection of Cement Concrete Pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mélinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union, General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Structural Fault and Repair 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462306v1</w:t>
+                <w:t xml:space="preserve">hal-00525608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analysis of Static / Dynamic Properties of a Transversely Isotropic Shale : From Theory to Experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Durability Of Mortars With Natural Fillers In Aggressive Environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mélinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nasser Hoteit</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouguerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">Structural Faults and Repair 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462294v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and Mechanical Properties of the CallovoOxfordian Shales (Meuse) : Influence of the Water Content</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Etude de l'effet des basses températures sur la microstructure des granites et leur comportement mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhfi Takarli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Prince-Agbodjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nasser Hoteit</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Bian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">XXVèmes Rencontres de l'Association Universitaire de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462288v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability evolution during triaxial experimentson clay rock</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale de l'endommagement thermique du granite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhfi Takarli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Prince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nasser Hoteit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euroconference on Rock Physics and Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Postdam, Germany</w:t>
+              <w:t xml:space="preserve">24èmes Rencontres de l'AUGC : "Construire: les nouveaux défis"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462328v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling drying and loading effect in structural concrete repair</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Physical and Mechanical Properties of the CallovoOxfordian Shales (Meuse) : Influence of the Water Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Beaupré</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Sarout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Hoteit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Modelling of Concrete Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, St. Johann Im Pongau, Austria</w:t>
+              <w:t xml:space="preserve">Clay in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421765v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural concrete behavior: coupled effect of drying and loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Transversely Isotropic Effective Medium Modeling of Shales Under Deformation,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Sarout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoit Bissonnette</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Hoteit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fracture Mechanics of Concrete Structures </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Cachan, France</w:t>
+              <w:t xml:space="preserve">Euroconference on Rock Physics and Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421753v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between damage and calcium leaching in concrete: toward a calibration and validation procedure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Shale dynamic properties and anisotropy: an experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Sarout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th ASCE Engineering Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1998, La Jolla, United States</w:t>
+              <w:t xml:space="preserve">European Geosciences Union, General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462495v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage mechanics of concrete structures subjected to mechanical and environmental actions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An Analysis of Static / Dynamic Properties of a Transversely Isotropic Shale : From Theory to Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Sarout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Hoteit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-C 1998 Conference on Computational Modelling of Concrete Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1998, Badgastein, Austria. pp.567-576</w:t>
+              <w:t xml:space="preserve">Clay in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460552v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Permeability evolution during triaxial experimentson clay rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Sarout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Hoteit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euroconference on Rock Physics and Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Postdam, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling drying and loading effect in structural concrete repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bissonnette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Beaupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Modelling of Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, St. Johann Im Pongau, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural concrete behavior: coupled effect of drying and loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Beaupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bissonnette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fracture Mechanics of Concrete Structures </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Cachan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damage mechanics of concrete structures subjected to mechanical and environmental actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euro-C 1998 Conference on Computational Modelling of Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1998, Badgastein, Austria. pp.567-576</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions between damage and calcium leaching in concrete: toward a calibration and validation procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th ASCE Engineering Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, La Jolla, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Localisation of Damage in Quasi-Brittle Materials and Influence of Chemically Activated Damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTAM Symposium on Material Instabilities in Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13441,137 +14080,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement mécanique des mortiers fibres pré-fissurés stockés dans un environnement acide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ourdia Fedaoui-Akmoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13581,141 +14220,141 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation of Damage in Quasi-Brittle Materials and Influence of Chemically Activated Damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René de Borst, Erik van der Giessen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Instabilities in Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.442-456, 1998, 978-0-471-97460-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13725,100 +14364,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement des réparations structurales en béton : couplage des effets hydriques et mécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. École normale supérieure de Cachan - ENS Cachan; Université Laval, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00009124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13828,105 +14467,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RÉSISTANCE AU FEU DES OUVRAGES EN BÉTON</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Université Laval, Québec, Canada. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01508072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId309"/>
+      <w:footerReference w:type="default" r:id="rId318"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14073,51 +14712,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Laurent.Molez@insa-rennes.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insa-rennes.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534785v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammmed Ezziane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahraoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Hani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Messaoudene" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.108604" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963535v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Abdoulaye Barry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Mbaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insa Badiane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Manga Badiane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Freslon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msce.2025.132003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574490v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layachi Berredjem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Bordjiba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Arabi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54021/seesv5n1-060" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264158v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gombault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722939v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hoffmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lanos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2094467" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Messaoudene" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mebarkia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Atia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512574v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ezziane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Lahouassa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Kaaloul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330644v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berredjem Layachi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boucetta Tahar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arabi Nourredine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.25" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876439v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Aboutair" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Chaid" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1498808" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490854v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118421" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330654v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrachid Amriou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579450v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldjia Boutiba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1327898" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351816v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712823v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rangeard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPci.10631" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02115863v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5277/msc182513" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823795v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Morsli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chaid" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diouri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1290012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712789v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Berredjem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Molez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J y Brossault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26872/jmes.2017.9.4.137" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627274v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Brossault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Van-Minh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.35.1.4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365982v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Bian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinda Hannawi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhfi Takarli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Prince" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0233-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365984v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sabria Mansour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Talah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201916v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Jauberthie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPci.7899" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365986v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Kessal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcene Slama" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096150v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Kadri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belhacen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2014.11.022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196992v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fedaoui-Akmoussi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kaci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.091" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366494v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Chelghoum" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/adcr.13.00069" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259419v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141103005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005219v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahat Kadri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14256/JCE.1014.2014" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005503v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Bassir Diop" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouguerra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Ndoff&#233;ne Diouf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Grutzeck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-014-1007-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005521v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Fedaoui-Akmoussi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Kaci" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003702v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Messaoudene" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011131" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-X9N58D74-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005474v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2011.08.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFZPZ2TF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628300v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejece.15.715-726" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naceri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003706v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rendell" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.09.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42FZSK8D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421831v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421829v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Melinge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280957v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sarout" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gueguen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Hoteit" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2006.01.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006002v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bell&#233;go" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;rard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dub&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9399(2003)129:3(333)" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280947v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bruno" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1999.10511365" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569055v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Georges" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maignen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569067v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Panichi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Phelipot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delhomme" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959581v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572886v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Aranda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563678v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaid Rabah" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819646v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bissonnette" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Certain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lamothe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202236404015" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569011v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Duchesne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568263v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Courard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351712v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monnot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poinclou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rojo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0802-8_126" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351768v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351791v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852521v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bassir Diop" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632357v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mendjel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852534v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Menu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P&#233;pin Beaudet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852525v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883160v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboutair Amel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883152v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Morsli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjebbar Diouri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527702v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bissonnette" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461206v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Hadidane" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Naha" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366545v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Minh Nguyen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Meftah" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366548v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394217v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Rouam" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Bezzazi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461200v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#233;rida" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194905v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Phelipot-Mardel&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366566v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216239v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366521v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167611v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Molez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jauberthie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167725v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169071v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366507v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167599v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146900v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005565v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146896v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005562v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005563v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005564v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slama Lahcene" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005541v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005602v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Naceri" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005548v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201715v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ezziane" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kadri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005569v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gouttefangeas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005603v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Prince-Agbodjan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005339v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20120202010" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599404v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005549v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005645v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oualit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Abadlia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005554v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Haddad" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005606v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Haddad" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005630v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421817v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gu&#233;guen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/NOE0415380416.ch94" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005610v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005609v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Fall" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Izaskun Garay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495955v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jauberthie" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M&#233;linge" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005611v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823724v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005638v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Mansour" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462681v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rendell" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462710v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421821v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421247v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462789v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Vieira-Pafume" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525608v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daiguebonne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462787v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421244v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diop" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouguerra" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462799v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421826v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462264v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462306v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462294v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462288v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462328v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421765v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beaupr&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421753v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beaupre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462495v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460552v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460747v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burlion" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852515v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brahimi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaci" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460637v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009124v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01508072v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Laurent.Molez@insa-rennes.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insa-rennes.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586628v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Abdoulaye Barry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Mbaye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insa Badiane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert M. Badiane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Freslon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534785v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammmed Ezziane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahraoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Hani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Messaoudene" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.108604" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963535v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Manga Badiane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msce.2025.132003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574490v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layachi Berredjem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Bordjiba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Arabi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54021/seesv5n1-060" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722939v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hoffmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lanos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2094467" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gombault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330618v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Messaoudene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mebarkia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Atia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512574v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ezziane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Lahouassa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Kaaloul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330654v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrachid Amriou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330644v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berredjem Layachi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boucetta Tahar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arabi Nourredine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.25" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Aboutair" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Chaid" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1498808" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118421" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579450v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldjia Boutiba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1327898" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712789v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Berredjem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Molez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J y Brossault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26872/jmes.2017.9.4.137" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rangeard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPci.10631" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02115863v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5277/msc182513" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823795v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Morsli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chaid" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diouri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1290012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627274v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Brossault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Van-Minh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.35.1.4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201916v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Jauberthie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPci.7899" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365982v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Bian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinda Hannawi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhfi Takarli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Prince" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0233-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365984v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sabria Mansour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Talah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365986v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Kessal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcene Slama" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196992v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fedaoui-Akmoussi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kaci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.091" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096150v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Kadri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belhacen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2014.11.022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366494v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Chelghoum" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/adcr.13.00069" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259419v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718029v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141103005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005503v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Bassir Diop" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouguerra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Ndoff&#233;ne Diouf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Grutzeck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-014-1007-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005219v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahat Kadri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14256/JCE.1014.2014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005521v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Fedaoui-Akmoussi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Kaci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003702v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Messaoudene" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011131" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-X9N58D74-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628300v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejece.15.715-726" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005474v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2011.08.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFZPZ2TF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003824v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naceri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003706v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rendell" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.09.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42FZSK8D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421831v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421829v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Melinge" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280957v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sarout" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gueguen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Hoteit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2006.01.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006002v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bell&#233;go" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;rard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dub&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9399(2003)129:3(333)" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280947v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bruno" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1999.10511365" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569067v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Panichi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Phelipot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delhomme" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586634v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Georges" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchadier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569055v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maignen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586632v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959581v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591545v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591554v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bissonnette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591563v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Aranda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572886v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563678v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaid Rabah" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819646v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Certain" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lamothe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202236404015" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569011v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Duchesne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568263v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Courard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351712v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monnot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poinclou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rojo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0802-8_126" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351768v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351791v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852521v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bassir Diop" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632357v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mendjel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852534v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Menu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P&#233;pin Beaudet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852525v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883160v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboutair Amel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883152v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Morsli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjebbar Diouri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527702v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bissonnette" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366566v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Phelipot-Mardel&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366545v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Minh Nguyen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Meftah" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461206v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Hadidane" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Naha" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366548v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461200v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#233;rida" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394217v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Rouam" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Bezzazi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194905v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167599v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366507v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216239v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366521v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167611v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Molez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jauberthie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167725v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169071v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146900v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005541v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005564v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slama Lahcene" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005565v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146896v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005562v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005563v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005549v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005602v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Naceri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005548v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201715v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ezziane" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kadri" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005603v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Prince-Agbodjan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599404v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005569v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gouttefangeas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005339v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20120202010" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005645v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oualit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Abadlia" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005554v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Haddad" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005606v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Haddad" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005630v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005610v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421817v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gu&#233;guen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/NOE0415380416.ch94" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005609v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Fall" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Izaskun Garay" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495955v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jauberthie" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M&#233;linge" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005611v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823724v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005638v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Mansour" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462681v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rendell" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462710v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421821v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462789v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Vieira-Pafume" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421247v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462787v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525608v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daiguebonne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421244v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diop" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouguerra" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462799v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421826v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462288v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462264v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462306v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462294v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462328v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421765v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beaupr&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421753v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beaupre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460552v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462495v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460747v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burlion" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852515v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brahimi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaci" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460637v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009124v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01508072v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>