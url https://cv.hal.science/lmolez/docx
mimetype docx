--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1103,122 +1103,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du Sable de dune sur la Durabilité du Béton de Terre Stabilisée et Compressée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
+                <w:t xml:space="preserve">Mechanical and durability properties of concrete based on recycled coarse and fine aggregates produced from demolished concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layachi Berredjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Arabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrachid Amriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 246, pp.118421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.118421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330654v1</w:t>
+                <w:t xml:space="preserve">hal-02490854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des conditions environnementales et cycles séchage-imbibition sur les propriétés physiques et mécaniques des mortiers de ciment recyclés</w:t>
               </w:r>
@@ -1419,772 +1428,763 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and durability properties of concrete based on recycled coarse and fine aggregates produced from demolished concrete</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nourredine Arabi</w:t>
+                <w:t xml:space="preserve">Effet du Sable de dune sur la Durabilité du Béton de Terre Stabilisée et Compressée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrachid Amriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (1), pp.101-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490854v1</w:t>
+                <w:t xml:space="preserve">hal-03330654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation and microstructure of high-performance concretes reinforced with metal fibres ripened in seawater</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rabah Chaid</w:t>
+                <w:t xml:space="preserve">Durabilité des ciments Portland composés de fillers de déchets industriels dans un milieu acide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ezziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Materials and Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.383 - 395</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579450v1</w:t>
+                <w:t xml:space="preserve">hal-02351816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité des ciments Portland composés de fillers de déchets industriels dans un milieu acide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Ezziane</w:t>
+                <w:t xml:space="preserve">Characterisation and microstructure of high-performance concretes reinforced with metal fibres ripened in seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldjia Boutiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Chaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials and Engineering Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (9), pp.1083-1093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2017.1327898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351816v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of recycled sand containing fillers on the rheological and mechanical properties of masonry mortars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Durability of Alkali-Resistant Glass Fibers Reinforced Cement Composite: Microstructural Observations of Degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Arabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Berredjem</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J y Brossault</w:t>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26872/jmes.2017.9.4.137⟩</w:t>
+              <w:t xml:space="preserve">Periodica Polytechnica Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.10631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3311/PPci.10631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712789v1</w:t>
+                <w:t xml:space="preserve">hal-01712823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of Alkali-Resistant Glass Fibers Reinforced Cement Composite: Microstructural Observations of Degradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nourredine Arabi</w:t>
+                <w:t xml:space="preserve">NON-DESTRUCTIVE CHARACTERISATION OF MORTARS REINFORCED WITH VARIOUS FIBRES EXPOSED TO HIGH TEMPERATURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ezziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Rangeard</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Periodica Polytechnica Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3311/PPci.10631⟩</w:t>
+              <w:t xml:space="preserve">Mining Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25, pp.179-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5277/msc182513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712823v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NON-DESTRUCTIVE CHARACTERISATION OF MORTARS REINFORCED WITH VARIOUS FIBRES EXPOSED TO HIGH TEMPERATURE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Ezziane</w:t>
+                <w:t xml:space="preserve">Effect of glass addition on the properties of cements (CEMI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Morsli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Chaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mining Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25, pp.179-194. </w:t>
+              <w:t xml:space="preserve">Journal of Building Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.65-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5277/msc182513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1290012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115863v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of glass addition on the properties of cements (CEMI)</w:t>
+                <w:t xml:space="preserve">Influence of recycled sand containing fillers on the rheological and mechanical properties of masonry mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Morsli</w:t>
+                <w:t xml:space="preserve">L Berredjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Arabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Chaid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Molez</w:t>
+                <w:t xml:space="preserve">L. Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Diouri</w:t>
+                <w:t xml:space="preserve">J y Brossault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5, pp.65-73. </w:t>
+              <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1255-1265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.1290012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26872/jmes.2017.9.4.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823795v1</w:t>
+                <w:t xml:space="preserve">hal-01712789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité des mortiers de ciment à base du sable recyclé</w:t>
               </w:r>
@@ -2294,382 +2294,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03627274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ripening in Chemically Aggressive Environment the HPC Reinforced with Hybrid Steel Fiber</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rabah Chaid</w:t>
+                <w:t xml:space="preserve">Effects of thermal damage on physical properties and cracking behavior of ultrahigh-performance fiber-reinforced concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Bian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Hannawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhfi Takarli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Prince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Periodica Polytechnica Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3311/PPci.7899⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (22), pp.10066-10076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-016-0233-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201916v2</w:t>
+                <w:t xml:space="preserve">hal-01365982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of thermal damage on physical properties and cracking behavior of ultrahigh-performance fiber-reinforced concrete</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mokhfi Takarli</w:t>
+                <w:t xml:space="preserve">Comportement des BHP de laitier soumis aux cycles immersion-séchage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Chaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Prince</w:t>
+                <w:t xml:space="preserve">Malika Sabria Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssa Talah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Materials and Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (1), pp.23-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365982v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement des BHP de laitier soumis aux cycles immersion-séchage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ripening in Chemically Aggressive Environment the HPC Reinforced with Hybrid Steel Fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldjia Boutiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Chaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Sabria Mansour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aïssa Talah</w:t>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials and Engineering Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Periodica Polytechnica Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60 (1), pp.83-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3311/PPci.7899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01365984v1</w:t>
+                <w:t xml:space="preserve">hal-01201916v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of The Quenching in Water of the Cementitious Materials Subjected to Fire</w:t>
               </w:r>
@@ -2681,51 +2681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Kessal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2815,51 +2815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 114, pp.445-452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2932,51 +2932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Belhacen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3049,51 +3049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredine Arabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredine Chelghoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3140,90 +3140,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistant to sulphate attack of high performance fibre concrete with the addition of slag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldjia Boutiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Chaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement Wapno Beton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 20 (5), pp.295+</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3242,391 +3242,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des granulats sulfurés sur les résistances mécanique et la durabilité des BHPF avec ajouts de laitier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rabah Chaid</w:t>
+                <w:t xml:space="preserve">Properties of fibre mortars after exposure to high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ezziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahat Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20141103005⟩</w:t>
+              <w:t xml:space="preserve">Gradevinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66 (5), pp.425-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14256/JCE.1014.2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718029v1</w:t>
+                <w:t xml:space="preserve">hal-01005219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturing Brick from Attapulgite Clay at Low Temperature by Geopolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Bassir Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arona Ndofféne Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael W. Grutzeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39 (6), pp.4351-4361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13369-014-1007-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of fibre mortars after exposure to high temperatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Ezziane</w:t>
+                <w:t xml:space="preserve">Effet des granulats sulfurés sur les résistances mécanique et la durabilité des BHPF avec ajouts de laitier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldjia Boutiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Chaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gradevinar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 66 (5), pp.425-431. </w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14256/JCE.1014.2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20141103005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005219v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of biochimical environment on fiber concrete containing silica fume</w:t>
               </w:r>
@@ -3638,51 +3638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ourdia Fedaoui-Akmoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3746,64 +3746,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3860,303 +3860,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat exposure tests on various types of fibre mortar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Ezziane</w:t>
+                <w:t xml:space="preserve">Comparing the performances of bricks made with natural clay and clay activated by calcination and addition of sodium silicate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Bassir Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael W. Grutzeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 15 (5), pp.715-726. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (2), pp.172-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ejece.15.715-726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2011.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00628300v1</w:t>
+                <w:t xml:space="preserve">hal-01005474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the performances of bricks made with natural clay and clay activated by calcination and addition of sodium silicate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael W. Grutzeck</w:t>
+                <w:t xml:space="preserve">Heat exposure tests on various types of fibre mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ezziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (5), pp.715-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejece.15.715-726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2011.08.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01005474v1</w:t>
+                <w:t xml:space="preserve">hal-00628300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological and economical mortars made with dune sand and cements in combination with local mineral additions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4207,77 +4207,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilisation of estuarine silt with lime and/or cement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rendell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4349,77 +4349,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse statique d'un élément-câble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ezziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4457,77 +4457,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sédiments de baies fluviales : exemples d’utilisations possibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Melinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4942,692 +4942,692 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of eco-materials for noise barriers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation mécanique d’un béton de terre coulée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Panichi</w:t>
+                <w:t xml:space="preserve">Valentin Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Prud'Homme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Molez</w:t>
+                <w:t xml:space="preserve">Hervé Maignen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Phelipot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux Matériaux et Durabilité 2025, NOMAD 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05569067v1</w:t>
+                <w:t xml:space="preserve">hal-05569055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation d’un béton de terre : rôle et impact des fines argileuses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Comportement au feu d’un béton de terre coulé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Georges</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jules Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23e journées scientifiques du Regroupement Francophone pour la Recherche et la Formation sur le Béton – (RF)²B Nancy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05586634v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation mécanique d’un béton de terre coulée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of eco-materials for noise barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Georges</w:t>
+                <w:t xml:space="preserve">Laura Panichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Maignen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux Matériaux et Durabilité 2025, NOMAD 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05569055v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement au feu d’un béton de terre coulé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formulation d’un béton de terre : rôle et impact des fines argileuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Marchadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Gombault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23e journées scientifiques du Regroupement Francophone pour la Recherche et la Formation sur le Béton – (RF)²B Nancy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05586632v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire behaviour of a cast poured earth concrete</w:t>
+                <w:t xml:space="preserve">Optimisation d'une formulation de béton de terre coulée avec stabilisation à l'aide d'un liant à faible impact carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Maignen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lanos</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78TH RILEM WEEK - RILEM CONFERENCE ON SMART MATERIALS AND STRUCTURES: MEETING THE MAJOR CHALLENGES OF THE 21ST CENTURY SMS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RILEM, Aug 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">22e Journées scientifiques du (RF)²B 2024 - Le béton pour une construction durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Rennes, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959581v2</w:t>
+                <w:t xml:space="preserve">hal-05591545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation d'une formulation de béton de terre coulée avec stabilisation à l'aide d'un liant à faible impact carbone</w:t>
+                <w:t xml:space="preserve">Fire behaviour of a cast poured earth concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Maignen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Lanos</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e Journées scientifiques du (RF)²B 2024 - Le béton pour une construction durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Rennes, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">78TH RILEM WEEK - RILEM CONFERENCE ON SMART MATERIALS AND STRUCTURES: MEETING THE MAJOR CHALLENGES OF THE 21ST CENTURY SMS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RILEM, Aug 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05591545v1</w:t>
+                <w:t xml:space="preserve">hal-04959581v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux alkali-activés : retraits et propriétés mécaniques</w:t>
               </w:r>
@@ -5941,51 +5941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Slag on the Porosity and Microstructure of HPC Reinforced with Hybrid Steel Fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldjia Boutiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaid Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6222,51 +6222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bissonnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josée Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Villeneuve d’Ascq, France</w:t>
@@ -6321,51 +6321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Ka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Courard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6397,256 +6397,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability Evaluation of a Geothermal Grout</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amandine Rojo</w:t>
+                <w:t xml:space="preserve">Influence de la nature des granulats recyclés sur les propriétés des bétons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berredjem Layachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arabi Nourredine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGOS 2019, Innovation for Sustainable Infrastructure</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">37e rencontres Universitaires de Génie Civil - Vers des ouvrages intelligents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nice - Sophia Antipolis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351712v1</w:t>
+                <w:t xml:space="preserve">hal-02351768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la nature des granulats recyclés sur les propriétés des bétons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Berredjem Layachi</w:t>
+                <w:t xml:space="preserve">Durability Evaluation of a Geothermal Grout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poinclou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37e rencontres Universitaires de Génie Civil - Vers des ouvrages intelligents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIGOS 2019, Innovation for Sustainable Infrastructure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Hanoi, Vietnam. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-15-0802-8_126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351768v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'eau de barrage sur la durabilité du béton</w:t>
               </w:r>
@@ -7051,90 +7051,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la durabilité d'un coulis géothermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poinclou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7481,1595 +7481,1595 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du processus d’activation thermique par calcination flash – Cas de matériaux argileux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Durabilité de coulis géothermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rojo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
+              <w:t xml:space="preserve">34èmes Rencontres Universitaires de Génie Civil (RUGC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366566v1</w:t>
+                <w:t xml:space="preserve">hal-01366548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale de la formulation des mortiers à base de sable recyclé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layachi Berredjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredine Arabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34èmes Rencontres Universitaires de Génie Civil (RUGC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des fillers du sable recyclé sur les propriétés des mortiers de ciment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layachi Berredjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Hadidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Naha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredine Arabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation et valorisation en génie civil et matériaux de construction - INVACO2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité de coulis géothermique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lanos</w:t>
+                <w:t xml:space="preserve">Élaboration et caractérisation mécanique d'un stratifié renforcé par des fibres naturelles (lin, sisal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Rouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Chaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjema Bezzazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34èmes Rencontres Universitaires de Génie Civil (RUGC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">3e congrès international sur la technologie et la durabilité du béton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366548v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport du Laitier de Haut Fourneau sur le comportement physico-mécanique et microstructural des bétons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Chaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Sabria Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mérida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation et valorisation en génie civil et matériaux de construction - INVACO2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration et caractérisation mécanique d'un stratifié renforcé par des fibres naturelles (lin, sisal)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rabah Chaid</w:t>
+                <w:t xml:space="preserve">Activation of clay materials by flash calcination Application to hydraulic binder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boudjema Bezzazi</w:t>
+                <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e congrès international sur la technologie et la durabilité du béton</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Alger, Algérie</w:t>
+              <w:t xml:space="preserve">2016 Engineering Mechanics Institute Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394217v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of clay materials by flash calcination Application to hydraulic binder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Optimisation du processus d’activation thermique par calcination flash – Cas de matériaux argileux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Engineering Mechanics Institute Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Metz, France</w:t>
+              <w:t xml:space="preserve">34èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194905v1</w:t>
+                <w:t xml:space="preserve">hal-01366566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé d'activation des sols argileux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lanos</w:t>
+                <w:t xml:space="preserve">Propriétés mécaniques et durabilité des bétons à base de graviers et sables recyclés issus de béton de démolition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layachi Berredjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Arabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
+              <w:t xml:space="preserve">Deuxième Conférence Internationale Francophone Nouveaux Matériaux et Durabilité (NoMad 2015) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167599v1</w:t>
+                <w:t xml:space="preserve">hal-01366521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les matériaux silico-calcaires : substitution de la chaux éteinte par le laitier granulé de haut fourneau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nourredine Arabi</w:t>
+                <w:t xml:space="preserve">Caractérisations non destructive de mortiers renforcés par des fibres de natures différentes soumis à haute température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ezziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Conférence Internationale Francophone Nouveau Matériaux et Durabilité (NoMaD 2015) </w:t>
+              <w:t xml:space="preserve">NoMaD 2015 : Nouveau Matériaux et Durabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366507v1</w:t>
+                <w:t xml:space="preserve">hal-01216239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisations non destructive de mortiers renforcés par des fibres de natures différentes soumis à haute température</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+                <w:t xml:space="preserve">Étude du comportement mécanique et de durabilité des bétons fibrés dans un milieu agressif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourdia Fedaoui-Akmoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NoMaD 2015 : Nouveau Matériaux et Durabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Douai, France</w:t>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216239v1</w:t>
+                <w:t xml:space="preserve">hal-01167611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés mécaniques et durabilité des bétons à base de graviers et sables recyclés issus de béton de démolition</w:t>
+                <w:t xml:space="preserve">Contribution à l'étude des indicateurs de durabilité des bétons à base des granulats recyclés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layachi Berredjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredine Arabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième Conférence Internationale Francophone Nouveaux Matériaux et Durabilité (NoMad 2015) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Douai, France</w:t>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366521v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du comportement mécanique et de durabilité des bétons fibrés dans un milieu agressif</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R Jauberthie</w:t>
+                <w:t xml:space="preserve">Procédés d’activation des sols argileux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
+              <w:t xml:space="preserve">33ème Rencontres Universitaires de Génie Civil - Entre Terre et Mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour, May 2015, Bayonne, France. pp.448-456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167611v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'étude des indicateurs de durabilité des bétons à base des granulats recyclés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les matériaux silico-calcaires : substitution de la chaux éteinte par le laitier granulé de haut fourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredine Arabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
+              <w:t xml:space="preserve">2e Conférence Internationale Francophone Nouveau Matériaux et Durabilité (NoMaD 2015) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167725v1</w:t>
+                <w:t xml:space="preserve">hal-01366507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédés d’activation des sols argileux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Procédé d'activation des sols argileux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Rencontres Universitaires de Génie Civil - Entre Terre et Mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour, May 2015, Bayonne, France. pp.448-456</w:t>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169071v1</w:t>
+                <w:t xml:space="preserve">hal-01167599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité des BHPF avec ajout du laitier dans les milieux chimiquement agressifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldjia Boutiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Chaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès International des Composites et des Matériaux Avancés CICMA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Khenchela, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9088,1284 +9088,1319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01146900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murissement des BHPF avec ajout de laitier dans les milieux sulfatés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Effet des granulats sulfurés sur les résistances mécanique et la durabilité des BHPF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldjia Boutiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Chaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l'expérimentation à la modélisation en Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Cachan, France. 10 p</w:t>
+              <w:t xml:space="preserve">CMSS 2013: International Congress on Materials &amp; Structural Stability - Building up Sustainable Materials &amp; Constructions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Rabat, Maroc. pp.1P-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005541v1</w:t>
+                <w:t xml:space="preserve">hal-01005565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la ré-humidification sur les matériaux cimentaires soumis à un incendie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
+                <w:t xml:space="preserve">Murissement des BHPF avec ajout du laitier dans les milieux chimiquement agressifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldjia Boutiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Chaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Slama Lahcene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMSS 2013: International Congress on Materials &amp; Structural Stability - Building up Sustainable Materials &amp; Constructions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Rabat, Maroc. pp.1P-121</w:t>
+              <w:t xml:space="preserve">Séminaire International Symposium on Materials and Sustainable Development (CIMDD’2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Boumerdès, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005564v1</w:t>
+                <w:t xml:space="preserve">hal-01146896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des granulats sulfurés sur les résistances mécanique et la durabilité des BHPF</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Pathology of Fibre Concretes after Fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ezziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMSS 2013: International Congress on Materials &amp; Structural Stability - Building up Sustainable Materials &amp; Constructions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2013, Rabat, Maroc. pp.1P-179</w:t>
+              <w:t xml:space="preserve">, Nov 2013, Rabat, Morocco. pp.1O-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005565v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murissement des BHPF avec ajout du laitier dans les milieux chimiquement agressifs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Effect of biochimical environment on fiber concrete containing silica fume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourdia Fedaoui-Akmoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire International Symposium on Materials and Sustainable Development (CIMDD’2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Boumerdès, Algérie</w:t>
+              <w:t xml:space="preserve">CMSS 2013: International Congress on Materials &amp; Structural Stability - Building up Sustainable Materials &amp; Constructions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Rabat, Morocco. pp.1O-085</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01146896v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathology of Fibre Concretes after Fire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Effet de la ré-humidification sur les matériaux cimentaires soumis à un incendie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Molez</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Kessal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slama Lahcene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMSS 2013: International Congress on Materials &amp; Structural Stability - Building up Sustainable Materials &amp; Constructions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2013, Rabat, Morocco. pp.1O-113</w:t>
+              <w:t xml:space="preserve">, Nov 2013, Rabat, Maroc. pp.1P-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005562v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of biochimical environment on fiber concrete containing silica fume</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Murissement des BHPF avec ajout de laitier dans les milieux sulfatés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldjia Boutiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Chaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMSS 2013: International Congress on Materials &amp; Structural Stability - Building up Sustainable Materials &amp; Constructions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Rabat, Morocco. pp.1O-085</w:t>
+              <w:t xml:space="preserve">De l'expérimentation à la modélisation en Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Cachan, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005563v1</w:t>
+                <w:t xml:space="preserve">hal-01005541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathology of Fibre Concretes after Fire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Pathologie des bétons fibrés après incendie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ezziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tahar Kadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Congress on Advances in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Ankara, Turkey</w:t>
+              <w:t xml:space="preserve">1st International Conference on Civil Engineering, Laghouat University, Algeria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Laghouat, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005549v1</w:t>
+                <w:t xml:space="preserve">hal-01201715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des fillers de laitier et marbre sur la durabilité des ciments Portland dans des environnements de sulfate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Naceri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXèmes rencontres de l'AUGC-IBPSA : Constructions Durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, France. pp.1117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Industrial By-products Fillers on the Properties of Blended Cements in Sulphate Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Naceri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Congress on Advances in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Ankara, Turkey. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathologie des bétons fibrés après incendie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Evolution de la résistance au poinçonnement d'un matériau à base cimentaire soumis à la flamme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ezziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Civil Engineering, Laghouat University, Algeria</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovation et valorisation en Génie Civil et matériaux de construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Rabat, Maroc. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20120202010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201715v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance au gel / dégel des BFUHP : compétition entre endommagement et cicatrisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adhérence fibre d'acier - matrice cimentaire dans les mortiers fibrés à hautes températures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ezziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">William Prince-Agbodjan</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Gouttefangeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXèmes rencontres de l'AUGC-IBPSA : Constructions Durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, France. pp.1193</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Chambéry, France. pp.1192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005603v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behavior and durability of fiber concrete in an aggressive environment (sewers)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ourdia Fedaoui-Akmoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10380,580 +10415,545 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRIZ Future Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhérence fibre d'acier - matrice cimentaire dans les mortiers fibrés à hautes températures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Résistance au gel / dégel des BFUHP : compétition entre endommagement et cicatrisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francis Gouttefangeas</w:t>
+                <w:t xml:space="preserve">Hui Bian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Prince-Agbodjan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXèmes rencontres de l'AUGC-IBPSA : Constructions Durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Chambéry, France. pp.1192</w:t>
+              <w:t xml:space="preserve">, Jun 2012, France. pp.1193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005569v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la résistance au poinçonnement d'un matériau à base cimentaire soumis à la flamme.</w:t>
+                <w:t xml:space="preserve">Pathology of Fibre Concretes after Fire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ezziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Kadri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation et valorisation en Génie Civil et matériaux de construction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Congress on Advances in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Ankara, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20120202010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01005339v1</w:t>
+                <w:t xml:space="preserve">hal-01005549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical Degradation Of Concrete Sewer Systems : Attack of H2SO4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Durabilité des bétons fibrés conservés en réseau d'assainissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourdia Fedaoui-Akmoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Oualit</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M.T. Abadlia</w:t>
+                <w:t xml:space="preserve">O. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Kaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Chemical Engineering and Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Innovation et valorisation en Génie Civil et matériaux de construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005645v1</w:t>
+                <w:t xml:space="preserve">hal-01005554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité des bétons fibrés conservés en réseau d'assainissement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Biochemical Degradation Of Concrete Sewer Systems : Attack of H2SO4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Oualit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mélinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Haddad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Salah Kaci</w:t>
+                <w:t xml:space="preserve">M.T. Abadlia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation et valorisation en Génie Civil et matériaux de construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Chemical Engineering and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005554v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité des bétons fibrés conservés en réseau d'assainissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ourdia Fedaoui-Akmoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11043,51 +11043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ezziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11119,567 +11119,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais à la flamme de mortiers renforcés par des fibres de natures différentes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Ezziane</w:t>
+                <w:t xml:space="preserve">Estimation du retrait d'un sédiment fluvial - Influence d'un traitement à la chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magatte Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Rangeard</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulce Izaskun Garay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIèmes Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, La Bourboule, France. pp.359-368</w:t>
+              <w:t xml:space="preserve">, Jun 2010, La Bourboule, France. pp.94-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005610v1</w:t>
+                <w:t xml:space="preserve">hal-01005609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shale dynamic properties and anisotropy under triaxial loading</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Réseau d'assainissement de la ville de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rendell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mélinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poromechanics III - Biot Centennial (1905-2005)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ConserBati2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Orléans, France. pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/NOE0415380416.ch94⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01421817v1</w:t>
+                <w:t xml:space="preserve">hal-00495955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du retrait d'un sédiment fluvial - Influence d'un traitement à la chaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Essais à la flamme de mortiers renforcés par des fibres de natures différentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ezziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dulce Izaskun Garay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIèmes Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, La Bourboule, France. pp.94-102</w:t>
+              <w:t xml:space="preserve">, Jun 2010, La Bourboule, France. pp.359-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005609v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau d'assainissement de la ville de Rennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shale dynamic properties and anisotropy under triaxial loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Sarout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Jauberthie</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Hoteit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ConserBati2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Poromechanics III - Biot Centennial (1905-2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Norman, Oklahoma, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/NOE0415380416.ch94⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495955v1</w:t>
+                <w:t xml:space="preserve">hal-01421817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation, caractérisation des mortiers à base de sable de dune et de ciments aux ajouts minéraux locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Naceri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E3D : Eau, Déchets et Développement Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, France. pp.281-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11704,77 +11704,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cracking Behaviour of Ultra-High Performance Fiber-Reinforced Concrete: Effects of Thermal Damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokhfi Takarli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Prince-Agbodjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11825,64 +11825,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouzzolanicité de la cendre volcanique de Béni Saf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Abadlia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11937,77 +11937,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement de vase fluviale en vue d’une utilisation routière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magatte Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rendell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12071,77 +12071,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les toitures en ardoises : inspection et diagnostic. Étude de cas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rendell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Sustainable Built Environment Infrastructures in Developing Countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12166,77 +12166,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale de l'endommagement des BFUHP sous couplage thermo-mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Prince-Agbodjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokhfi Takarli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12268,256 +12268,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des techniques de mise en forme sur les propriétés physiques d'un mortier extrudable</w:t>
+                <w:t xml:space="preserve">Use Of Phospho Magnesium Compounds as Concrete Repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+                <w:t xml:space="preserve">Christophe Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mélinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Léonardo Vieira-Pafume</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEODIM’08 « Variations dimensionnelles des géomatériaux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">Structural Faults and Repair 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462789v1</w:t>
+                <w:t xml:space="preserve">hal-01421247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use Of Phospho Magnesium Compounds as Concrete Repair</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence des techniques de mise en forme sur les propriétés physiques d'un mortier extrudable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Melinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Baux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+                <w:t xml:space="preserve">Léonardo Vieira-Pafume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Faults and Repair 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">GEODIM’08 « Variations dimensionnelles des géomatériaux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421247v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude numérique de l'influence du retrait endogène sur la fissuration des réparations structurales en béton</w:t>
               </w:r>
@@ -12572,77 +12572,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Partially Degraded Existing Sewer System : Inspection of Cement Concrete Pipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mélinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12710,77 +12710,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durability Of Mortars With Natural Fillers In Aggressive Environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mélinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouguerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12818,90 +12818,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'effet des basses températures sur la microstructure des granites et leur comportement mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokhfi Takarli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Prince-Agbodjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Bian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVèmes Rencontres de l'Association Universitaire de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12926,64 +12926,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale de l'endommagement thermique du granite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokhfi Takarli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Prince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13015,394 +13015,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and Mechanical Properties of the CallovoOxfordian Shales (Meuse) : Influence of the Water Content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transversely Isotropic Effective Medium Modeling of Shales Under Deformation,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Sarout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Hoteit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">Euroconference on Rock Physics and Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462288v1</w:t>
+                <w:t xml:space="preserve">hal-01462264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transversely Isotropic Effective Medium Modeling of Shales Under Deformation,</w:t>
+                <w:t xml:space="preserve">Shale dynamic properties and anisotropy: an experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sarout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guéguen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nasser Hoteit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euroconference on Rock Physics and Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Oléron, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union, General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462264v1</w:t>
+                <w:t xml:space="preserve">hal-01462306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shale dynamic properties and anisotropy: an experimental approach</w:t>
+                <w:t xml:space="preserve">An Analysis of Static / Dynamic Properties of a Transversely Isotropic Shale : From Theory to Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sarout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Hoteit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union, General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Clay in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462306v1</w:t>
+                <w:t xml:space="preserve">hal-01462294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analysis of Static / Dynamic Properties of a Transversely Isotropic Shale : From Theory to Experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical and Mechanical Properties of the CallovoOxfordian Shales (Meuse) : Influence of the Water Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sarout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Hoteit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13410,51 +13410,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clay in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462294v1</w:t>
+                <w:t xml:space="preserve">hal-01462288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability evolution during triaxial experimentson clay rock</w:t>
               </w:r>
@@ -13466,51 +13466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sarout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Hoteit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13758,217 +13758,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage mechanics of concrete structures subjected to mechanical and environmental actions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions between damage and calcium leaching in concrete: toward a calibration and validation procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-C 1998 Conference on Computational Modelling of Concrete Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1998, Badgastein, Austria. pp.567-576</w:t>
+              <w:t xml:space="preserve">12th ASCE Engineering Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, La Jolla, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460552v1</w:t>
+                <w:t xml:space="preserve">hal-01462495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between damage and calcium leaching in concrete: toward a calibration and validation procedure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Damage mechanics of concrete structures subjected to mechanical and environmental actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th ASCE Engineering Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1998, La Jolla, United States</w:t>
+              <w:t xml:space="preserve">Euro-C 1998 Conference on Computational Modelling of Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1998, Badgastein, Austria. pp.567-576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462495v1</w:t>
+                <w:t xml:space="preserve">hal-01460552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation of Damage in Quasi-Brittle Materials and Influence of Chemically Activated Damage</w:t>
               </w:r>
@@ -14712,51 +14712,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Laurent.Molez@insa-rennes.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insa-rennes.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586628v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Abdoulaye Barry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Mbaye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insa Badiane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert M. Badiane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Freslon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534785v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammmed Ezziane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahraoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Hani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Messaoudene" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.108604" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963535v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Manga Badiane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msce.2025.132003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574490v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layachi Berredjem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Bordjiba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Arabi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54021/seesv5n1-060" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722939v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hoffmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lanos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2094467" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gombault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330618v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Messaoudene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mebarkia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Atia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512574v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ezziane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Lahouassa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Kaaloul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330654v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrachid Amriou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330644v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berredjem Layachi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boucetta Tahar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arabi Nourredine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.25" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Aboutair" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Chaid" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1498808" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118421" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579450v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldjia Boutiba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1327898" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712789v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Berredjem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Molez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J y Brossault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26872/jmes.2017.9.4.137" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rangeard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPci.10631" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02115863v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5277/msc182513" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823795v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Morsli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chaid" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diouri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1290012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627274v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Brossault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Van-Minh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.35.1.4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201916v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Jauberthie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPci.7899" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365982v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Bian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinda Hannawi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhfi Takarli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Prince" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0233-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365984v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sabria Mansour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Talah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365986v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Kessal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcene Slama" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196992v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fedaoui-Akmoussi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kaci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.091" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096150v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Kadri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belhacen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2014.11.022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366494v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Chelghoum" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/adcr.13.00069" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259419v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718029v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141103005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005503v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Bassir Diop" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouguerra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Ndoff&#233;ne Diouf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Grutzeck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-014-1007-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005219v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahat Kadri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14256/JCE.1014.2014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005521v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Fedaoui-Akmoussi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Kaci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003702v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Messaoudene" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011131" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-X9N58D74-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628300v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejece.15.715-726" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005474v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2011.08.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFZPZ2TF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003824v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naceri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003706v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rendell" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.09.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42FZSK8D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421831v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421829v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Melinge" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280957v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sarout" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gueguen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Hoteit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2006.01.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006002v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bell&#233;go" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;rard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dub&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9399(2003)129:3(333)" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280947v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bruno" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1999.10511365" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569067v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Panichi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Phelipot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delhomme" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586634v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Georges" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchadier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569055v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maignen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586632v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959581v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591545v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591554v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bissonnette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591563v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Aranda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572886v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563678v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaid Rabah" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819646v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Certain" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lamothe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202236404015" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569011v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Duchesne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568263v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Courard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351712v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monnot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poinclou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rojo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0802-8_126" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351768v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351791v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852521v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bassir Diop" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632357v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mendjel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852534v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Menu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P&#233;pin Beaudet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852525v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883160v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboutair Amel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883152v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Morsli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjebbar Diouri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527702v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bissonnette" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366566v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Phelipot-Mardel&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366545v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Minh Nguyen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Meftah" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461206v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Hadidane" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Naha" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366548v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461200v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#233;rida" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394217v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Rouam" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Bezzazi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194905v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167599v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366507v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216239v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366521v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167611v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Molez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jauberthie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167725v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169071v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146900v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005541v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005564v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slama Lahcene" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005565v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146896v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005562v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005563v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005549v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005602v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Naceri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005548v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201715v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ezziane" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kadri" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005603v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Prince-Agbodjan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599404v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005569v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gouttefangeas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005339v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20120202010" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005645v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oualit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Abadlia" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005554v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Haddad" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005606v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Haddad" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005630v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005610v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421817v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gu&#233;guen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/NOE0415380416.ch94" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005609v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Fall" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Izaskun Garay" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495955v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jauberthie" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M&#233;linge" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005611v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823724v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005638v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Mansour" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462681v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rendell" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462710v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421821v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462789v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Vieira-Pafume" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421247v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462787v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525608v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daiguebonne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421244v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diop" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouguerra" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462799v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421826v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462288v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462264v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462306v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462294v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462328v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421765v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beaupr&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421753v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beaupre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460552v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462495v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460747v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burlion" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852515v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brahimi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaci" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460637v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009124v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01508072v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Laurent.Molez@insa-rennes.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insa-rennes.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586628v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Abdoulaye Barry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Mbaye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insa Badiane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert M. Badiane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Freslon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534785v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammmed Ezziane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahraoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Hani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Messaoudene" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.108604" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963535v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Manga Badiane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msce.2025.132003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574490v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layachi Berredjem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Bordjiba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Arabi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54021/seesv5n1-060" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722939v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hoffmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lanos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2094467" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gombault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330618v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Messaoudene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mebarkia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Atia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512574v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ezziane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Lahouassa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Kaaloul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490854v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118421" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330644v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berredjem Layachi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boucetta Tahar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arabi Nourredine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.25" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Aboutair" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Chaid" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1498808" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330654v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrachid Amriou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579450v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldjia Boutiba" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1327898" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712823v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rangeard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPci.10631" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02115863v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5277/msc182513" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Morsli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chaid" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diouri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1290012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712789v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Berredjem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Molez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J y Brossault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26872/jmes.2017.9.4.137" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627274v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Brossault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Van-Minh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.35.1.4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365982v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Bian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinda Hannawi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhfi Takarli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Prince" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0233-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365984v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sabria Mansour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Talah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201916v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Jauberthie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPci.7899" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365986v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Kessal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcene Slama" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196992v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fedaoui-Akmoussi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kaci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.091" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096150v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Kadri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belhacen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2014.11.022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366494v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Chelghoum" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/adcr.13.00069" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259419v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005219v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahat Kadri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14256/JCE.1014.2014" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005503v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Bassir Diop" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouguerra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Ndoff&#233;ne Diouf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Grutzeck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-014-1007-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718029v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141103005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005521v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Fedaoui-Akmoussi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Kaci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003702v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Messaoudene" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011131" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-X9N58D74-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005474v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2011.08.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFZPZ2TF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628300v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejece.15.715-726" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003824v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naceri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003706v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rendell" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.09.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42FZSK8D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421831v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421829v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Melinge" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280957v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sarout" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gueguen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Hoteit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2006.01.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006002v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bell&#233;go" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;rard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dub&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9399(2003)129:3(333)" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280947v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bruno" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1999.10511365" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569055v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Georges" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maignen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586632v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569067v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Panichi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Phelipot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delhomme" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586634v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchadier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591545v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959581v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591554v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bissonnette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591563v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Aranda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572886v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563678v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaid Rabah" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819646v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Certain" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lamothe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202236404015" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569011v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Duchesne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568263v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Courard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351768v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351712v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monnot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poinclou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rojo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0802-8_126" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351791v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852521v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bassir Diop" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632357v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mendjel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852534v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Menu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P&#233;pin Beaudet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852525v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883160v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboutair Amel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883152v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Morsli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjebbar Diouri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527702v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bissonnette" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366548v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366545v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Minh Nguyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Meftah" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461206v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Hadidane" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Naha" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394217v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Rouam" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Bezzazi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461200v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#233;rida" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194905v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Phelipot-Mardel&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366566v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366521v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216239v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167611v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Molez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jauberthie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167725v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169071v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366507v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167599v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146900v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005565v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146896v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005562v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005563v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005564v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slama Lahcene" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005541v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201715v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ezziane" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kadri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005602v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Naceri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005548v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005339v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20120202010" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005569v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gouttefangeas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599404v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005603v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Prince-Agbodjan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005549v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005554v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Haddad" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005645v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oualit" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Abadlia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005606v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Haddad" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005630v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005609v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Fall" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Izaskun Garay" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495955v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jauberthie" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M&#233;linge" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005610v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421817v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gu&#233;guen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/NOE0415380416.ch94" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005611v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823724v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005638v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Mansour" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462681v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rendell" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462710v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421821v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421247v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462789v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Vieira-Pafume" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462787v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525608v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daiguebonne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421244v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diop" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouguerra" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462799v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421826v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462264v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462306v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462294v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462288v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462328v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421765v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beaupr&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421753v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beaupre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462495v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460552v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460747v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burlion" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852515v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brahimi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaci" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460637v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009124v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01508072v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>