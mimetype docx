--- v0 (2026-03-10)
+++ v1 (2026-04-17)
@@ -655,282 +655,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02140104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyhedral Dataflow Programming: a Case Study</w:t>
+                <w:t xml:space="preserve">NumaMMA: NUMA MeMory Analyzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Fontaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Gonnord</w:t>
+                <w:t xml:space="preserve">François Trahay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBAC-PAD 2018 - 30th International Symposium on Computer Architecture and High-Performance Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPP 2018 - 47th International Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Eugene, United States. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3225058.3225094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01855997v2</w:t>
+                <w:t xml:space="preserve">cea-01854072v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NumaMMA: NUMA MeMory Analyzer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Selva</w:t>
+                <w:t xml:space="preserve">Polyhedral Dataflow Programming: a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gonnord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Morel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPP 2018 - 47th International Conference on Parallel Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SBAC-PAD 2018 - 30th International Symposium on Computer Architecture and High-Performance Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lyon, France. pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01854072v2</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01855997v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CalMAR -a Multi-Application Dataflow Runtime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1003,51 +1003,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">numap: A Portable Library For Low-Level Memory Profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1101,291 +1101,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Dataflow Components Within a Legacy Video Transcoding Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Monitoring System for Runtime Adaptations of Streaming Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Selva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tewodros Deneke</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Johan Lilius</w:t>
+                <w:t xml:space="preserve">Stephane Frenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Workshop on Signal Processing Systems, SiPS 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SiPS.2015.7345013⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Parallel, Distributed and Network-based Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Turku, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PDP.2015.53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289532v1</w:t>
+                <w:t xml:space="preserve">hal-01229025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Monitoring System for Runtime Adaptations of Streaming Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Selva</w:t>
+                <w:t xml:space="preserve">Integration of Dataflow Components Within a Legacy Video Transcoding Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewodros Deneke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kevin Marquet</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Frenot</w:t>
+                <w:t xml:space="preserve">Johan Lilius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Parallel, Distributed and Network-based Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Turku, Finland. </w:t>
+              <w:t xml:space="preserve">2015 IEEE Workshop on Signal Processing Systems, SiPS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Hangzhou, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PDP.2015.53⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SiPS.2015.7345013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229025v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending dataflow programs for guaranteed throughput.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1458,51 +1458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A QoS Monitoring System for Dataflow Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1566,51 +1566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rialto 2.0: A Language for Heterogeneous Computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Lilius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Dahlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1789,1224 +1789,1224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00446647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Executable Contracts for Incremental Prototypes of Embedded Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Description and Implementation of a UML Style Guide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hindawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Mandel</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Sourrouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formal Foundations of Embedded Software and Component-Based Software Architectures (FESCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Portugal. pp.121-135</w:t>
+              <w:t xml:space="preserve">Workshop Quality in Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, France. pp.291-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00387352v1</w:t>
+                <w:t xml:space="preserve">hal-00360750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal modelling framework of data acquisition software using a synchronous approach for timing analysis</w:t>
+                <w:t xml:space="preserve">Executable Contracts for Incremental Prototypes of Embedded Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Belgacem Ben Hedia</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th IFAC Workshop on Real-Time Programming and 4th International Workshop on Real-Time Software (WRTP/RTS'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Mrągowo, Poland. pp.1-8</w:t>
+              <w:t xml:space="preserve">Formal Foundations of Embedded Software and Component-Based Software Architectures (FESCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Portugal. pp.121-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412224v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description and Implementation of a UML Style Guide</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formal modelling framework of data acquisition software using a synchronous approach for timing analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Aubry</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Babau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Sourrouille</w:t>
+                <w:t xml:space="preserve">Belgacem Ben Hedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Quality in Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, France. pp.291-302</w:t>
+              <w:t xml:space="preserve">30th IFAC Workshop on Real-Time Programming and 4th International Workshop on Real-Time Software (WRTP/RTS'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Mrągowo, Poland. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360750v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specifying consistent subsets of UML</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Centralized vs. Decentralized QoS Management policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Alhalabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narkoy Batouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Sourrouille</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Régis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educator symposium (co-located with Models'08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTTA'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Damas, Syria. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00321776v1</w:t>
+                <w:t xml:space="preserve">hal-00260715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description and Implementation of a Style Guide for UML</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Specifying consistent subsets of UML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Sourrouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hindawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Aubry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Sourrouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality in Modeling (co-located with MODELS'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Toulouse, France. pp.31-45</w:t>
+              <w:t xml:space="preserve">Educator symposium (co-located with Models'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Toulouse, France. pp.26-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321772v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centralized vs. Decentralized QoS Management policy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Maranzana</w:t>
+                <w:t xml:space="preserve">Description and Implementation of a Style Guide for UML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hindawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Sourrouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTTA'08</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quality in Modeling (co-located with MODELS'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Toulouse, France. pp.31-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530213⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00260715v1</w:t>
+                <w:t xml:space="preserve">hal-00321772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Implementation of Energy Saving Digital Hydraulic Control System</w:t>
+                <w:t xml:space="preserve">Stepwise development of Simulink models using the refinement calculus framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pontus Boström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Waldén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Tenth Scandinavian International Conference on Fluid Power (SICFP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTAC'07 - International Colloquium on Theoretical Aspects of Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Macao, China. pp.79-93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-75292-9_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00387365v1</w:t>
+                <w:t xml:space="preserve">hal-00292880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Validation of Digital Controllers for Hydraulic Systems</w:t>
+                <w:t xml:space="preserve">Design and Implementation of Energy Saving Digital Hydraulic Control System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pontus Boström</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth Scandinavian International Conference on Fluid Power</w:t>
+              <w:t xml:space="preserve">The Tenth Scandinavian International Conference on Fluid Power (SICFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Finland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387358v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepwise development of Simulink models using the refinement calculus framework</w:t>
+                <w:t xml:space="preserve">Design and Validation of Digital Controllers for Hydraulic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pontus Boström</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Waldén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAC'07 - International Colloquium on Theoretical Aspects of Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tenth Scandinavian International Conference on Fluid Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Finland. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00292880v1</w:t>
+                <w:t xml:space="preserve">hal-00387358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logical-time contracts for reactive embedded components</w:t>
+                <w:t xml:space="preserve">Expressing Iterative Properties Logically in a Symbolic Setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Maraninchi</w:t>
+                <w:t xml:space="preserve">Carron Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bryans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromicro Conference, 2004. Proceedings. 30th</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EURMIC.2004.1333355⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Algebraic Methodology and Software Technology (AMAST'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, United Kingdom. pp.460-474, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/b98770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00293125v1</w:t>
+                <w:t xml:space="preserve">hal-00293252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrays and contracts for the specification and analysis of regular systems</w:t>
+                <w:t xml:space="preserve">Logical-time contracts for reactive embedded components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maraninchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Application of Concurrency to System Design, 2004. ACSD 2004. Proceedings. Fourth International Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euromicro Conference, 2004. Proceedings. 30th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Rennes, France. pp.48 - 55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EURMIC.2004.1333355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSD.2004.1309116⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00293109v1</w:t>
+                <w:t xml:space="preserve">hal-00293125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressing Iterative Properties Logically in a Symbolic Setting</w:t>
+                <w:t xml:space="preserve">Arrays and contracts for the specification and analysis of regular systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Bryans</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maraninchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Algebraic Methodology and Software Technology (AMAST'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, United Kingdom. pp.460-474, </w:t>
+              <w:t xml:space="preserve">Application of Concurrency to System Design, 2004. ACSD 2004. Proceedings. Fourth International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Hamilton, Canada. pp.57- 66, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/b98770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CSD.2004.1309116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293252v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient compilation of array iterators for Lustre</w:t>
               </w:r>
@@ -3312,438 +3312,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Polyhedral Model for Arrays and Lists</w:t>
+                <w:t xml:space="preserve">Semantic Array Dataflow Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Iannetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gonnord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Morel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] INRIA. 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomofumi Yuki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9232, Inria Grenoble Rhône-Alpes. 2018, pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549719v1</w:t>
+                <w:t xml:space="preserve">hal-01954396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Array Dataflow Analysis</w:t>
+                <w:t xml:space="preserve">Semantic Polyhedral Model for Arrays and Lists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Iannetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gonnord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Morel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRIA. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomofumi Yuki</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-01954396v1</w:t>
+                <w:t xml:space="preserve">hal-03549719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static Analysis via Horn Encoding from synchronous Dataflow Programs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining dataflow programming and polyhedral optimization, a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gonnord</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] RT-0492, Université Lyon 1 Claude Bernard, LIP &amp; INSA, CITI 2017, pp.25</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] RT-0490, Inria Rhône-Alpes; CITI - CITI Centre of Innovation in Telecommunications and Integration of services; LIP - ENS Lyon. 2017, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614637v1</w:t>
+                <w:t xml:space="preserve">hal-01572439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining dataflow programming and polyhedral optimization, a case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Fontaine</w:t>
+                <w:t xml:space="preserve">Static Analysis via Horn Encoding from synchronous Dataflow Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gonnord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szabolcs-Marton Bagoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Morel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] RT-0490, Inria Rhône-Alpes; CITI - CITI Centre of Innovation in Telecommunications and Integration of services; LIP - ENS Lyon. 2017, pp.40</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] RT-0492, Université Lyon 1 Claude Bernard, LIP &amp; INSA, CITI 2017, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572439v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">numap: A Portable Library For Low Level Memory Profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4063,51 +4063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03828497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnord" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Radanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3564529" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005316v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Doru Hutu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jumel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maranzana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2014005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292876v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048742v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Iannetta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140104v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Compain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vercher-Chaptal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01855997v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fontaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01854072v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Selva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3225058.3225094" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631691v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Saysset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3125503.3125562" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMOS.2016.7818331" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01289532v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewodros Deneke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lilius" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2015.7345013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229025v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Frenot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2015.53" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876566v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Marquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2489068.2489077" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780976v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521339v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Dahlin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15234-4_3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00446647v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;el Despain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387352v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mandel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Babau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Ben Hedia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360750v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hindawi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sourrouille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321776v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321772v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Alhalabi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narkoy Batouma" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530213" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387365v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontus Bostr&#246;m" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387358v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Wald&#233;n" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75292-9_6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TZRLNP63-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293125v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maraninchi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURMIC.2004.1333355" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293109v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSD.2004.1309116" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293252v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carron Shankland" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bryans" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b98770" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387350v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140103v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02573052v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954396v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomofumi Yuki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614637v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs-Marton Bagoly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572439v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285522v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011841v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03828497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnord" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Radanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3564529" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005316v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Doru Hutu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jumel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maranzana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2014005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292876v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048742v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Iannetta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140104v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Compain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vercher-Chaptal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01854072v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Selva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3225058.3225094" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01855997v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fontaine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631691v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Saysset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3125503.3125562" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMOS.2016.7818331" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229025v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Frenot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2015.53" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01289532v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewodros Deneke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lilius" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2015.7345013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876566v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Marquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2489068.2489077" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780976v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521339v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Dahlin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15234-4_3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00446647v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;el Despain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360750v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hindawi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sourrouille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387352v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mandel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412224v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Babau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Ben Hedia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260715v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Alhalabi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narkoy Batouma" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530213" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321776v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321772v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292880v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontus Bostr&#246;m" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Wald&#233;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75292-9_6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TZRLNP63-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387365v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387358v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carron Shankland" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bryans" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b98770" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293125v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maraninchi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURMIC.2004.1333355" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293109v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSD.2004.1309116" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387350v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140103v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02573052v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954396v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomofumi Yuki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549719v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572439v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614637v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs-Marton Bagoly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285522v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011841v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>