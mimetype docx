--- v1 (2026-04-17)
+++ v2 (2026-05-19)
@@ -3312,224 +3312,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Array Dataflow Analysis</w:t>
+                <w:t xml:space="preserve">Semantic Polyhedral Model for Arrays and Lists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Iannetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gonnord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Morel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9232, Inria Grenoble Rhône-Alpes. 2018, pp.1-22</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRIA. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954396v1</w:t>
+                <w:t xml:space="preserve">hal-03549719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Polyhedral Model for Arrays and Lists</w:t>
+                <w:t xml:space="preserve">Semantic Array Dataflow Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Iannetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gonnord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Morel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] INRIA. 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomofumi Yuki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9232, Inria Grenoble Rhône-Alpes. 2018, pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549719v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining dataflow programming and polyhedral optimization, a case study</w:t>
               </w:r>
@@ -4063,51 +4063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03828497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnord" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Radanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3564529" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005316v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Doru Hutu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jumel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maranzana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2014005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292876v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048742v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Iannetta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140104v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Compain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vercher-Chaptal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01854072v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Selva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3225058.3225094" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01855997v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fontaine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631691v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Saysset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3125503.3125562" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMOS.2016.7818331" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229025v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Frenot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2015.53" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01289532v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewodros Deneke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lilius" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2015.7345013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876566v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Marquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2489068.2489077" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780976v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521339v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Dahlin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15234-4_3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00446647v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;el Despain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360750v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hindawi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sourrouille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387352v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mandel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412224v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Babau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Ben Hedia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260715v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Alhalabi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narkoy Batouma" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530213" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321776v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321772v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292880v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontus Bostr&#246;m" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Wald&#233;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75292-9_6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TZRLNP63-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387365v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387358v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carron Shankland" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bryans" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b98770" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293125v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maraninchi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURMIC.2004.1333355" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293109v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSD.2004.1309116" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387350v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140103v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02573052v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954396v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomofumi Yuki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549719v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572439v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614637v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs-Marton Bagoly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285522v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011841v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03828497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnord" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Radanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3564529" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005316v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Doru Hutu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jumel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maranzana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2014005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292876v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048742v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Iannetta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140104v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Compain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vercher-Chaptal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01854072v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Selva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3225058.3225094" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01855997v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fontaine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631691v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Saysset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3125503.3125562" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMOS.2016.7818331" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229025v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Frenot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2015.53" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01289532v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewodros Deneke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lilius" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2015.7345013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876566v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Marquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2489068.2489077" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780976v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521339v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Dahlin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15234-4_3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00446647v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;el Despain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360750v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hindawi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sourrouille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387352v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mandel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412224v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Babau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Ben Hedia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260715v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Alhalabi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narkoy Batouma" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530213" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321776v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321772v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292880v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontus Bostr&#246;m" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Wald&#233;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75292-9_6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TZRLNP63-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387365v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387358v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carron Shankland" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bryans" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b98770" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293125v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maraninchi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURMIC.2004.1333355" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293109v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSD.2004.1309116" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387350v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140103v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02573052v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954396v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomofumi Yuki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572439v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614637v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs-Marton Bagoly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285522v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011841v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>