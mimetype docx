--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -706,87 +706,122 @@
         <w:t xml:space="preserve">2015/2017 : Sorbonne Université (doctorant contractuel), civilisation de l'Amérique latine contemporaine et de l'Amérique préhispanique et coloniale en L1 et L2 LLCER Espagnol (TD), thème en L1 LLCER Espagnol (TD), Langue espagnole niveau avancé en L3 LANSAD (CM).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2374aa"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">IV. Activités scientifiques</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Laboratoires nationaux et internationaux</w:t>
+        <w:t xml:space="preserve">Laboratoires</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Depuis 2020 : Membre de l’équipe ERLIS (Équipe de Recherche sur les Littératures, les Imaginaires et les Sociétés – UR 4254), Université de Caen Normandie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2014/2020 : Membre du groupe de recherche CLEA (Civilisations et littératures d’Espagne et d’Amérique du Moyen-Âge aux Lumières – EA 4083), Sorbonne Université.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2014/2018 : Doctorant associé à l'Institut français d’études andines (IFEA), Lima, Pérou.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Participation à des projets de recherche</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2025/2029 : Membre de l'équipe de travail du projet </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El humanismo en sus textos y contextos : identidades, tradiciones y miradas plurales</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (PID2024-155961NB-I00) (&amp;quot;L'humanisme dans ses textes et contextes : identités, traditions et regards pluriels&amp;quot;), coordonné par Jesus M. Nieto Ibañez (Universidad de Valladolid).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Direction de dossier</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Codirecteur du dossier « Les dynamiques de pouvoir dans les mondes ibériques : construire, exercer, résister (XVIe-XVIIIe siècles) », </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
@@ -814,163 +849,194 @@
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Organisation d'évènements scientifiques</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Séminaires</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Depuis 2020 : coorganisateur du séminaire « Le temps de l’Empire ibérique, XVe-XVIIIe siècles », ERLIS, Université de Caen Normandie. Présentation et programmes : </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://erlis.unicaen.fr/le-temps-de-lempire-iberique-xve-xviiie-siecles/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Colloques et journées d'étude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Coorganisateur (avec Margarita Remón-Raillard et Nadia Tahir) de la journée d’étude </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">La perception du climat dans les lettres et les arts d’Amérique latine (XVIe-XXIe siècles)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Université de Caen Normandie, Caen, 5 décembre 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Coorganisateur (avec Juan Carlos Estenssoro, Sabine Forero-Mendoza et Nejma Kermele) de la journée d’étude </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Un temps des ruines en Amérique (XVIe-XVIIe siècles) ?</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Université de Pau et des Pays de l’Adour, Pau, 19 et 20 novembre 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Coorganisateur du colloque international </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Les dynamiques de pouvoir dans les mondes ibériques : construire, exercer, résister (XVIe-XVIIIe siècles)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Colegio de España, Paris, 13 et 14 juin 2019.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Expertise scientifique</w:t>
+        <w:t xml:space="preserve">Encadrement de travaux de recherche</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Co-encadrement (avec Alexandra Merle) de la thèse de doctorat de Graciela Laporte : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regards du cosmographe Alonso de Santa Cruz sur les Nouveaux mondes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expertise scientifique</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Évaluation d’articles inédits pour les revues :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Allpanchis</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Pérou) ;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Caravelle</w:t>
       </w:r>
       <w:r>
@@ -1015,304 +1081,304 @@
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Revista CUHSO</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Chili) ;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Temas americanistas</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Espagne) ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Évaluation de dossiers scientifiques pour l’Institut des Amériques : aides à manifestation scientifique, appel à publication de thèse, prix de thèse.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bourses, aides scpécifiques et séjours de recherches</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Juillet 2024 : Boursier « Aide à la mobilité internationale », École des hautes études hispaniques et ibériques (Casa de Velázquez), Madrid, Espagne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Juillet à août 2016 : Boursier de l’École des hautes études hispaniques et ibériques (Casa de Velázquez), Madrid, Espagne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Septembre 2014 à avril 2015 : Boursier « Aide à la mobilité internationale », Institut français d’études andines (IFEA), Lima, Pérou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2374aa"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V. Responsabilités</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsabilités administratives et pédagogiques à l'université de Caen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Depuis 2024 : Directeur du département d'Études ibériques et ibéro-américaines.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Depuis 2023 : Membre de la commission « Mon Master ».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Depuis 2022 : Responsable des préparations à l’Agrégation interne (2022) et externe (2024) d’Espagnol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Depuis 2020 : Membre des jurys d’examen de Licence LLCER Espagnol, membre de la commission &amp;quot;Parcoursup&amp;quot;.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsabilités administratives et pédagogiques dans d'autres universités</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2023/2024 : Président des jurys d’examen de Licence LLCER Espagnol et double Licence LLCER Espagnol / Science politique à l’Institut catholique de Vendée (ICES).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Participation à des jurys nationaux</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Depuis 2025 : Membre du jury de l'Agrégation interne d'Espagnol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Depuis 2025 : Membre du jury du CAPES externe d'Espagnol (bac +3).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2020-2024 : Membre du jury du CAPES externe d'Espagnol (bac +5).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2022/2023 : Président de jurys du baccalauréat, lycée Camille Claudel, Caen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Participation à des comités de sélection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2024 :(1)	Poste MCF « Espagne moderne », Université de Caen Normandie, Section 14, Référence 4683 (vice-président du COS).(2)	Poste d'enseignant contractuel d'Espagnol, Université de Caen Normandie (président de la commission).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2023 :Poste MCF « Civilisation Amérique latine, XVIIIe –XXIe siècles », Université de Rouen Normandie, Section 14, Référence 4659.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2022 :(1)	Poste MCF « Espagnol LEA : Langue de spécialité et Civilisation Époque contemporaine (XXe-XXIe siècles) », Université Sorbonne-Nouvelle, Section 14, Référence 0311/4366.(2)	Poste MCF « Enseignement-apprentissage de l’Espagnol et formation des enseignants des premier et second degrés », Université de La Réunion, Sections 14-70, Référence 4358.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
@@ -2068,174 +2134,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Pues Vuestra Magestad fue serbido de me haçer de Su Consejo » : modalités et écritures de l’itinérance dans la correspondance de Fray Tomás de Berlanga (c. 1490-1551)</w:t>
+                <w:t xml:space="preserve">Cristóbal Vaca de Castro y los dominicos del Perú</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loann Berens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+              <w:t xml:space="preserve">Estudios Latinoamericanos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 26, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 36/37, pp.73-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613959v1</w:t>
+                <w:t xml:space="preserve">hal-02334870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristóbal Vaca de Castro y los dominicos del Perú</w:t>
+                <w:t xml:space="preserve">« Pues Vuestra Magestad fue serbido de me haçer de Su Consejo » : modalités et écritures de l’itinérance dans la correspondance de Fray Tomás de Berlanga (c. 1490-1551)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loann Berens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudios Latinoamericanos</w:t>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 36/37, pp.73-99</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.26283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334870v1</w:t>
+                <w:t xml:space="preserve">hal-01613959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan de Betanzos et Francisco de Villacastín : deux conquérants dans la tourmente des guerres du Pérou (années 1530-1550)</w:t>
               </w:r>
@@ -2562,208 +2628,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Les Nouveaux Mondes de Louise Bénat-Tachot</w:t>
+                <w:t xml:space="preserve">Les premières tentatives de reconstitution du passé incaïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loann Berens</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...38 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Loann Berens; Serge Gruzinski; Clotilde Jacquelard; Nejma Kermele. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouveaux Mondes de Louise Bénat-Tachot. Mélanges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions hispaniques, pp.9-11, 2024, (Collection Histoire et civilisation), 978-2-85355-130-4</w:t>
+              <w:t xml:space="preserve">, Éditions hispaniques, pp.315-327, 2024, 978-2-85355-130-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612998v1</w:t>
+                <w:t xml:space="preserve">hal-04612526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les premières tentatives de reconstitution du passé incaïque</w:t>
+                <w:t xml:space="preserve">Introduction : Les Nouveaux Mondes de Louise Bénat-Tachot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loann Berens</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Loann Berens; Serge Gruzinski; Clotilde Jacquelard; Nejma Kermele. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Gruzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Jacquelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Kermele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouveaux Mondes de Louise Bénat-Tachot. Mélanges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions hispaniques, pp.315-327, 2024, 978-2-85355-130-4</w:t>
+              <w:t xml:space="preserve">, Éditions hispaniques, pp.9-11, 2024, (Collection Histoire et civilisation), 978-2-85355-130-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612526v1</w:t>
+                <w:t xml:space="preserve">hal-04612998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux Origines de la conscience géopolitique des colons du Pérou</w:t>
               </w:r>
@@ -3071,51 +3137,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DAF9F2F2"/>
+    <w:nsid w:val="7ED35E84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3219,51 +3285,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="49D49957"/>
+    <w:nsid w:val="169CA9DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3367,51 +3433,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="630A62E8"/>
+    <w:nsid w:val="420FAB2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3515,51 +3581,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="875C7D88"/>
+    <w:nsid w:val="D42E3215"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3663,51 +3729,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6A2C067C"/>
+    <w:nsid w:val="2D15067E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3811,51 +3877,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="82FA4600"/>
+    <w:nsid w:val="E59843CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3959,51 +4025,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="7A713AD2"/>
+    <w:nsid w:val="3F7E961B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4107,51 +4173,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="7A97EBF9"/>
+    <w:nsid w:val="B18A5801"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4255,51 +4321,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="42AB54E2"/>
+    <w:nsid w:val="9119C5B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4403,51 +4469,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="37E3A844"/>
+    <w:nsid w:val="D3A8A654"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4551,51 +4617,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="FB76DF3B"/>
+    <w:nsid w:val="439F6822"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4699,51 +4765,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="3F834608"/>
+    <w:nsid w:val="9762EA3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4847,51 +4913,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="7A00E718"/>
+    <w:nsid w:val="A98A2626"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4995,51 +5061,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="6003AE1C"/>
+    <w:nsid w:val="38530920"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5143,51 +5209,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="6DD78A83"/>
+    <w:nsid w:val="B0B112A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5291,51 +5357,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="1BC3C2F5"/>
+    <w:nsid w:val="AE4C5E32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5439,51 +5505,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="764FC411"/>
+    <w:nsid w:val="E054F289"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5587,51 +5653,347 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="4DAE3CBC"/>
+    <w:nsid w:val="E5BC0FB6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19">
+    <w:nsid w:val="0F077A36"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20">
+    <w:nsid w:val="9D337658"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5788,50 +6150,56 @@
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="18"/>
   </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -5869,51 +6237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loann-berens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7688-6352" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232866503" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erlis.unicaen.fr/le-temps-de-lempire-iberique-xve-xviiie-siecles/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351140v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loann Berens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18887-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525213v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707942v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265756v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018064v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.14490" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017987v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36447/estudios2019.v39.art14" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.33956" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334866v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.33076" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017964v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.10232" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613959v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.26283" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334870v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613896v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.26025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613974v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.7726" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298004v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17831-6.p.0077" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525238v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612998v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gruzinski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Jacquelard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Kermele" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612526v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018109v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018097v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018086v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1057214" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loann-berens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7688-6352" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232866503" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erlis.unicaen.fr/le-temps-de-lempire-iberique-xve-xviiie-siecles/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351140v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loann Berens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18887-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525213v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707942v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265756v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018064v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.14490" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017987v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36447/estudios2019.v39.art14" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.33956" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334866v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.33076" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017964v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.10232" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334870v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613959v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.26283" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613896v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.26025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613974v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.7726" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298004v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17831-6.p.0077" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525238v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612526v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612998v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gruzinski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Jacquelard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Kermele" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018109v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018097v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018086v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1057214" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>