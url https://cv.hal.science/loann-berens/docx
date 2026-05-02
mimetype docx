--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -3137,51 +3137,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7ED35E84"/>
+    <w:nsid w:val="335510BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3285,51 +3285,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="169CA9DF"/>
+    <w:nsid w:val="CCE24A5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3433,51 +3433,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="420FAB2B"/>
+    <w:nsid w:val="85091B8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3581,51 +3581,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D42E3215"/>
+    <w:nsid w:val="BDF0D03A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3729,51 +3729,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2D15067E"/>
+    <w:nsid w:val="9EF36301"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3877,51 +3877,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E59843CE"/>
+    <w:nsid w:val="7F3EFD1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4025,51 +4025,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="3F7E961B"/>
+    <w:nsid w:val="F7B79492"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4173,51 +4173,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="B18A5801"/>
+    <w:nsid w:val="8F0738FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4321,51 +4321,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="9119C5B2"/>
+    <w:nsid w:val="DA79624A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4469,51 +4469,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="D3A8A654"/>
+    <w:nsid w:val="36665CC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4617,51 +4617,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="439F6822"/>
+    <w:nsid w:val="459BB6F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4765,51 +4765,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="9762EA3E"/>
+    <w:nsid w:val="A8584365"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4913,51 +4913,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="A98A2626"/>
+    <w:nsid w:val="7AE4F3EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5061,51 +5061,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="38530920"/>
+    <w:nsid w:val="DAB712BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5209,51 +5209,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="B0B112A2"/>
+    <w:nsid w:val="A4F1362A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5357,51 +5357,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="AE4C5E32"/>
+    <w:nsid w:val="FB28F1E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5505,51 +5505,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="E054F289"/>
+    <w:nsid w:val="5E0BE92B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5653,51 +5653,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="E5BC0FB6"/>
+    <w:nsid w:val="62E0B221"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5801,51 +5801,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="0F077A36"/>
+    <w:nsid w:val="B6C20344"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5949,51 +5949,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="9D337658"/>
+    <w:nsid w:val="48D4D7C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>