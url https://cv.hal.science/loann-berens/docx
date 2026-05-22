--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -885,50 +885,73 @@
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://erlis.unicaen.fr/le-temps-de-lempire-iberique-xve-xviiie-siecles/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Colloques et journées d'étude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Coorganisateur (avec Nejma Kermele, Mickaël Popelard et Linda Garbaye) du colloque international </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un temps des ruines en Amérique, XVIe-XVIIe siècles (II)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, Université de Caen Normandie, Caen, 5 et 6 mai 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Coorganisateur (avec Margarita Remón-Raillard et Nadia Tahir) de la journée d’étude </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">La perception du climat dans les lettres et les arts d’Amérique latine (XVIe-XXIe siècles)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Université de Caen Normandie, Caen, 5 décembre 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Coorganisateur (avec Juan Carlos Estenssoro, Sabine Forero-Mendoza et Nejma Kermele) de la journée d’étude </w:t>
       </w:r>
@@ -1291,51 +1314,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Depuis 2025 : Membre du jury du CAPES externe d'Espagnol (bac +3).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2020-2024 : Membre du jury du CAPES externe d'Espagnol (bac +5).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">2022/2023 : Président de jurys du baccalauréat, lycée Camille Claudel, Caen.</w:t>
+        <w:t xml:space="preserve">2022-2023 : Président de jurys du baccalauréat, lycée Camille Claudel, Caen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Participation à des comités de sélection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2024 :(1)	Poste MCF « Espagne moderne », Université de Caen Normandie, Section 14, Référence 4683 (vice-président du COS).(2)	Poste d'enseignant contractuel d'Espagnol, Université de Caen Normandie (président de la commission).</w:t>
       </w:r>
@@ -1818,183 +1841,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Una carta inédita de Cristóbal Vaca de Castro (1542)</w:t>
+                <w:t xml:space="preserve">Les dynamiques de pouvoir dans les mondes ibériques : construire, exercer, résister (XVIe-XVIIIe siècles). Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loann Berens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudios Latinoamericanos</w:t>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 39, pp.251-274. </w:t>
+              <w:t xml:space="preserve">, 2020, 35, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36447/estudios2019.v39.art14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.33956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017987v1</w:t>
+                <w:t xml:space="preserve">hal-04018035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dynamiques de pouvoir dans les mondes ibériques : construire, exercer, résister (XVIe-XVIIIe siècles). Introduction</w:t>
+                <w:t xml:space="preserve">Una carta inédita de Cristóbal Vaca de Castro (1542)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loann Berens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+              <w:t xml:space="preserve">Estudios Latinoamericanos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 35, </w:t>
+              <w:t xml:space="preserve">, 2020, 39, pp.251-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/e-spania.33956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36447/estudios2019.v39.art14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018035v1</w:t>
+                <w:t xml:space="preserve">hal-04017987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan de Betanzos, lecteur de fray Antonio de Guevara</w:t>
               </w:r>
@@ -2586,490 +2609,503 @@
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loann Berens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Roy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transcribir América. Reescribir el Viejo Mundo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Universidad Nacional Mayor de San Marcos, pp.151-170, inPress</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universidad Nacional Mayor de San Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.151-170, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premières tentatives de reconstitution du passé incaïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loann Berens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Loann Berens; Serge Gruzinski; Clotilde Jacquelard; Nejma Kermele. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouveaux Mondes de Louise Bénat-Tachot. Mélanges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions hispaniques, pp.315-327, 2024, 978-2-85355-130-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Les Nouveaux Mondes de Louise Bénat-Tachot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loann Berens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Gruzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Jacquelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Kermele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouveaux Mondes de Louise Bénat-Tachot. Mélanges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions hispaniques, pp.9-11, 2024, (Collection Histoire et civilisation), 978-2-85355-130-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux Origines de la conscience géopolitique des colons du Pérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loann Berens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louise Bénat-Tachot; Clotilde Jacquelard; Mauricio Onetto Pavez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Transversalité du continent américain. Lectures géopolitiques, XVIe-XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Manuscrit, pp.269-289, 2022, (Collection Fabrica Mundi), 978-2-304-05410-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Dominicains et la &amp;quot;conquête spirituelle&amp;quot; du Pérou : évangélisation, médiation politique et expansion impériale (années 1530-1550)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loann Berens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Vu Thanh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les missions religieuses à l'épreuve des empires coloniaux, XVIe-XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maisonneuve et Larose; Hémisphères, pp.203-224, 2022, (Mers &amp; Empires Collection), 978-2-37701-123-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Médiation comme outil de domination : la collaboration de la Couronne espagnole avec les Incas de Cuzco (Pérou, XVIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loann Berens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Chaunu; Séverin Duc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Domination comme expérience européenne et américaine à l’époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.169-186, 2019, 978-2-8076-0841-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3137,51 +3173,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="335510BB"/>
+    <w:nsid w:val="5FD00AB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3285,51 +3321,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CCE24A5E"/>
+    <w:nsid w:val="D081F360"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3433,51 +3469,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="85091B8D"/>
+    <w:nsid w:val="671D3E46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3581,51 +3617,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BDF0D03A"/>
+    <w:nsid w:val="FC7745A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3729,51 +3765,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="9EF36301"/>
+    <w:nsid w:val="645524B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3877,51 +3913,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7F3EFD1A"/>
+    <w:nsid w:val="31DDB18B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4025,51 +4061,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="F7B79492"/>
+    <w:nsid w:val="7A648970"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4173,51 +4209,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="8F0738FC"/>
+    <w:nsid w:val="63DDDA86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4321,51 +4357,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="DA79624A"/>
+    <w:nsid w:val="AD2FE969"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4469,51 +4505,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="36665CC7"/>
+    <w:nsid w:val="4CC27E5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4617,51 +4653,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="459BB6F9"/>
+    <w:nsid w:val="83E0DB81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4765,51 +4801,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="A8584365"/>
+    <w:nsid w:val="4B33434B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4913,51 +4949,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="7AE4F3EC"/>
+    <w:nsid w:val="0B94C438"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5061,51 +5097,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="DAB712BD"/>
+    <w:nsid w:val="A0F14EC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5209,51 +5245,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="A4F1362A"/>
+    <w:nsid w:val="DB6F53E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5357,51 +5393,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="FB28F1E1"/>
+    <w:nsid w:val="61C6785C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5505,51 +5541,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="5E0BE92B"/>
+    <w:nsid w:val="FBC9BB4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5653,51 +5689,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="62E0B221"/>
+    <w:nsid w:val="1EF9DDD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5801,51 +5837,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="B6C20344"/>
+    <w:nsid w:val="6B032B52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5949,51 +5985,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="48D4D7C1"/>
+    <w:nsid w:val="9E94770B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6237,51 +6273,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loann-berens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7688-6352" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232866503" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erlis.unicaen.fr/le-temps-de-lempire-iberique-xve-xviiie-siecles/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351140v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loann Berens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18887-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525213v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707942v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265756v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018064v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.14490" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017987v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36447/estudios2019.v39.art14" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.33956" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334866v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.33076" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017964v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.10232" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334870v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613959v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.26283" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613896v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.26025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613974v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.7726" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298004v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17831-6.p.0077" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525238v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612526v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612998v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gruzinski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Jacquelard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Kermele" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018109v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018097v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018086v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1057214" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loann-berens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7688-6352" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232866503" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erlis.unicaen.fr/le-temps-de-lempire-iberique-xve-xviiie-siecles/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351140v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loann Berens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18887-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525213v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707942v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265756v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018064v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.14490" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018035v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.33956" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017987v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36447/estudios2019.v39.art14" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334866v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.33076" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017964v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.10232" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334870v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613959v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.26283" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613896v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.26025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613974v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.7726" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298004v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17831-6.p.0077" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525238v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unmsm-web-static-files.s3.sa-east-1.amazonaws.com/fondo-editorial/open-access-book/678C.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612526v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612998v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gruzinski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Jacquelard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Kermele" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018109v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018097v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018086v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1057214" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>