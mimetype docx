--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -497,389 +497,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fantômas ! : biographie d'un criminel imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Artiaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">les Prairies ordinaires, 3, 2013, Singulières modernités, 978-2-35096-073-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Finding the Plot. Storytelling in Popular Fictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Migozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Artiaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Holmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Platten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge Scholars Publishing, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Migozzi</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">Cambridge Scholars Publishing, 2013</w:t>
+                <w:t xml:space="preserve">hal-00932121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Roman populaire (1836-1960). Des premiers feuilletons aux adaptations télévisuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Artiaga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Autrement, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">les Prairies ordinaires, 3, 2013, Singulières modernités, 978-2-35096-073-9</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des torrents de papier: catholicisme et lectures populaires au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Artiaga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PULIM, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Editions Autrement, 2008</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des torrents de papier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Artiaga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Limoges. 2007, Médiatextes, Jacques Migozzi, 2842874412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312487v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01740429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double jeu. Histoire du basket-ball entre France et Amériques</w:t>
               </w:r>
@@ -1067,187 +1067,187 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Editors’ Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Artiaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Célestin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (1), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17409292.2025.2454156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fantômas et le collier de l'esclave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Artiaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalhousie French studies = Revue d'études littéraires du Canada atlantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484126v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-05143634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport et racisme : regards croisés d’historiens. Entretien avec Fabien Archambault, Loïc Artiaga et François-René Julliard</w:t>
               </w:r>
@@ -1871,174 +1871,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Bleu et le noir. Fantômas, le temps des guerres chromatiques (1962-1969)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Artiaga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Belphegor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belphegor.79⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une parfaite adaptation. Fantômas, les industries culturelles et la multitude des &amp;quot;génies du crime&amp;quot; (années 1910-1920)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Artiaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480629v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02480374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La congrégation de l’Index, les romans et leurs idéologies (1828-1898)</w:t>
               </w:r>
@@ -2220,51 +2220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Popular Culture/Mass Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Artiaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Célestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29 (1), 171 p., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3206,50 +3206,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05154515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'acculturation par corps. La dissémination des modèles sportifs anglais et américains et leurs adaptations européennes au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Artiaga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Dulphy, Robert Frank, Marie-Anne Matard-Bonucci, Pascal Ory. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Relations culturelles internationales au XXe siècle. De la diplomatie culturelle à l'acculturation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, Peter Lang, p. 185-193, 2010, Enjeux internationaux / International Issues, 978-90-5201-661-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le basket-ball et la question de l'hégémonie culturelle américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3262,143 +3348,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Singaravélou, Julien Sorez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Empire des sports. Une histoire de la mondialisation culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, p. 169-181, 2010, 978-2-7011-5588-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730495v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-00730460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balle au panier et impérialisme boomerang</w:t>
               </w:r>
@@ -4055,51 +4055,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540203v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Artiaga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Letourneux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775048v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126369v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeannerod" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171789v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Archambault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bosc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126375v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00932121v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Migozzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Holmes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Platten" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410357v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480369v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312487v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740429v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171792v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171800v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Frey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484126v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143634v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C&#233;lestin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2025.2454156" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682894v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ren&#233; Julliard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03600985v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leveratto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rhc.523" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480371v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480530v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lampros Flitouris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/hr.16297" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480534v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126380v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480536v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jepc.5.1.17_1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480374v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.79" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130059v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172055v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426418v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1329r" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723235v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426406v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1328z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792412v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204955v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126370v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126366v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126376v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126372v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126378v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172072v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154515v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00730495v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00730460v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172125v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05446322v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01382272v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Kuhnle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172149v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540203v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Artiaga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Letourneux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775048v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126369v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeannerod" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171789v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Archambault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bosc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126375v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410357v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00932121v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Migozzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Holmes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Platten" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480369v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740429v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312487v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171792v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171800v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Frey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143634v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C&#233;lestin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2025.2454156" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484126v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682894v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ren&#233; Julliard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03600985v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leveratto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rhc.523" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480371v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480530v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lampros Flitouris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/hr.16297" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480534v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126380v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480536v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jepc.5.1.17_1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480374v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.79" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130059v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172055v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426418v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1329r" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723235v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426406v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1328z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792412v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204955v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126370v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126366v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126376v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126372v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126378v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172072v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154515v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00730460v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00730495v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172125v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05446322v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01382272v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Kuhnle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172149v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>