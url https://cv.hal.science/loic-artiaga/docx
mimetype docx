--- v1 (2026-04-06)
+++ v2 (2026-05-16)
@@ -1033,799 +1033,913 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Popular Culture/Mass Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Artiaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Célestin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29 (1), 171 p., 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editors’ Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Artiaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Célestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 29 (1), pp.1-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17409292.2025.2454156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17409292.2025.2454156⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05143634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fantômas et le collier de l'esclave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Artiaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalhousie French studies = Revue d'études littéraires du Canada atlantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport et racisme : regards croisés d’historiens. Entretien avec Fabien Archambault, Loïc Artiaga et François-René Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Artiaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-René Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RevueAlarmer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de la réception : questions à Loïc Artiaga et Jean-Marc Leveratto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Artiaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leveratto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.56698/rhc.523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’historien, les ‘machines à classer’ et les fictions populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Artiaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Universitatis Lodziensis. Folia Litteraria Romanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vies méditerranéennes de Fantômas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Artiaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lampros Flitouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Historical Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14, pp.125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12681/hr.16297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Em busca…” da história da circulação das ficções de grande consumo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Artiaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ArtCultura : revista de História, Cultura e Arte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fantômas : être puis avoir été populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Artiaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding the European novel (1830–1920)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Artiaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of European Popular Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (1), pp.17-29. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1386/jepc.5.1.17_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1386/jepc.5.1.17_1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02480536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les soldats du stade: une armée de champions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1841,289 +1955,289 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Société des Amis du Musée de l'Armée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 145, p. 27-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Bleu et le noir. Fantômas, le temps des guerres chromatiques (1962-1969)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Artiaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belphegor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11-1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belphegor.79⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/belphegor.79⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02480374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une parfaite adaptation. Fantômas, les industries culturelles et la multitude des &amp;quot;génies du crime&amp;quot; (années 1910-1920)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Artiaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La congrégation de l’Index, les romans et leurs idéologies (1828-1898)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Artiaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belphegor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plus vite, plus haut, plus riche. La médiatisation de la culture sportive américaine au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2139,171 +2253,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9, p. 137-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172055v1</w:t>
-              </w:r>
-[...112 lines deleted...]
-                <w:t xml:space="preserve">hal-05143626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4055,51 +4055,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540203v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Artiaga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Letourneux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775048v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126369v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeannerod" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171789v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Archambault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bosc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126375v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410357v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00932121v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Migozzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Holmes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Platten" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480369v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740429v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312487v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171792v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171800v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Frey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143634v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C&#233;lestin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2025.2454156" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484126v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682894v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ren&#233; Julliard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03600985v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leveratto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rhc.523" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480371v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480530v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lampros Flitouris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/hr.16297" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480534v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126380v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480536v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jepc.5.1.17_1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480374v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.79" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130059v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172055v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426418v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1329r" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723235v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426406v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1328z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792412v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204955v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126370v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126366v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126376v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126372v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126378v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172072v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154515v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00730460v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00730495v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172125v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05446322v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01382272v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Kuhnle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172149v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540203v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Artiaga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Letourneux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775048v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126369v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeannerod" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171789v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Archambault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bosc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126375v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410357v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00932121v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Migozzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Holmes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Platten" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480369v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740429v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312487v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171792v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171800v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Frey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143626v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C&#233;lestin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143634v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2025.2454156" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484126v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682894v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ren&#233; Julliard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03600985v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leveratto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rhc.523" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480371v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480530v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lampros Flitouris" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/hr.16297" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480534v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126380v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jepc.5.1.17_1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172151v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480374v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.79" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480629v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130059v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172055v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426418v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1329r" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723235v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426406v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1328z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792412v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204955v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126370v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126366v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126376v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126372v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126378v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172072v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154515v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00730460v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00730495v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172125v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05446322v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01382272v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Kuhnle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172149v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>