--- v0 (2026-03-18)
+++ v1 (2026-05-06)
@@ -396,200 +396,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03877835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free daily newspapers: Professional norms, business model and routinized production in the metropolis (Introduction)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Médias en crise, journalisme en réinvention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ballarini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Lamour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Communication Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Médiadoc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, pp.40-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01685221v1</w:t>
+                <w:t xml:space="preserve">hal-01739488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médias en crise, journalisme en réinvention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Free daily newspapers: Professional norms, business model and routinized production in the metropolis (Introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ballarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lamour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médiadoc</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studies in Communication Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.79-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24434/j.scoms.2017.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739488v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontenelle, Éditocrates sous perfusion. Les aides publiques à la presse, trente ans de gabegie. Paris, Éd. Libertalia, coll. À boulets rouges, 2014, 112 pages</w:t>
               </w:r>
@@ -733,347 +733,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Leteinturier, dir., Les Journalistes français et leur environnement : 1990-2012. Le cas de la presse d’information générale et politique</w:t>
+                <w:t xml:space="preserve">Sylvain Maresca, Michaël Meyer. Précis de photographie à l’usage des sociologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ballarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.420-422. </w:t>
+              <w:t xml:space="preserve">, 2014, pp.386-387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.9474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.9121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023081v1</w:t>
+                <w:t xml:space="preserve">hal-03023086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Maresca, Michaël Meyer. Précis de photographie à l’usage des sociologues</w:t>
+                <w:t xml:space="preserve">Christine Leteinturier, dir., Les Journalistes français et leur environnement : 1990-2012. Le cas de la presse d’information générale et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ballarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.386-387. </w:t>
+              <w:t xml:space="preserve">, 2014, pp.420-422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.9121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.9474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023086v1</w:t>
+                <w:t xml:space="preserve">hal-03023081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Por qué leer la prensa regional hoy en día?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ballarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">adComunica:revista científica de estrategias, tendencias e innovación en comunicación</w:t>
+              <w:t xml:space="preserve">adComunica. Revista Científica de Estrategias, Tendencias e Innovación en Comunicación</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012 (4), pp.99 - 117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6035/2174-0992.2012.4.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382418v1</w:t>
+                <w:t xml:space="preserve">hal-01382427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Por qué leer la prensa regional hoy en día?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ballarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">adComunica. Revista Científica de Estrategias, Tendencias e Innovación en Comunicación</w:t>
+              <w:t xml:space="preserve">adComunica:revista científica de estrategias, tendencias e innovación en comunicación</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012 (4), pp.99 - 117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6035/2174-0992.2012.4.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382427v1</w:t>
+                <w:t xml:space="preserve">hal-01382418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libre parole et intérêts bien compris : la presse régionale vue par ses lecteurs</w:t>
               </w:r>
@@ -1943,338 +1943,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Media: Can Crowdfunding Serve Pluralism?</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ballarini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Loïc Ballarini. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ballarini Loïc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Independence of the News Media. Francophone Research on Media, Economics and Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palgrave Macmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.19-44, 2020, Global Transformations in Media and Communication Research - A Palgrave and IAMCR Series, 978-3-030-34054-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-34054-4_3⟩</w:t>
+              <w:t xml:space="preserve">, pp.1-4, 2020, Global Transformations in Media and Communication Research - A Palgrave and IAMCR Series, 978-3-030-34053-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-34054-4_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03009442v1</w:t>
+                <w:t xml:space="preserve">hal-03023165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">The Local Press as a Medium to Create Diversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ballarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ballarini Loïc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Independence of the News Media. Francophone Research on Media, Economics and Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palgrave Macmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.1-4, 2020, Global Transformations in Media and Communication Research - A Palgrave and IAMCR Series, 978-3-030-34053-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-34054-4_1⟩</w:t>
+              <w:t xml:space="preserve">, pp.133-153, 2020, Global Transformations in Media and Communication Research - A Palgrave and IAMCR Series, 978-3-030-34053-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-34054-4_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023165v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Local Press as a Medium to Create Diversion</w:t>
+                <w:t xml:space="preserve">French Media: Can Crowdfunding Serve Pluralism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ballarini</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Ballarini Loïc. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Loïc Ballarini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Independence of the News Media. Francophone Research on Media, Economics and Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palgrave Macmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.133-153, 2020, Global Transformations in Media and Communication Research - A Palgrave and IAMCR Series, 978-3-030-34053-7. </w:t>
+              <w:t xml:space="preserve">, pp.19-44, 2020, Global Transformations in Media and Communication Research - A Palgrave and IAMCR Series, 978-3-030-34054-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-34054-4_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-34054-4_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023179v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Financement participatif : les nouveaux territoires du capitalisme . Avant propos »</w:t>
               </w:r>
@@ -2379,212 +2379,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour le public dans l'espace public ?</w:t>
+                <w:t xml:space="preserve">Devenir public. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ballarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ségur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Loïc Ballarini; Céline Ségur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devenir public. Modalités et enjeux</w:t>
+              <w:t xml:space="preserve">Devenir Public. Modalités et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mare &amp; Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.19-38, 2018, MediaCritic, 978-2-84934-288-6</w:t>
+              <w:t xml:space="preserve">, pp.9-16, 2018, 978-2-84934-288-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01792875v1</w:t>
+                <w:t xml:space="preserve">hal-01719600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir public. Introduction</w:t>
+                <w:t xml:space="preserve">Quelle place pour le public dans l'espace public ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ballarini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Ségur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Loïc Ballarini; Céline Ségur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devenir Public. Modalités et enjeux</w:t>
+              <w:t xml:space="preserve">Devenir public. Modalités et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mare &amp; Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.9-16, 2018, 978-2-84934-288-6</w:t>
+              <w:t xml:space="preserve">, pp.19-38, 2018, MediaCritic, 978-2-84934-288-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719600v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet autour et la presse régionale au milieu. Les nouveaux médias dans les pratiques informationnelles quotidiennes</w:t>
               </w:r>
@@ -2897,51 +2897,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ordinaire du politique dans les médias français. Les apports de la comparaison internationale pour dresser un état des lieux de la place du politique dans le champ journalistique hors campagne électorale.</w:t>
+                <w:t xml:space="preserve">L’ordinaire du politique dans les médias français. Les apports de la comparaison internationale pour dresser un état des lieux de la place du politique dans le champ journalistique hors campagne électorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baisnée</w:t>
@@ -3147,161 +3147,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanences and Mutations in the French and German Media Systems during the COVID-19 pandemic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’ordinaire du politique dans les médias français. État des lieux de la place du politique dans le champ journalistique hors campagne électorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ballarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Berthaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baisnée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyriac Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Médiatiser la Pandémie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10e Congrès de l’Association française de sociologie.  Intersections, circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congrès de l'Association française de sociologie. Réseau thématique "sociologie des médias", Jul 2023, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866533v1</w:t>
+                <w:t xml:space="preserve">hal-05066127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A socio-semiotic perspective: media writings on climate and journalistic practices</w:t>
               </w:r>
@@ -3402,152 +3393,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04207079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ordinaire du politique dans les médias français. État des lieux de la place du politique dans le champ journalistique hors campagne électorale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Permanences and Mutations in the French and German Media Systems during the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ballarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baisnée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Berthaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Baisnée</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriac Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Congrès de l’Association française de sociologie.  Intersections, circulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque Médiatiser la Pandémie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Laval, Mar 2022, Montréal, Canada. pp.529-551, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3138/cjc-2022-0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05066127v1</w:t>
+                <w:t xml:space="preserve">hal-03866533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JRP France : a preliminary analysis</w:t>
               </w:r>
@@ -3585,51 +3585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baisnée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Berthaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journalistic Role Performance Project (JRP) - Methodology &amp; Early results</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journalistic Role Performance - France; Maison des Sciences de l’Homme (Dijon), Jul 2021, Dijon, France</w:t>
@@ -3766,51 +3766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publics et journalistes des médias locaux : quelle mise en récit de leurs pratiques et de leurs attentes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ségur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ballarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3842,204 +3842,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'idéal de la participation à l'épreuve des logiques capitalistes</w:t>
+                <w:t xml:space="preserve">French Media: Can Crowdfunding Serve Pluralism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ballarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rouzé</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Financement participatif : les nouveaux territoires du capitalisme ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), May 2018, Metz, France. pp.7-13</w:t>
+              <w:t xml:space="preserve">International Communication Association Preconference Riding or Lashing the Waves: Regulating Media for Diversity in a Time of Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, College Of Liberal Arts (Purdue University); LabSIC (Université Paris 13), May 2019, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124049v1</w:t>
+                <w:t xml:space="preserve">hal-03023686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médias français : le crowdfunding au service du pluralisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ballarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Financement participatif : les nouveaux territoires du capitalisme ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d’études sur les médias, les technologies et l’internationalisation (Cémti, Université Paris 8 Vincennes-Saint-Denis); Centre de recherche sur les médiations (Crem, Université de Lorraine), May 2018, Metz, France. pp.107-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4058,476 +4032,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01783731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Media: Can Crowdfunding Serve Pluralism?</w:t>
+                <w:t xml:space="preserve">Les médias à la recherche d’« argent propre ». Financement participatif et indépendance des rédactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ballarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Communication Association Preconference Riding or Lashing the Waves: Regulating Media for Diversity in a Time of Uncertainty</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, College Of Liberal Arts (Purdue University); LabSIC (Université Paris 13), May 2019, Washington, DC, United States</w:t>
+              <w:t xml:space="preserve">Colloque international Journalisme et plateformes : de la symbiose à la dépendance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'études et de recherches appliquées en sciences sociales (Lerass; Université de Toulouse), Jan 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023686v1</w:t>
+                <w:t xml:space="preserve">hal-01985697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les médias à la recherche d’« argent propre ». Financement participatif et indépendance des rédactions.</w:t>
+                <w:t xml:space="preserve">Questions éthiques, pratiques professionnelles et formation universitaire en journalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ballarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Marty</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annik Dubied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grevisse Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Journalisme et plateformes : de la symbiose à la dépendance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'études et de recherches appliquées en sciences sociales (Lerass; Université de Toulouse), Jan 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque international Nouvelles narrations journalistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alliance internationale de recherche sur les pratiques et la pédagogie en journalisme, Oct 2019, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985697v1</w:t>
+                <w:t xml:space="preserve">hal-03023668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questions éthiques, pratiques professionnelles et formation universitaire en journalisme</w:t>
+                <w:t xml:space="preserve">L'idéal de la participation à l'épreuve des logiques capitalistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ballarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grevisse Benoît</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Nouvelles narrations journalistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alliance internationale de recherche sur les pratiques et la pédagogie en journalisme, Oct 2019, Louvain-la-Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">Colloque international Financement participatif : les nouveaux territoires du capitalisme ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), May 2018, Metz, France. pp.7-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023668v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journalisme mobile</w:t>
+                <w:t xml:space="preserve">Enseigner le journalisme à l'heure du numérique. Nouvelles compétences, nouveaux enjeux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ballarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Wiessler</w:t>
+                <w:t xml:space="preserve">Jean-François Diana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Monnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude Écriture journalistique, numérique et territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915373v1</w:t>
+                <w:t xml:space="preserve">hal-01915401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner le journalisme à l'heure du numérique. Nouvelles compétences, nouveaux enjeux ?</w:t>
+                <w:t xml:space="preserve">Journalisme mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ballarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angeliki Monnier</w:t>
+                <w:t xml:space="preserve">Sophie Wiessler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude Écriture journalistique, numérique et territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01915401v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réflexivité dans la formation au journalisme</w:t>
               </w:r>
@@ -4552,51 +4552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Derèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Zecchinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annik Dubied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Les 10 ans de l'AJM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie du journalisme et des médias (AJM, Suisse), Sep 2018, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4615,286 +4615,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire public, devenir public</w:t>
+                <w:t xml:space="preserve">Vers des communs du journalisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ballarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Ségur</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Devenir public. Modalités et enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">85e Congrès international de l'Association francophone pour le savoir (Acfas). Vers de nouveaux sommets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone pour le savoir (Acfas); Université McGill (Canada), May 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01726249v1</w:t>
+                <w:t xml:space="preserve">hal-01723672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des communs du journalisme ?</w:t>
+                <w:t xml:space="preserve">Crowdfunding Journalism: The Case Of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ballarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">85e Congrès international de l'Association francophone pour le savoir (Acfas). Vers de nouveaux sommets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association francophone pour le savoir (Acfas); Université McGill (Canada), May 2017, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Conference Journalism, Society and Politics in the Digital Media Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Advanced Media Institute; Open University of Cyprus; Centre for the Study of Journalism, Culture and Community at Bournemouth University; Laboratory of Research in New Economy and Development at University Hassan II Casablanca (Maroc), Sep 2017, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723672v1</w:t>
+                <w:t xml:space="preserve">hal-03023714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdfunding Journalism: The Case Of France</w:t>
+                <w:t xml:space="preserve">Faire public, devenir public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ballarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ségur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Journalism, Society and Politics in the Digital Media Era</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Advanced Media Institute; Open University of Cyprus; Centre for the Study of Journalism, Culture and Community at Bournemouth University; Laboratory of Research in New Economy and Development at University Hassan II Casablanca (Maroc), Sep 2017, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">Journée d'étude Devenir public. Modalités et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023714v1</w:t>
+                <w:t xml:space="preserve">hal-01726249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libre, open source, communs : des utopies concrètes pour le journalisme ?</w:t>
               </w:r>
@@ -4975,51 +4975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médias, journalisme et narrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ballarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5258,234 +5258,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’espace public et l’agir communicationnel, limites et perspectives</w:t>
+                <w:t xml:space="preserve">De la nécessité de définir les concepts : l’exemple de l’« espace public »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ballarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de communication, Université Rennes 2, Jan 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche commun Université Galatasaray/Institut français d’études anatoliennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Galatasaray; IFEA (Institut français d'études anatoliennes), Apr 2013, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024644v1</w:t>
+                <w:t xml:space="preserve">hal-03024641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la nécessité de définir les concepts : l’exemple de l’« espace public »</w:t>
+                <w:t xml:space="preserve">« Espace public » et recherche critique : pourquoi se méfier d’un concept passe-partout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ballarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche commun Université Galatasaray/Institut français d’études anatoliennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Galatasaray; IFEA (Institut français d'études anatoliennes), Apr 2013, Istanbul, Turquie</w:t>
+              <w:t xml:space="preserve">80 ème congrès de l’Association francophone pour le savoir (Acfas) : Où (en) est la critique en communication ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone pour le savoir (Acfas), May 2012, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024641v1</w:t>
+                <w:t xml:space="preserve">hal-01364883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Espace public » et recherche critique : pourquoi se méfier d’un concept passe-partout</w:t>
+                <w:t xml:space="preserve">L’espace public et l’agir communicationnel, limites et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ballarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">80 ème congrès de l’Association francophone pour le savoir (Acfas) : Où (en) est la critique en communication ? </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association francophone pour le savoir (Acfas), May 2012, Montréal, France</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de communication, Université Rennes 2, Jan 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01364883v1</w:t>
+                <w:t xml:space="preserve">hal-03024644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi lire la presse régionale aujourd’hui ?</w:t>
               </w:r>
@@ -5603,165 +5603,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médias et conversation dans l’espace public local</w:t>
+                <w:t xml:space="preserve">La construction d’un corpus de presse en vue d’une analyse de contenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ballarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche du CEMTI</w:t>
+              <w:t xml:space="preserve">Séminaire « Archives » du CEMTI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEMTI EA 3388, Apr 2009, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024652v1</w:t>
+                <w:t xml:space="preserve">hal-03024649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction d’un corpus de presse en vue d’une analyse de contenu</w:t>
+                <w:t xml:space="preserve">Médias et conversation dans l’espace public local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ballarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Archives » du CEMTI</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche du CEMTI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEMTI EA 3388, Apr 2009, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024649v1</w:t>
+                <w:t xml:space="preserve">hal-03024652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction et orientation du débat public : l’établissement d’un discours dominant sur la qualité des soins à travers les « Palmarès des hôpitaux »</w:t>
               </w:r>
@@ -6111,141 +6111,141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twitter en campagne électorale : qu’en font les partis ?</w:t>
+                <w:t xml:space="preserve">La construction de narrations interactives sur Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Lévêque</w:t>
+                <w:t xml:space="preserve">Camille Bresler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Meurisse</w:t>
+                <w:t xml:space="preserve">Kévin Bressan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Ridon</w:t>
+                <w:t xml:space="preserve">Cassandre Jalliffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ballarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Compagno</w:t>
+                <w:t xml:space="preserve">Justine Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744123v1</w:t>
+                <w:t xml:space="preserve">hal-01742796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’immersion, outil commun du chercheur, du journaliste et de l’écrivain</w:t>
               </w:r>
@@ -6339,356 +6339,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01746123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction de narrations interactives sur Twitter</w:t>
+                <w:t xml:space="preserve">La radicalisation, un processus à étudier de manière interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bresler</w:t>
+                <w:t xml:space="preserve">Élie Guckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Bressan</w:t>
+                <w:t xml:space="preserve">Lucas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Ballarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandre Jalliffier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Justine Simon</w:t>
+                <w:t xml:space="preserve">Rabie Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01742796v1</w:t>
+                <w:t xml:space="preserve">hal-01759216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La radicalisation, un processus à étudier de manière interdisciplinaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le traitement médiatique de la controverse sur le gaz de couche en Moselle-Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élie Guckert</w:t>
+                <w:t xml:space="preserve">Marine van Der Kluft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Hueber</w:t>
+                <w:t xml:space="preserve">Jean Vayssières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ballarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabie Fares</w:t>
+                <w:t xml:space="preserve">Marieke Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759216v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement médiatique de la controverse sur le gaz de couche en Moselle-Est</w:t>
+                <w:t xml:space="preserve">Twitter en campagne électorale : qu’en font les partis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Valentin</w:t>
+                <w:t xml:space="preserve">Estelle Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine van Der Kluft</w:t>
+                <w:t xml:space="preserve">Théo Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Vayssières</w:t>
+                <w:t xml:space="preserve">Margot Ridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ballarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marieke Stein</w:t>
+                <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745202v1</w:t>
+                <w:t xml:space="preserve">hal-01744123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment partager le savoir à l’ère du numérique ?</w:t>
               </w:r>
@@ -6749,64 +6749,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La presse quotidienne gratuite, 20 ans de préjugés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ballarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lamour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7086,51 +7086,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE6DFDE5"/>
+    <w:nsid w:val="0281477E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7317,51 +7317,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-ballarini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2771-4403" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139099700" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458889v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ballarini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tr&#233;dan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.398.0020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877835v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garcin-Marrou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.28473" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01685221v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alv&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lamour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24434/j.scoms.2017.01.006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01739488v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022059v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9981" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023063v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10247" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023081v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9474" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023086v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9121" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6035/2174-0992.2012.4.7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00660767v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023116v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1276" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023121v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023126v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1209" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021896v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/R&#233;seaux.148-149.405-426" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969172v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-34054-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34054-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124029v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costantini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kaiser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Matthews" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rouz&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100990200&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510863v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delavaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1254435" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009442v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-34054-4_3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34054-4_3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023165v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/fr/book/9783030340537" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34054-4_1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023179v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34054-4_7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313423v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792875v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/catalogue/autres-collections/sciences-sociales-medias-tic/devenir-public" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01719600v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;gur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/devenir-public" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514426v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514425v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00609254v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023197v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=26914" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05066163v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Amiel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baisn&#233;e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthaut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Gousset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05066155v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03866533v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cjc-2022-0057" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207079v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande-Gauqui&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Novel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tezenas Du Montcel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05066127v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05066185v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969006v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pignard-Cheynel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Standaert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara van Dievoet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02960175v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124049v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783731v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023686v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985697v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023668v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Dubied" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grevisse Beno&#238;t" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915373v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wiessler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915401v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Diana" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Monnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01871624v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Der&#232;ze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Zecchinon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726249v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723672v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023714v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023701v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725329v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023841v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023933v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023909v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024644v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024641v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364883v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023736v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023792v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024652v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024649v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023748v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023784v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023800v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024653v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969151v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01744123v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Meurisse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ridon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Compagno" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01746123v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ec&#339;ur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jung" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Schneider" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Walter" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01742796v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bresler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bressan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Jalliffier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Simon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01759216v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Guckert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hueber" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Fares" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01745202v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Valentin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine van Der Kluft" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Stein" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738028v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738034v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023132v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00573282v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-ballarini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2771-4403" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139099700" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458889v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ballarini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tr&#233;dan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.398.0020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877835v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garcin-Marrou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.28473" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01739488v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01685221v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alv&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lamour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24434/j.scoms.2017.01.006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022059v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9981" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023063v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10247" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023086v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9121" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023081v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9474" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382427v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6035/2174-0992.2012.4.7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382418v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00660767v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023116v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1276" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023121v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023126v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1209" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021896v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/R&#233;seaux.148-149.405-426" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969172v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-34054-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34054-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124029v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costantini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kaiser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Matthews" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rouz&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100990200&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510863v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delavaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1254435" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023165v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/fr/book/9783030340537" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34054-4_1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023179v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34054-4_7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009442v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-34054-4_3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34054-4_3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313423v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01719600v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;gur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/devenir-public" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792875v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/catalogue/autres-collections/sciences-sociales-medias-tic/devenir-public" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514426v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514425v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00609254v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023197v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=26914" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05066163v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Amiel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baisn&#233;e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthaut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Gousset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05066155v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05066127v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207079v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande-Gauqui&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Novel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tezenas Du Montcel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03866533v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cjc-2022-0057" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05066185v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969006v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pignard-Cheynel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Standaert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara van Dievoet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02960175v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023686v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783731v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985697v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023668v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Dubied" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grevisse Beno&#238;t" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124049v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915401v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Diana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Monnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915373v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wiessler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01871624v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Der&#232;ze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Zecchinon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723672v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023714v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726249v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023701v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725329v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023841v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023933v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023909v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024641v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364883v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024644v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023736v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023792v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024649v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024652v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023748v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023784v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023800v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024653v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969151v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01742796v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bresler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bressan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Jalliffier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Simon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01746123v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ec&#339;ur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jung" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Schneider" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Walter" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01759216v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Guckert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hueber" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Fares" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01745202v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Valentin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine van Der Kluft" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Stein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01744123v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Meurisse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ridon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Compagno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738028v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738034v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023132v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00573282v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>