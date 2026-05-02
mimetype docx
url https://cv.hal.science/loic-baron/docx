--- v0 (2026-03-14)
+++ v1 (2026-05-02)
@@ -1391,316 +1391,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Describing the Essential Ingredients for an Open, General-Purpose, Shared and Both Large-Scale and Sustainable Experimental Facility (OpenLab)</w:t>
+                <w:t xml:space="preserve">F-Interop – Online Platform of Interoperability and Performance Tests for the Internet of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harris Niavis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thanasis Korakis</w:t>
+                <w:t xml:space="preserve">Sebastien Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brecht Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martin Serrano; Nikolaos Isaris; Hans Schaffers; John Domingue; Michael Boniface; Thanasis Korakis. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building the Future Internet through FIRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Chapter 12, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9788793519121</w:t>
+              <w:t xml:space="preserve">, Chapter 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">River Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.603-611, 2017, 9788793519121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803996v1</w:t>
+                <w:t xml:space="preserve">hal-01808686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F-Interop – Online Platform of Interoperability and Performance Tests for the Internet of Things</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Describing the Essential Ingredients for an Open, General-Purpose, Shared and Both Large-Scale and Sustainable Experimental Facility (OpenLab)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harris Niavis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Ziegler</w:t>
+                <w:t xml:space="preserve">Thanasis Korakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Baron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building the Future Internet through FIRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Chapter 22, </w:t>
+              <w:t xml:space="preserve">, Chapter 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River Publishers</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.603-611, 2017, 9788793519121</w:t>
+                <w:t xml:space="preserve">River Publisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9788793519121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01808686v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federated Experimentation Infrastructure Interconnecting Sites from Both Europe and South Korea (SmartFIRE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas Choumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanasis Korakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ordiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2205,51 +2205,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfawrap.info" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://myslice.info" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00926160v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Auge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Parmentelat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Avakian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Baron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjp.2013.12.038" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01858004v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rita Palattella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sismondi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Chang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malisa Vucinic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363476v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radomir Klacza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yasin Rahman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Scognamiglio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Friedman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305359v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Boubekeur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2789168.2789180" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183700v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kurose" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yasin Rahman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.tridentcom.2015.259876" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990392v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Salmito" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Ciuffo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iara Machado" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Salvador" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stanton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087607v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Wauters" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Vermeulen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vandenberghe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Demeester" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Taylor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05185433v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804013v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaudet-Chardonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Bradai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803996v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harris Niavis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanasis Korakis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riverpublishers.com/research_article_details.php?book_id=427&amp;amp;cid=12" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808686v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ziegler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riverpublishers.com/research_article_details.php?book_id=427&amp;amp;cid=22" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804009v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Choumas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ordiz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Skarmeta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Martinez-Julia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948925v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schreiner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bermudo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Vico" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948905v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Larabi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Mouratidis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfawrap.info" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://myslice.info" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00926160v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Auge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Parmentelat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Avakian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Baron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjp.2013.12.038" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01858004v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rita Palattella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sismondi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Chang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malisa Vucinic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363476v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radomir Klacza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yasin Rahman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Scognamiglio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Friedman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305359v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Boubekeur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2789168.2789180" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183700v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kurose" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yasin Rahman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.tridentcom.2015.259876" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990392v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Salmito" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Ciuffo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iara Machado" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Salvador" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stanton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087607v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Wauters" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Vermeulen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vandenberghe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Demeester" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Taylor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05185433v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804013v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaudet-Chardonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Bradai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808686v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ziegler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riverpublishers.com/research_article_details.php?book_id=427&amp;amp;cid=22" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803996v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harris Niavis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanasis Korakis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riverpublishers.com/research_article_details.php?book_id=427&amp;amp;cid=12" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804009v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Choumas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ordiz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Skarmeta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Martinez-Julia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948925v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schreiner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bermudo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Vico" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948905v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Larabi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Mouratidis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>