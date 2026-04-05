--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -66,1690 +66,1711 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (20)</w:t>
+        <w:t xml:space="preserve">Rapport (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fortifier les Alpes au Moyen Âge (Ve – XVIe siècles) : du Rhône à la Durance</w:t>
+                <w:t xml:space="preserve">Fortifier les Alpes au Moyen Âge (Ve – XVIe siècles) : du Rhône à la Durance (2023-2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent d'Agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evelyne Chauvin-Desfleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Billoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ciham. 2025, 2 vol., 228 p. et 185 p</w:t>
+              <w:t xml:space="preserve">Université Lyon 2 - Lumière; Institut National de Recherches Archéologiques Préventives. 2026, pp.3 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974106v1</w:t>
+                <w:t xml:space="preserve">hal-05528893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le château de Saint-Michel (Les Houches, Haute-Savoie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fortifier les Alpes au Moyen Âge (Ve – XVIe siècles) : du Rhône à la Durance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Billoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auriane Lorphelin</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Département de la Haute-Savoie; SAPB74. 2023</w:t>
+                <w:t xml:space="preserve">Michèle Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ciham. 2025, 2 vol., 228 p. et 185 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586578v1</w:t>
+                <w:t xml:space="preserve">hal-04974106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fortifier les Alpes au Moyen Âge (Ve -XVIe siècles) : du Rhône à la Durance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le château de Saint-Michel (Les Houches, Haute-Savoie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Billoin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Lorphelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Clavier</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Lyon, Ciham UMR 5648. 2023</w:t>
+                <w:t xml:space="preserve">Raphael Perchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Département de la Haute-Savoie; SAPB74. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198675v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le château des sires de Faucigny (Bonneville, Haute-Savoie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fortifier les Alpes au Moyen Âge (Ve -XVIe siècles) : du Rhône à la Durance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Billoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Duriez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Coutterand</w:t>
+                <w:t xml:space="preserve">Annick Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Département de la Haute-Savoie; SAPB74. 2022</w:t>
+              <w:t xml:space="preserve">Lyon, Ciham UMR 5648. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586687v1</w:t>
+                <w:t xml:space="preserve">hal-04198675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maison forte de la Frasse (Sallanches, Haute-Savoie)</w:t>
+                <w:t xml:space="preserve">Le château des sires de Faucigny (Bonneville, Haute-Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgie Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ceci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Bellanger</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">Département de la Haute-Savoie, Service Archéologie et Patrimoine Bâti (SAPB); Direction Régionale des Affaires Culturelles de Rhône-Alpes, Service Régional de l’Archéologie. 2022</w:t>
+                <w:t xml:space="preserve">Sylvain Coutterand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Département de la Haute-Savoie; SAPB74. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03853083v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Château médiéval de Clermont</w:t>
+                <w:t xml:space="preserve">Maison forte de la Frasse (Sallanches, Haute-Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Tournier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Veissière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Département de la Haute-Savoie; SAPB74. 2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Département de la Haute-Savoie, Service Archéologie et Patrimoine Bâti (SAPB); Direction Régionale des Affaires Culturelles de Rhône-Alpes, Service Régional de l’Archéologie. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04586635v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fortifier les Alpes au Moyen Âge (Ve – XVIe siècles) [rapport intermédiaire 2020]</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent d'Agostino</w:t>
+                <w:t xml:space="preserve">Château médiéval de Clermont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ceci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Loïc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michèle Bois</w:t>
+                <w:t xml:space="preserve">Eric Lavergnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Veissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Histoire, Archéologie, Littérature des mondes chrétiens et musulmans médiévaux CIHAM UMR 5648. 2020, pp.392</w:t>
+              <w:t xml:space="preserve">Département de la Haute-Savoie; SAPB74. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03214728v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maison Forte des Rubins: élévations intérieures.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Benoit</w:t>
+                <w:t xml:space="preserve">Fortifier les Alpes au Moyen Âge (Ve – XVIe siècles) [rapport intermédiaire 2020]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Haberer</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">UAPB; Département de la Haute-Savoie. 2020</w:t>
+                <w:t xml:space="preserve">Benoit Loïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Billoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Histoire, Archéologie, Littérature des mondes chrétiens et musulmans médiévaux CIHAM UMR 5648. 2020, pp.392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852551v1</w:t>
+                <w:t xml:space="preserve">halshs-03214728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fortifier les Alpes au Moyen Âge (Ve – XVIe siècles) [rapport intermédiaire 2019]</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent d'Agostino</w:t>
+                <w:t xml:space="preserve">Maison Forte des Rubins: élévations intérieures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Chauvin-Desfleurs</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Histoire, Archéologie et Littératures des mondes chrétiens et musulmans médiévaux. 2019</w:t>
+                <w:t xml:space="preserve">Séverine Haberer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perrault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UAPB; Département de la Haute-Savoie. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03167277v1</w:t>
+                <w:t xml:space="preserve">hal-03852551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme européen AVER, Alcotra – Interreg IV. Les châteaux médiévaux de la Haute-Savoie (Arrondissements d’Annecy et de Bonneville)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent d'Agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guffond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Chauvin-Desfleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ceci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Guffond</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maud Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] HADES; Conseil général de la Haute-Savoie. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Château des sires de Faucigny: la cour seigneuriale (Bonneville, Haute-Savoie).</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UAPB; Département de la Haute-Savoie. 2018</w:t>
+                <w:t xml:space="preserve">Fortifier les Alpes au Moyen Âge (Ve – XVIe siècles) [rapport intermédiaire 2019]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Chauvin-Desfleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bois Michèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Loïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Histoire, Archéologie et Littératures des mondes chrétiens et musulmans médiévaux. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02046548v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03167277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonne : Église Saint-Nicolas (Bonne, Haute-Savoie)</w:t>
+                <w:t xml:space="preserve">Château des sires de Faucigny: la cour seigneuriale (Bonneville, Haute-Savoie).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 2212452, UAPB; Département de la Haute-Savoie. 2018</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgie Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ceci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Veissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UAPB; Département de la Haute-Savoie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02046530v1</w:t>
+                <w:t xml:space="preserve">halshs-02046548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Château médiéval de Clermont: Tour maîtresse et espace résidentiel (Clermont, Haute-Savoie)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Bonne : Église Saint-Nicolas (Bonne, Haute-Savoie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guffond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UAPB; Département de la Haute-Savoie. 2018</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Decrouez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 2212452, UAPB; Département de la Haute-Savoie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-02046541v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02046530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Château médiéval de Clermont (Clermont, Haute-Savoie).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Château médiéval de Clermont: Tour maîtresse et espace résidentiel (Clermont, Haute-Savoie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Loïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ceci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UAPB; Département de la Haute-Savoie. 2017</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guffond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lefebvre de Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UAPB; Département de la Haute-Savoie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02046520v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02046541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site funéraire des tattes (Saint-Pierre-en-Faucigny, Haute-Savoie).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Loïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ceci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1784,51 +1805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Église Saint-Martin: Mur gouttereau nord-ouest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ceci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1857,466 +1878,982 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02046492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Château de Regard: mur de terrasse et souterrain (Clermont, Haute-Savoie).</w:t>
+                <w:t xml:space="preserve">Château médiéval de Clermont (Clermont, Haute-Savoie).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ceci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Veissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UAPB; Département de la Haute-Savoie. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] UAPB; Département de la Haute-Savoie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02046489v1</w:t>
+                <w:t xml:space="preserve">halshs-02046520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat médiéval urbain en Haute-Savoie: inventaire et état des lieux.</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CIHAM; LYON 2. 2016</w:t>
+                <w:t xml:space="preserve">Château de Regard: mur de terrasse et souterrain (Clermont, Haute-Savoie).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Veissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UAPB; Département de la Haute-Savoie. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02046465v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02046489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Château-Neuf d'Allinges: Chapelle castrale et cour haute (Allinges, Haute-Savoie)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Habitat médiéval urbain en Haute-Savoie: inventaire et état des lieux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Loïc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CIHAM; LYON 2. 2014</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIHAM; LYON 2. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02046456v1</w:t>
+                <w:t xml:space="preserve">halshs-02046465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Château-Neuf d'Allinges: Chapelle castrale et cour haute (Allinges, Haute-Savoie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Loïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Lorphelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIHAM; LYON 2. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02046456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Château-Neuf d'Allinges: Accès et défenses (Allinges, Haute-Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Loïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Lorphelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CIHAM; LYON 2. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02046433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La table carnée des comtes de Genève au château de Clermont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lefebvre de Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stella Bertarione; Gwenaël Bertocco; Mauro Cortelazzo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'Etudes Préhistoriques et Archéologiques Alpines XXXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, N° spécial, Actes du XVIe Colloque sur les Alpes dans l'Antiquité: L'Animal et l'Homme (15-16 nov 2024), pp.93-109, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05567630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La première cuisine du château de Clermont (Hte-Savoie). Organisation structurelle et tendances de consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lefebvre de Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Mesqui; Hervé Mouillebouche; Christian Rémy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuisiner au château. Architecture, fonctions et usages de la cuisine castrale. 9e Colloque international du CeCaB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edition du centre de castellologie de Bourgogne, pp.48-77, 2024, 979-10-95034-40-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05566962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pommiers-en-Forez - Grenier de l’église Saints-Pierre-et-Paul [Notice de site]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Delomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Loïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Lorphelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.94-95, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Re)découverte du château de Clermont après deux ans de fouilles archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liliana Ceci (Dir),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CARNET D'ÉTUDES, Approches croisées d'histoire et d'archéologie en Haute-Savoie, Culture 74 n°24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.118-123, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bâtir et habiter un château dans l'ancien diocèse de Genève (XIIe-XVIe siècles) : formes, organisations et constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Lumière - Lyon II, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022LYO20039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04134839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2326,442 +2863,212 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De cols en vallées, parcours en Faucigny médiéval et moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Duriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque d'archéologie et d'histoire : "Parcours des patrimoines, de passages en châteaux" (Interreg France-Italie Alcotra)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586518v1</w:t>
-              </w:r>
-[...228 lines deleted...]
-                <w:t xml:space="preserve">hal-03882842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortifying a castle in the French Alps between the XIIIe and the XVIe centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Université d'Hiver Internationale - Les carnets du LabEx ITEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02046051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2771,276 +3078,276 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Châtillon-sur-Cluses, église Saint-Martin et site du château</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ceci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue savoisienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étude et la restauration d'une section de l'enceinte médiévale de Rosheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Lorphelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaires - Société d'Histoire et Archéologie de Molsheim et environs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02046096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonne-sur-Menoge: église Saint-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue savoisienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017, pp.215-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3187,51 +3494,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04974106v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Agostino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Benoit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586578v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Lorphelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hunot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Perchoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04198675v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Clavier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586687v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duriez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ceci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coutterand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853083v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Bellanger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lair" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Veissi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586635v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tournier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lavergnat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214728v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lo&#239;c" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Haberer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167277v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chauvin-Desfleurs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bois Mich&#232;le" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768029v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guffond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Chevalier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046548v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046530v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Decrouez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046541v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefebvre de Rieux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046520v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046509v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gaillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046489v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lervy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046465v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046456v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04134839v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Benoit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYO20039" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586518v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687769v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delomier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Poisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alpara.org/produit/dara-53-archeologie-du-bati-en-auvergne-rhone-alpes-lesquisse-dun-corpus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882842v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046051v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882865v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046096v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882857v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05528893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Agostino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Benoit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chauvin-Desfleurs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04974106v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586578v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Lorphelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hunot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Perchoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04198675v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Clavier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586687v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duriez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ceci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coutterand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853083v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Bellanger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lair" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Veissi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586635v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tournier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lavergnat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214728v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lo&#239;c" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852551v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Haberer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768029v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guffond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Chevalier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167277v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bois Mich&#232;le" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046548v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046530v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Decrouez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046541v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefebvre de Rieux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046509v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gaillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046520v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046489v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lervy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046465v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046456v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046433v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567630v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566962v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687769v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delomier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Poisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alpara.org/produit/dara-53-archeologie-du-bati-en-auvergne-rhone-alpes-lesquisse-dun-corpus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882842v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04134839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Benoit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYO20039" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586518v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046051v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882865v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046096v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882857v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>