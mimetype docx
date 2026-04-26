--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (21)</w:t>
+        <w:t xml:space="preserve">Rapport (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -222,2120 +222,2805 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fortifier les Alpes au Moyen Âge (Ve – XVIe siècles) : du Rhône à la Durance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent d'Agostino</w:t>
+                <w:t xml:space="preserve">Château et bourg de Faucigny (Faucigny, Haute-Savoie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Lorphelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Benoit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Ciham. 2025, 2 vol., 228 p. et 185 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Imbrex patrimoine; Archeodunum SAS; CIHAM UMR 5648. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974106v1</w:t>
+                <w:t xml:space="preserve">halshs-05566879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le château de Saint-Michel (Les Houches, Haute-Savoie)</w:t>
+                <w:t xml:space="preserve">Tour de Bongain (Saint-Gervais-les-Bains, Haute-Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auriane Lorphelin</w:t>
+                <w:t xml:space="preserve">Christophe Guffond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hunot</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Département de la Haute-Savoie; SAPB74. 2023</w:t>
+                <w:t xml:space="preserve">David Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SAPB74; Département de la Haute-Savoie. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586578v1</w:t>
+                <w:t xml:space="preserve">halshs-05566843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fortifier les Alpes au Moyen Âge (Ve -XVIe siècles) : du Rhône à la Durance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Château de Clermont: Tour maîtresse et basse-cour (Clermont, Haute-Savoie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Billoin</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Clavier</w:t>
+                <w:t xml:space="preserve">Liliana Ceci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coutterand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lyon, Ciham UMR 5648. 2023</w:t>
+              <w:t xml:space="preserve">SAPB74; Département de la Haute-Savoie. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04198675v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05566931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le château des sires de Faucigny (Bonneville, Haute-Savoie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fortifier les Alpes au Moyen Âge (Ve – XVIe siècles) : du Rhône à la Durance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Billoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ciham. 2025, 2 vol., 228 p. et 185 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgie Baudry</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-04586687v1</w:t>
+                <w:t xml:space="preserve">hal-04974106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maison forte de la Frasse (Sallanches, Haute-Savoie)</w:t>
+                <w:t xml:space="preserve">Château de Faucigny: le bourg bas (Faucigny, Haute-Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Département de la Haute-Savoie, Service Archéologie et Patrimoine Bâti (SAPB); Direction Régionale des Affaires Culturelles de Rhône-Alpes, Service Régional de l’Archéologie. 2022</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ceci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guffond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lavergnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SAPB74; Département de la Haute-Savoie. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853083v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05566854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Château médiéval de Clermont</w:t>
+                <w:t xml:space="preserve">Le château de Saint-Michel (Les Houches, Haute-Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Département de la Haute-Savoie; SAPB74. 2021</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Lorphelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Perchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Département de la Haute-Savoie; SAPB74. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586635v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fortifier les Alpes au Moyen Âge (Ve – XVIe siècles) [rapport intermédiaire 2020]</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Histoire, Archéologie, Littérature des mondes chrétiens et musulmans médiévaux CIHAM UMR 5648. 2020, pp.392</w:t>
+                <w:t xml:space="preserve">Château médiéval de Clermont: zone sud - quat sud-ouest (Clermont, Haute-Savoie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Branchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Veissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SAPB74; Département de la Haute-Savoie. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-03214728v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05566899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maison Forte des Rubins: élévations intérieures.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fortifier les Alpes au Moyen Âge (Ve -XVIe siècles) : du Rhône à la Durance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">UAPB; Département de la Haute-Savoie. 2020</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Billoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lyon, Ciham UMR 5648. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03852551v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme européen AVER, Alcotra – Interreg IV. Les châteaux médiévaux de la Haute-Savoie (Arrondissements d’Annecy et de Bonneville)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Le château des sires de Faucigny (Bonneville, Haute-Savoie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgie Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ceci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maud Chevalier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coutterand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] HADES; Conseil général de la Haute-Savoie. 2019</w:t>
+              <w:t xml:space="preserve">Département de la Haute-Savoie; SAPB74. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03768029v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fortifier les Alpes au Moyen Âge (Ve – XVIe siècles) [rapport intermédiaire 2019]</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Chauvin-Desfleurs</w:t>
+                <w:t xml:space="preserve">Maison forte de la Frasse (Sallanches, Haute-Savoie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bois Michèle</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Histoire, Archéologie et Littératures des mondes chrétiens et musulmans médiévaux. 2019</w:t>
+                <w:t xml:space="preserve">Christophe Perrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Veissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Département de la Haute-Savoie, Service Archéologie et Patrimoine Bâti (SAPB); Direction Régionale des Affaires Culturelles de Rhône-Alpes, Service Régional de l’Archéologie. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-03167277v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Château des sires de Faucigny: la cour seigneuriale (Bonneville, Haute-Savoie).</w:t>
+                <w:t xml:space="preserve">Château médiéval de Clermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ceci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lavergnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Veissière</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UAPB; Département de la Haute-Savoie. 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Département de la Haute-Savoie; SAPB74. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02046548v1</w:t>
+                <w:t xml:space="preserve">hal-04586635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonne : Église Saint-Nicolas (Bonne, Haute-Savoie)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guffond</w:t>
+                <w:t xml:space="preserve">Fortifier les Alpes au Moyen Âge (Ve – XVIe siècles) [rapport intermédiaire 2020]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Decrouez</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 2212452, UAPB; Département de la Haute-Savoie. 2018</w:t>
+                <w:t xml:space="preserve">Benoit Loïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Billoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Histoire, Archéologie, Littérature des mondes chrétiens et musulmans médiévaux CIHAM UMR 5648. 2020, pp.392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02046530v1</w:t>
+                <w:t xml:space="preserve">halshs-03214728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Château médiéval de Clermont: Tour maîtresse et espace résidentiel (Clermont, Haute-Savoie)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guffond</w:t>
+                <w:t xml:space="preserve">Maison Forte des Rubins: élévations intérieures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Lefebvre de Rieux</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UAPB; Département de la Haute-Savoie. 2018</w:t>
+                <w:t xml:space="preserve">Séverine Haberer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perrault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UAPB; Département de la Haute-Savoie. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02046541v1</w:t>
+                <w:t xml:space="preserve">hal-03852551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site funéraire des tattes (Saint-Pierre-en-Faucigny, Haute-Savoie).</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UAPB; Département de la Haute-Savoie. 2017</w:t>
+                <w:t xml:space="preserve">Château des sires de Faucigny: les prisons (Bonneville, Haute-Savoie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Veissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SAPB74; Département de la Haute-Savoie. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02046509v1</w:t>
+                <w:t xml:space="preserve">halshs-05566835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Église Saint-Martin: Mur gouttereau nord-ouest.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Programme européen AVER, Alcotra – Interreg IV. Les châteaux médiévaux de la Haute-Savoie (Arrondissements d’Annecy et de Bonneville)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guffond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Chauvin-Desfleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ceci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UAPB; Département de la Haute-Savoie. 2017</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] HADES; Conseil général de la Haute-Savoie. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-02046492v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Château médiéval de Clermont (Clermont, Haute-Savoie).</w:t>
+                <w:t xml:space="preserve">Château des sires de Faucigny: la cour des prisons (Bonneville, Haute-Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coutterand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Veissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UAPB; Département de la Haute-Savoie. 2017</w:t>
+              <w:t xml:space="preserve">SAPB74; Département de la Haute-Savoie. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02046520v1</w:t>
+                <w:t xml:space="preserve">halshs-05566826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Château de Regard: mur de terrasse et souterrain (Clermont, Haute-Savoie).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Benoit</w:t>
+                <w:t xml:space="preserve">Fortifier les Alpes au Moyen Âge (Ve – XVIe siècles) [rapport intermédiaire 2019]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Chauvin-Desfleurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Lervy</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UAPB; Département de la Haute-Savoie. 2016</w:t>
+                <w:t xml:space="preserve">Bois Michèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Loïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Histoire, Archéologie et Littératures des mondes chrétiens et musulmans médiévaux. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02046489v1</w:t>
+                <w:t xml:space="preserve">halshs-03167277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat médiéval urbain en Haute-Savoie: inventaire et état des lieux.</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CIHAM; LYON 2. 2016</w:t>
+                <w:t xml:space="preserve">Château des sires de Faucigny: la cour seigneuriale (Bonneville, Haute-Savoie).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgie Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ceci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Veissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UAPB; Département de la Haute-Savoie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02046465v1</w:t>
+                <w:t xml:space="preserve">halshs-02046548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Château-Neuf d'Allinges: Chapelle castrale et cour haute (Allinges, Haute-Savoie)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Loïc</w:t>
+                <w:t xml:space="preserve">Bonne : Église Saint-Nicolas (Bonne, Haute-Savoie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auriane Lorphelin</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CIHAM; LYON 2. 2014</w:t>
+                <w:t xml:space="preserve">Christophe Guffond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Decrouez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 2212452, UAPB; Département de la Haute-Savoie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02046456v1</w:t>
+                <w:t xml:space="preserve">halshs-02046530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Château médiéval de Clermont: Tour maîtresse et espace résidentiel (Clermont, Haute-Savoie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Loïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ceci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guffond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lefebvre de Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UAPB; Département de la Haute-Savoie. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02046541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Site funéraire des tattes (Saint-Pierre-en-Faucigny, Haute-Savoie).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Loïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ceci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UAPB; Département de la Haute-Savoie. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02046509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Église Saint-Martin: Mur gouttereau nord-ouest.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ceci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UAPB; Département de la Haute-Savoie. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02046492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Château médiéval de Clermont (Clermont, Haute-Savoie).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ceci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Veissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UAPB; Département de la Haute-Savoie. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02046520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Château de Regard: mur de terrasse et souterrain (Clermont, Haute-Savoie).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Veissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UAPB; Département de la Haute-Savoie. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02046489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habitat médiéval urbain en Haute-Savoie: inventaire et état des lieux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Loïc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIHAM; LYON 2. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02046465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Château-Neuf d'Allinges: Chapelle castrale et cour haute (Allinges, Haute-Savoie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Loïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Lorphelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIHAM; LYON 2. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02046456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Château-Neuf d'Allinges: Accès et défenses (Allinges, Haute-Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Loïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Lorphelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CIHAM; LYON 2. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02046433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2345,412 +3030,412 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La table carnée des comtes de Genève au château de Clermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lefebvre de Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stella Bertarione; Gwenaël Bertocco; Mauro Cortelazzo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin d'Etudes Préhistoriques et Archéologiques Alpines XXXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N° spécial, Actes du XVIe Colloque sur les Alpes dans l'Antiquité: L'Animal et l'Homme (15-16 nov 2024), pp.93-109, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05567630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La première cuisine du château de Clermont (Hte-Savoie). Organisation structurelle et tendances de consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lefebvre de Rieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Mesqui; Hervé Mouillebouche; Christian Rémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuisiner au château. Architecture, fonctions et usages de la cuisine castrale. 9e Colloque international du CeCaB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition du centre de castellologie de Bourgogne, pp.48-77, 2024, 979-10-95034-40-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05566962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pommiers-en-Forez - Grenier de l’église Saints-Pierre-et-Paul [Notice de site]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Loïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Lorphelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.94-95, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re)découverte du château de Clermont après deux ans de fouilles archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liliana Ceci (Dir),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CARNET D'ÉTUDES, Approches croisées d'histoire et d'archéologie en Haute-Savoie, Culture 74 n°24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.118-123, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2760,100 +3445,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bâtir et habiter un château dans l'ancien diocèse de Genève (XIIe-XVIe siècles) : formes, organisations et constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Lumière - Lyon II, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022LYO20039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04134839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2863,111 +3548,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De cols en vallées, parcours en Faucigny médiéval et moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Duriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque d'archéologie et d'histoire : "Parcours des patrimoines, de passages en châteaux" (Interreg France-Italie Alcotra)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2977,98 +3662,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortifying a castle in the French Alps between the XIIIe and the XVIe centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Université d'Hiver Internationale - Les carnets du LabEx ITEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02046051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3078,276 +3763,276 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Châtillon-sur-Cluses, église Saint-Martin et site du château</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ceci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue savoisienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étude et la restauration d'une section de l'enceinte médiévale de Rosheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Lorphelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaires - Société d'Histoire et Archéologie de Molsheim et environs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02046096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonne-sur-Menoge: église Saint-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue savoisienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017, pp.215-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId73"/>
+      <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3494,51 +4179,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05528893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Agostino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Benoit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chauvin-Desfleurs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04974106v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586578v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Lorphelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hunot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Perchoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04198675v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Clavier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586687v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duriez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ceci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coutterand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853083v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Bellanger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lair" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Veissi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586635v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tournier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lavergnat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214728v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lo&#239;c" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852551v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Haberer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768029v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guffond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Chevalier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167277v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bois Mich&#232;le" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046548v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046530v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Decrouez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046541v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefebvre de Rieux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046509v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gaillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046520v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046489v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lervy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046465v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046456v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046433v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567630v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566962v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687769v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delomier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Poisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alpara.org/produit/dara-53-archeologie-du-bati-en-auvergne-rhone-alpes-lesquisse-dun-corpus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882842v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04134839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Benoit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYO20039" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586518v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046051v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882865v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046096v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882857v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05528893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Agostino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Benoit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chauvin-Desfleurs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566879v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Lorphelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566843v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guffond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566931v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tournier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ceci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coutterand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04974106v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566854v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lavergnat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586578v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hunot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Perchoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566899v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Branchereau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pierrat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Veissi&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04198675v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Clavier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586687v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duriez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853083v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Bellanger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lair" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586635v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214728v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lo&#239;c" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Haberer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566835v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768029v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Chevalier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566826v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bois Mich&#232;le" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046548v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046530v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Decrouez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046541v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefebvre de Rieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046509v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gaillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046492v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046520v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046489v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lervy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046465v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046456v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046433v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567630v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566962v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687769v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delomier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Poisson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alpara.org/produit/dara-53-archeologie-du-bati-en-auvergne-rhone-alpes-lesquisse-dun-corpus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882842v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04134839v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Benoit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYO20039" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586518v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046051v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882865v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046096v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882857v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>