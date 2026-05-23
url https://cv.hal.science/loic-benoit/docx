--- v2 (2026-04-26)
+++ v3 (2026-05-23)
@@ -222,190 +222,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Château et bourg de Faucigny (Faucigny, Haute-Savoie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tour de Bongain (Saint-Gervais-les-Bains, Haute-Savoie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auriane Lorphelin</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Imbrex patrimoine; Archeodunum SAS; CIHAM UMR 5648. 2025</w:t>
+                <w:t xml:space="preserve">Christophe Guffond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SAPB74; Département de la Haute-Savoie. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05566879v1</w:t>
+                <w:t xml:space="preserve">halshs-05566843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tour de Bongain (Saint-Gervais-les-Bains, Haute-Savoie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Château et bourg de Faucigny (Faucigny, Haute-Savoie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Lorphelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Benoit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Imbrex patrimoine; Archeodunum SAS; CIHAM UMR 5648. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Guffond</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">halshs-05566843v1</w:t>
+                <w:t xml:space="preserve">halshs-05566879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Château de Clermont: Tour maîtresse et basse-cour (Clermont, Haute-Savoie)</w:t>
               </w:r>
@@ -657,51 +657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ceci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guffond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lavergnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -726,246 +726,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05566854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le château de Saint-Michel (Les Houches, Haute-Savoie)</w:t>
+                <w:t xml:space="preserve">Château médiéval de Clermont: zone sud - quat sud-ouest (Clermont, Haute-Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Auriane Lorphelin</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hunot</w:t>
+                <w:t xml:space="preserve">Simon Branchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Perchoux</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Département de la Haute-Savoie; SAPB74. 2023</w:t>
+                <w:t xml:space="preserve">Noémie Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Veissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SAPB74; Département de la Haute-Savoie. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586578v1</w:t>
+                <w:t xml:space="preserve">halshs-05566899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Château médiéval de Clermont: zone sud - quat sud-ouest (Clermont, Haute-Savoie)</w:t>
+                <w:t xml:space="preserve">Le château de Saint-Michel (Les Houches, Haute-Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Lorphelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Perchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Département de la Haute-Savoie; SAPB74. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Branchereau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">halshs-05566899v1</w:t>
+                <w:t xml:space="preserve">hal-04586578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortifier les Alpes au Moyen Âge (Ve -XVIe siècles) : du Rhône à la Durance</w:t>
               </w:r>
@@ -1247,51 +1247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Veissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Département de la Haute-Savoie, Service Archéologie et Patrimoine Bâti (SAPB); Direction Régionale des Affaires Culturelles de Rhône-Alpes, Service Régional de l’Archéologie. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1361,51 +1361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ceci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lavergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Veissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Département de la Haute-Savoie; SAPB74. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -1667,51 +1667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Veissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SAPB74; Département de la Haute-Savoie. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1742,51 +1742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme européen AVER, Alcotra – Interreg IV. Les châteaux médiévaux de la Haute-Savoie (Arrondissements d’Annecy et de Bonneville)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent d'Agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guffond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Chauvin-Desfleurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1886,51 +1886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coutterand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Veissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SAPB74; Département de la Haute-Savoie. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2122,51 +2122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgie Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ceci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Veissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UAPB; Département de la Haute-Savoie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2201,51 +2201,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonne : Église Saint-Nicolas (Bonne, Haute-Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guffond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Decrouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2319,51 +2319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ceci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guffond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lefebvre de Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2608,51 +2608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ceci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Veissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UAPB; Département de la Haute-Savoie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2696,51 +2696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Veissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UAPB; Département de la Haute-Savoie. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2841,51 +2841,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Château-Neuf d'Allinges: Chapelle castrale et cour haute (Allinges, Haute-Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Loïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Lorphelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2933,51 +2933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Château-Neuf d'Allinges: Accès et défenses (Allinges, Haute-Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Loïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Lorphelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3268,51 +3268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Loïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Lorphelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3872,51 +3872,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étude et la restauration d'une section de l'enceinte médiévale de Rosheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Lorphelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaires - Société d'Histoire et Archéologie de Molsheim et environs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4179,51 +4179,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05528893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Agostino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Benoit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chauvin-Desfleurs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566879v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Lorphelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566843v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guffond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566931v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tournier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ceci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coutterand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04974106v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566854v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lavergnat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586578v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hunot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Perchoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566899v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Branchereau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pierrat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Veissi&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04198675v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Clavier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586687v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duriez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853083v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Bellanger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lair" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586635v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214728v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lo&#239;c" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Haberer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566835v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768029v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Chevalier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566826v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bois Mich&#232;le" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046548v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046530v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Decrouez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046541v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefebvre de Rieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046509v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gaillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046492v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046520v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046489v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lervy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046465v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046456v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046433v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567630v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566962v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687769v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delomier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Poisson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alpara.org/produit/dara-53-archeologie-du-bati-en-auvergne-rhone-alpes-lesquisse-dun-corpus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882842v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04134839v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Benoit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYO20039" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586518v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046051v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882865v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046096v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882857v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05528893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Agostino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Benoit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chauvin-Desfleurs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566843v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guffond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566879v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Lorphelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566931v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tournier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ceci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coutterand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04974106v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566854v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lavergnat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566899v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Branchereau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pierrat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Veissi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586578v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hunot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Perchoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04198675v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Clavier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586687v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duriez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853083v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Bellanger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lair" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586635v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214728v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lo&#239;c" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Haberer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566835v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768029v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Chevalier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566826v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bois Mich&#232;le" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046548v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046530v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Decrouez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046541v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefebvre de Rieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046509v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gaillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046492v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046520v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046489v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lervy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046465v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046456v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046433v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567630v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566962v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687769v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delomier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Poisson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alpara.org/produit/dara-53-archeologie-du-bati-en-auvergne-rhone-alpes-lesquisse-dun-corpus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882842v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04134839v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Benoit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYO20039" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586518v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046051v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882865v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046096v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882857v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>