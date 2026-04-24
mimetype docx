--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loïc Bertrand </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur senior (directeur de recherche), PPSM, École normale supérieure Paris-Saclay, CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">loic-bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6622-9113</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">075025140</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197838248</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-3556-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Bertrand est chercheur senior (DR1) au laboratoire de Chimie de l'</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École normale supérieure Paris-Saclay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> à l'</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris-Saclay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.. Il est le coordinateur du Domaine d'intérêt et d'innovation majeur </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoines Matériels (PAMIR)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> avec L. Romary, I. Rouget et A. Thomas qui regroupe plus de 100 laboratoires, entreprises et institutions de la Région Île-de-France, et plus de 1000 scientifique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En tant que physico-chimiste, il a étudié des matériaux issus de l'archéologie, du patrimoine culturel, des paléoenvironnements et de la paléontologie au C2RMF (Paris, 1999–2002), à l'Université de Cambridge (UK, 2002–2003), au Laboratoire de Physique des solides (Orsay, 2004–2005), au synchrotron SOLEIL (2005–2020), à l'IPANEMA (2007–2020) et à l'Université Paris-Saclay. Il a initié et construit le laboratoire européen de recherche sur les matériaux anciens IPANEMA et en a été le directeur de 2010 à 2019. Il a été l'initiateur du laboratoire européen de recherche sur les matériaux anciens IPANEMA dont il a supervisé la construction physique et administrative.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches personnelles concernent l'étude des propriétés des matériaux anciens par micro-imagerie plein champ et à balayage. Il développe des approches méthodologiques photoniques multi-échelles, utilisant notamment des méthodes synchrotron, en collaboration avec des spécialistes de l'imagerie et de l'analyse d'images. Il étudie les processus de vieillissement à long terme et la préservation exceptionnelle de restes biologiques et de matériaux archéologiques, des techniques de fabrication utilisées dans le passé et l'origine de matériaux utilisés pour produire des objets archéologiques. Ses projets ont été principalement soutenus par des projets de la Commission européenne, de la Région Île-de-France, du CPER, de l'ANR / LabEx et EquipEx, de la NSF américaine et de l'agence néerlandaise de financement de la recherche NWO. Il a été le coordinateur du Domaine d'intérêt majeur Mat&eacuteacute;riaux anciens et patrimoniaux avec E. Anheim et I. Rouget de 2017 à 2021. Il a coordonné la participation de la France à l'Infrastructure européenne de recherche en sciences du patrimoine (E-RIHS) avec I. Pallot-Frossard de 2015 à 2022, et a été le directeur scientifique de l'E-RIHS durant sa phase préparatoire.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principaux intérêts de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Physico-chimie de l'altération à long terme et de la préservation exceptionnelle des restes biologiques dans les contextes archéologiques et paléontologiques (micro-taphonomie des tissus mous et durs, textiles, cheveux). - Développement d'approches d'imagerie spectrale des matériaux anciens basées sur des méthodes synchrotron et photoniques (absorption de rayons X, microtomographie à rayons X, photoluminescence UV/vis, Raman de rayons X). - Étude avancée de matériaux d'artistes (pigments, phases semi-conductrices, vernis) et de produits de restauration. - Développement de matériaux et de procédés inspirés de matériaux anciens (paléo-inspiration, restauration verte). - Effets moléculaires photo-induits sur des matériaux anciens complexes et approches pour des conditions d'analyse plus sûres.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (102)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost highlighter nanoparticles for highly efficient multistep excitation energy transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Piard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Degano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 352, pp.127477. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2026.127477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIM PAMIR network and activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand, Loïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohen, Serge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David, Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romary, Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zenodo (CERN European Organization for Nuclear Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18126646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure–Optical Properties Relationships in Cobalt-Based Purple Pigments Used by Robert Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Wallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven de Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (3), pp.2587-2596. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.4c14523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural and Artificial Aging Methods For Silver Mock‐ups In Recent Conservation And Heritage Studies: A Short Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maartje Stols‐witlox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry–Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (5), pp.e202400055. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmtd.202400055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in the analytical and experimental study of mineralised textiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineke Joosten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tokarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Degano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75, pp.122-138. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2025.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oldest dress of the Netherlands? Recovering a now-vanished, colour pattern from an early iron age fabric in an elite burial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art Proaño Gaibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Degano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasja van der Vaart-Verschoof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineke Joosten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 173, pp.106109. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2024.106109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin enables radiosensitive organic speciation in 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simo Huotari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Sahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (41), pp.eadw5444. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adw5444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05309666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From inverse Pickering emulsion to polyhydroxybutyrate gel loaded with chelators for cleaning of copper surfaces: the stabilization effect of hydrophobized halloysite clay nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia d'Agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrycja Petrasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu Qing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maartje Stols-Witlox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 703, pp.139189. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2025.139189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectro-FLIM for heritage: scanning and analysis of the time resolved luminescence spectra of a fossil shrimp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Ritoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (1), pp.97-115. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mim-2024-0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and assessment of two green aging methods for silver mock-up systems using multi-analytical techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Gubanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Marozau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Passaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 140 (6), pp.548. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-025-06286-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training Designers in Archeological Chemistry As Part of a Project-Based Studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Piard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Tosi-Brandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Azambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101 (3), pp.956-962. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.3c00867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la chimie avant la chimie. Au fil des textiles minéralisés, du 16e au 20e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 498, pp.49-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience, retour à l’expérience. Une revisite du vocabulaire, des images et des protocoles de l’étude synchrotron des vernis de lutherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.96-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying archaeological mineralised textiles. A perspective from sixteenth to nineteenth century scholars.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66, pp.304-315. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microporous electrospun nonwovens combined with green solvents for the selective peel-off of thin coatings from painting surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ramacciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Sciutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Biagini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Reale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 663, pp.869-879. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2024.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-resonant inelastic X-ray scattering for discrimination of pigments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Sottile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (5), pp.4363-4371. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3CP04753A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage research at the PUMA beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schöder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tranchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Rouquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 130 (11), pp.848. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-024-08026-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766397v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological mineralised textiles from the Iron Age tumulus of Creney-le-Paradis support its elite status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Desplanques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva L'Héronde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98 (401), pp.1306-1320. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2024.96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660763v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typical postwar workshop: Insights into Simon Hantaï’s oil paint palette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Bonaduce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo La Nasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva L’héronde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66, pp.511-522. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic modification of a giant ground sloth tooth from Brazil supported by a multi-disciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaís R Pansani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briana Pobiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna K Behrensmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidiane Asevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.19770. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-69145-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International study day on &amp;quot;New research on mineralised textiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Textiles Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65, pp.157-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical advances towards safer analysis of heritage samples and objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schöder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineke Joosten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 164, pp.117078. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trac.2023.117078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual technical analysis of archaeological textiles by synchrotron microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awen Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Desplanques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 149, pp.105686. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2022.105686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of artefacts made of giant sloth bones in central Brazil around the last glacial maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Pansani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briana Pobiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 290 (2002), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2023.0316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Raman Scattering: A Hard X-ray Probe of Complex Organic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaella Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Sahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimosthenis Sokaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 122 (15), pp.12977--13005. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemrev.1c00953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray irradiation effects on Egyptian blue and green pigments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastian Schöder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Brunel-Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (6), pp.1265-1272. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2JA00020B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the chemistry of Australian plant exudates from a unique historical collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaella Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Popelka-Filcoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimosthenis Sokaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Bonaduce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (22), pp.2116021119. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2116021119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur... : Lumière sur les débuts de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Maldanis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 460-461, pp.159-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Chemistry of Cultural Heritage: Targeting Material Properties by Coupling Spectral Imaging with Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounts of Chemical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (13), pp.2823-2832. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.accounts.1c00063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naviguer dans la toile : imagerie 3D de textiles minéralisés du site de Nausharo (première moitié du IIIe millénaire av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Fondation des Sciences du Patrimoine : recherches interdisciplinaires, 50, pp.72-79. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/techne.7931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale 3D quantitative imaging of 1.88 Ga Gunflint microfossils reveals novel insights into taphonomic and biogenic characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Maldanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyron Hickman-Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Verezhak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Guizar-Sicairos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.8163. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-65176-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 3D positioner for the analytical mapping of non-flat objects under accelerator beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Arean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 467, pp.65-72. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2020.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-place molecular preservation of cellulose in 5,000-year-old archaeological textiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Scheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (33), pp.19670-19676. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2004139117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust framework and software implementation for fast speciation mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Curis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (4), pp.1049-1058. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600577520005822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Devonian euthycarcinoid reveals the use of different respiratory strategies during the marine-to-terrestrial transition in the myriapod lineage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lamsdell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Wogelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Egerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (10), pp.201037. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.201037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative conditions can lead to exceptional preservation through phosphatization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier B Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (12), pp.1164-1168. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G45924.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos : Une physique des matériaux anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63, pp.4. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/refdp/201963004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Tomographic Imaging Developments at the PSICHE Beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pelerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineke Joosten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating Materials and Manufacturing Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3D Materials Science 2019, 8, pp.551-558. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40192-019-00155-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondence: Heritage research to underpin restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gratias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brechignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 570, pp.164. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-019-01816-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPANEMA, un laboratoire dédié à l'étude des matériaux anciens et patrimoniaux par méthodes synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schoeder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63, pp.21. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/refdp/201963021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron-Based Phase Mapping in Corroded Metals: Insights from Early Copper-Base Artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (3), pp.1815-1825. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.8b02744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon speciation in organic fossils using 2D to 3D x-ray Raman multispectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaella Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Sahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Mirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (8), pp.eaaw5019. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aaw5019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles spectroscopies Raman X du carbone pour les matériaux anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaella Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63, pp.22-25. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/refdp/201963022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paläo-inspirierte Systeme: Haltbarkeit, Nachhaltigkeit und bemerkenswerte Eigenschaften</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gervais Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admir Masic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robbiola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130 (25), pp.7408-7416. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ange.201709303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-section otolith microtexture imaged by local-probe X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil K Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (4), pp.1182-1196. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576718008610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleo-inspired Systems: Durability, Sustainability, and Remarkable Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admir Masic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robbiola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (25), pp.7288-7295. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201709303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional preservation of a Cretaceous intestine provides a glimpse of the early ecological diversity of spiny-rayed fishes (Acanthomorpha, Teleostei)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.8509. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-26744-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'origine de la fonte à la cire perdue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Séverin-Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 550, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noninvasive Synchrotron-Based X-ray Raman Scattering Discriminates Carbonaceous Compounds in Ancient and Historical Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Kaddissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Goler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89 (20), pp.10819-10826. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.7b02202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiatives européennes d’IPANEMA et du synchrotron SOLEIL pour l’étude des matériaux anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schoeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.75-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spatial dynamics-photoluminescence imaging reveals the metallurgy of the earliest lost-wax cast object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Séverin-Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu M. Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.13356. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms13356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium speciation in archaeological otoliths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil K Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (3), pp.700-711. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5JA00426H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Colorando Auro: Medieval colouring techniques researched using modern analytical techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Crabbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena J. M. Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu G. Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.120-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the Layered Fabric Of Paints From Nomansland Rock Art (South Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hoerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pearce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Menu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58, pp.182-199. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Synchrotron Characterization of Paleontological Specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.45-50. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gselements.12.1.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Approaches in Synchrotron Studies of Materials from Cultural and Natural History Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Marone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Reiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in current chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 374 (1), pp.1-39. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41061-015-0003-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-imagerie de matériaux anciens complexes (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 136 (3), pp.329-354. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11873-014-0249-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Exceptional Preservation of Fossils Through Trace Elemental Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (3), pp.20-25. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1551929515000024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron Radiation and neutrons in Art and Archaeology 2014 (Editorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Reiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.540-541. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5JA90006A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation strategies for radiation damage in the analysis of ancient materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schoeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demetrios Anglos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark B.H. Breese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66, pp.128-145. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trac.2014.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron DUV luminescence micro-imaging to identify and map historical organic coatings on wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara H. Berrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Séverin-Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Vichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140 (15), pp.5344-5353. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5AN00483G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerium Anomaly at Microscale in Fossils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 87 (17), pp.8827-8836. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.5b01820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogenic and diagenetic indicators in archaeological and modern otoliths: Potential and limits of high definition synchrotron micro-XRF elemental mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil K Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 414, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01227308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Synchrotron Approach to Study Ancient Materials: UV/Visible Photoluminescence Micro-Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (S3), pp.2022-2023. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927614011842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Impact of Synchrotron X-ray Irradiation on Proteinaceous Specimens at Macro and Molecular Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Moini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Rollman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86 (19), pp.9417-9422. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac502854d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of archaeological keratin fibres in a temperature burial context : microtaphonomy study of hairs from Marie de Bretagne (15th c., Orléans, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Vichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42, pp.487-499. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2013.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports historiques du rayonnement synchrotron. Étude des matériaux anciens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), pp.65-67. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Exceptional Preservation of Fossils Using Trace Elemental Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (S3), pp.2004-2005. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927614011751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Elemental Imaging of Rare Earth Elements Discriminates Tissues at Microscale in Flat Fossils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier B. Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.e86946. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0086946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Live” Prussian blue fading by time-resolved X-ray absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Vicenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111 (1), pp.15-22. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-013-7581-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscalar photoluminescence approach to discriminate among semiconducting historical zinc white pigments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu M. Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara H. Berrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 138, pp.4463-4469. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3AN36874B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient materials specificities for their synchrotron examination and insights into their epistemological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Anheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, pp.277-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why does Prussian blue fade? Understanding the role(s) of the substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (10), pp.1600. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3JA50025J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The medieval iron market in Ariège (France). Multidisciplinary analytical approach and multivariate analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (4), pp.1080-1093. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2011.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and trends in synchrotron studies of ancient and historical materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Stampanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Marone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 519 (2), pp.51-96. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physrep.2012.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural heritage and archaeology materials studied by synchrotron spectroscopy and imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 106 (2), pp.377-396. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-011-6686-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron UV−Visible Multispectral Luminescence Microimaging of Historical Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu M. Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara H Berrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austin Nevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (5), pp.1737-1745. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac102986h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First examination of slag inclusions in medieval armours by confocal SR-µ-XRF and LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (5), pp.1078. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0JA00261E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging fossil bone alterations at the microscale by SR-FTIR microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falguères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (5), pp.922. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0ja00250j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the finishing technique of an early eighteenth century musical instrument using FTIR spectromicroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 399 (9), pp.3025-3032. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-010-4288-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European research platform IPANEMA at the SOLEIL synchrotron for ancient and historical materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (5), pp.765-772. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S090904951102334X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of iron valencies of prussian blue pigment by anomalous x-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Elkaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67, pp.C111. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767311097297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microanalysis and dating for rock art studies: Towards a common analytical strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hoerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyakha Mguni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Jacobson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Archaeological Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (192), pp.221-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary spectroscopic analyses of varnishes of historical musical instruments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectroscopy Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (2), pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nature of the Extraordinary Finish of Stradivari’s Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex von Bohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (1), pp.197 - 201. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200905131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zusammensetzung und Aufbau des berühmten Stradivari-Lackes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex von Bohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 122 (1), pp.202-206. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ange.200905131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the varnishes of historical musical instruments using synchrotron micro-analytical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dooryhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, A92, pp.77-81. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-008-4449-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le synchrotron, un outil polyvalent pour l'étude chimique des matériaux du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 312-313, pp.105-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedicated liaison office for cultural heritage at the SOLEIL synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Nuovo Cimento C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science, technologies, art rupestre. Un nouveau GDRI du CNRS épaulé par un projet ARCUS en région Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 113, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel interface for cultural heritage at SOLEIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vantelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pantos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83 (2), pp.225-228. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-006-3514-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table Ronde : Synchrotron et archéométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29, pp.169-171. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le synchrotron SOLEIL au service de l’archéologie et du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quinkal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 104, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First european training school on the synchrotron analysis of ancient materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Society for Archaeological Sciences Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (4), pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the regulatory subunit of CK2 in the presence of a p21 WAF1 peptide demonstrates flexibility of the acidic loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammed Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue-Yuan Pei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Parisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venugopal Dhanaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 60 (10), pp.1698-1704. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0907444904016750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lipides organisés des cheveux... de momies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 236, pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead-revealed lipid organization in human hair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Simionovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Tsoucaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1620 (1-3), pp.218-224. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-4165(02)00538-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de cheveux de momies égyptiennes par rayonnement synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Tsoucaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memnonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Cahier supplémentaire 1, pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbeam synchrotron imaging of hairs from Ancient Egyptian mummies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Simionovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Tsoucaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (5), pp.387-392. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0909049503015334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du rayonnement synchrotron à l'étude de cheveux archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Simionovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Tsoucaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (6), pp.237-244. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20020232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental development of a PIXE-XRF line for objects of art and archeological finds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (6), pp.359-364. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20020244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos du niveau néolithique final du tumulus X du Freyssinel (Saint-Bauzile, Lozère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beyneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 98 (4), pp.663-674. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2001.12568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Go Green in the transversal course &amp;quot;Matériaux anciens et du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Piard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Go Green in Green Conservation 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of Inelastic X-ray Scattering imaging parameters for the study of artists' pigments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Gretsi’25, XXXe Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche et d'Etudes de Traitement du Signal et des Images, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gonzalez, Pauline Hélou de La Grandière, Steven De Meyer, Letizia Monico, Francesca Gabrieli, Roald Tagle, Chloë Coustet, Mathieu Hébert, Lionel Simonot, Serge Cohen, Maxime Megel, Koen Janssens and Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalez Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grandière Pauline Hélou de La</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meyer Steven De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monico Letizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nternational Conference on Analytical Techniques for Heritage Studies and Conservation (TECHNART 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNR ISPC (Institute of Heritage Science, Conseil national de la recherche d’Italie) CNR SCITEC (Institute of Chemical Sciences and Technologies) Université de Perugia Nœud italien de E-RIHS (European Research Infrastructure for Heritage Science), May 2025, Perugia - Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Be Clean, Be Green. Perceptions of “cleanliness” in the history and reflection on the cleaning treatments of silver in modern conservation practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maartje Stols-Witlox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AHM Conference 2024: 'Heritage, Memory and Material Culture'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Amsterdam, Netherlands. pp.61-68, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5117/9789048567638/AHM.2024.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir l'implication des restaurateurs dans la recherche : une enquête en région Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Jouves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Restauration : histoires, pratiques et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Restauration : histoires, pratiques et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France. pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet « techniques de vernissage d’instruments de musique XVIe–XVIIIe s. » comme point de départ de réflexions sur les méthodologies de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Concordance et discordance documentaires : des gestes, des textes et de la matière aux époques médiévale et moderne »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Étienne Anheim; Catherine Rideau-Kikuchi; Lise Saussus, Jan 2023, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IAEA Collaborating Center Atoms for Heritage at Université Paris-Saclay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEA Workshop on Innovative Approaches of Accelerator Science and Technology for Sustainable Heritage Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEA, Jun 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Extra Dimension of Energy - Strategies for the Collection and Analysis of Complex Synchrotron Data Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPC5 - Session : 3D imaging of fossils: novel approaches, advances and data management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chemical preservation of insects in resins revisited: insight from 3D X-ray Raman scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaella Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Sahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Garrouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPC5. Session : 3D imaging of fossils: novel approaches, advances and data management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la chaîne-opératoire de fabrication du premier artefact produit par fonte à la cire perdue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Séverin-Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Réfrégiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI° Colloque du GMPCA : Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR6566 CReAAH, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02985649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological developments and support for synchrotron investigation in Cultural heritage and Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical Meeting held in Vienna, Austria 17—21 October 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Atomic Energy Agency, Oct 2011, Vienna, Austria. pp.48-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte exceptionnelle dans le prieuré fontevriste de la Madeleine à Orléans : la sépulture de l'abbesse Marie de Bretagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 2e colloque de pathographie, Loches, avril 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Loches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desalinisation of iron archaeological artefacts: understanding of chlorine removal mechanisms of the corrosion layers with the help of characterisation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Remazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guilminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM Committee for Conservation, Sep 2007, Amsterdam, Netherlands. pp.60-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron techniques provide new insights for the study of ancient and historical metal artefacts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert van Langh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM Committee for Conservation, Sep 2007, Amsterdam, Netherlands. pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First examinations of ore, slag and iron artefacts from the iron-making site of Castel Minier (Aulus-Les-Bains, 09) (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Desaulty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Int. Conf. Archeometallurgy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aquileia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments of the heritage and archaeology liaison office at the SOLEIL synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Raoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Commission conference 'Safeguarded Cultural Heritage. Understanding and Viability for the Enlarged Europe'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission, May 2006, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matériaux du patrimoine. Développement expérimental d’une ligne PIXE-XRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayons X et Matière (RX 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École National Supérieure des Arts et Industries, Dec 2001, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation and alteration of painting pigments: the case of green copper-based organometallic pigments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pages-Camagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Soaps in Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLEIL et le climat. PROXIES (indicateurs climatiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggie Cusack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil K Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objectif Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Saint-Aubin, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microchemical Imaging of Oil Paint Composition and Degradation: State-of-the-Art and Future Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selwin Hageraats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry for the Study of Paintings and the Detection of Forgeries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.359-418, 2022, Cultural Heritage Science, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86865-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Mapping of Ancient Artifacts and Fossils with X-Ray Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy A. Wogelius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron Light Sources and Free-Electron Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-63, 2019, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04507-8_77-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron‐Based X‐Ray Analytical Techniques and Materials Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. L. Lopez-Varela; G. Artioli; J. Thomas; C. Wells; L. Wright; K. Hoffmeister; L. Barba; G. Campbell; G. Fairclough; C. Dore; I. Kakoulli; J. M. Parés. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of Archaeological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière synchrotron : À la recherche des matériaux anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lumière en lumière. Du photon à l’internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière condensée : organisation et dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture du comité national de la recherche scientifique : Édition 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, 2015, 978-2-271-08613-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonder les métaux archéologiques au synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Réguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Thiébault; Pascal Depaepe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Archéologie au laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions La Découverte, pp.195-206, 2013, 9782707176486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte exceptionnelle dans le prieuré fontevriste de la Madeleine à Orléans : la sépulture de l'abbesse Marie de Bretagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Charlier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque de pathographie, Loches 6-8 avril 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de Boccard, pp.131-168, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron Imaging for Archaeology, Art History, Conservation, and Palaeontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Techniques in the Study of Art, Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.97-114, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is supramolecular organisation a key factor for long term preservation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Tsoucaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Structural Archaeology: Cosmetic and Therapeutic Chemicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 117, Springer Netherlands, pp.135-156, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments complémentaires. Retour d'expérience, retour à l'expérience. Une revisite du vocabulaire, des images et des protocoles de l'étude synchrotron des vernis de lutherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.11391172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Effects of Synchrotron Irradiation on Ancient Egyptian Pigments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schoeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Brunel-Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron SOLEIL Highlights 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de Science Ouverte du DIM Patrimoines matériels - Innovation, expérimentation et résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corbières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet scientifique du DIM PAMIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence de Viguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium as a palaeoenvironmental proxy in fish otoliths : incorporation and stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil K Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron SOLEIL highlights 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet scientifique et Axes de recherche du DIM Matériaux anciens et patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron x-ray fluorescence imaging discriminates fossil tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier B. Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron SOLEIL highlights 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.76-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal traces reveal the presence of lost mediaeval copper artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Vichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron SOLEIL highlights 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.80-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron UV/visible imaging discriminates historical pigments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Réfrégiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara H Berrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron SOLEIL highlights 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating Stradivari's recipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.70-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace elements discriminate between tissues in highly weathered fossils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Laibl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Perez Peris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Lustri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 3D positioner for the analytical mapping of non-flat objects under accelerator beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Arean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific description of the IPANEMA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Synchrotron SOLEIL. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes du Réseau et cartes d’évaluation de l’impact du DIM Matériaux anciens et patrimoniaux : Réseau et axes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Fleur Barfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Centre national de la recherche scientifique (CNRS). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes du Réseau et cartes d’évaluation de l’impact du DIM Matériaux anciens et patrimoniaux : Projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Saffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Centre national de la recherche scientifique (CNRS). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.9.3 E-RIHS Scientific Strategy v. 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demetrios Anglos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Castillejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Commission. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First version of the E-RIHS scientific vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Castillejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] D 9.1, Projet E-RIHS PP. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First edition of the web directory of IPERION CH instruments and databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Holowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] D.2.3, IPANEMA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPERION CH Data Management Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Holowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D 2.1, Inria. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIXLAB Access Chart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zita Szikszai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Kasztovszky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Projet CHARISMA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUMA Scientific Case – A beamline optimised for ancient materials at SOLEIL. Conceptual review design document (Avant-projet sommaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ipanema Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Synchrotron SOLEIL. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLEIL and COST organised the first training school on the synchrotron analysis of ancient materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] COST G8 Network. 2006, pp.212-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement photographique amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Senegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] ENSMP CERNA. Centre d’économie industrielle. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et restauration : histoires, pratiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Jouves-Hann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et restauration : histoires, pratiques et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HiCSA éditions, 2023, 978-2-491040-12-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique et matériaux anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 63, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themed Issue: Synchrotron radiation and neutrons in art and archaeology 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Reiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30 (3), pp.529-840, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId543"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loïc Bertrand </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur senior (directeur de recherche), PPSM, École normale supérieure Paris-Saclay, CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">loic-bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6622-9113</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">075025140</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197838248</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-3556-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Bertrand est chercheur senior (DR1) au laboratoire de Chimie de l'</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École normale supérieure Paris-Saclay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> à l'</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris-Saclay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.. Il est le coordinateur du Domaine d'intérêt et d'innovation majeur </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoines Matériels (PAMIR)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> avec L. Romary, I. Rouget et A. Thomas qui regroupe plus de 100 laboratoires, entreprises et institutions de la Région Île-de-France, et plus de 1000 scientifique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En tant que physico-chimiste, il a étudié des matériaux issus de l'archéologie, du patrimoine culturel, des paléoenvironnements et de la paléontologie au C2RMF (Paris, 1999–2002), à l'Université de Cambridge (UK, 2002–2003), au Laboratoire de Physique des solides (Orsay, 2004–2005), au synchrotron SOLEIL (2005–2020), à l'IPANEMA (2007–2020) et à l'Université Paris-Saclay. Il a initié et construit le laboratoire européen de recherche sur les matériaux anciens IPANEMA et en a été le directeur de 2010 à 2019. Il a été l'initiateur du laboratoire européen de recherche sur les matériaux anciens IPANEMA dont il a supervisé la construction physique et administrative.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches personnelles concernent l'étude des propriétés des matériaux anciens par micro-imagerie plein champ et à balayage. Il développe des approches méthodologiques photoniques multi-échelles, utilisant notamment des méthodes synchrotron, en collaboration avec des spécialistes de l'imagerie et de l'analyse d'images. Il étudie les processus de vieillissement à long terme et la préservation exceptionnelle de restes biologiques et de matériaux archéologiques, des techniques de fabrication utilisées dans le passé et l'origine de matériaux utilisés pour produire des objets archéologiques. Ses projets ont été principalement soutenus par des projets de la Commission européenne, de la Région Île-de-France, du CPER, de l'ANR / LabEx et EquipEx, de la NSF américaine et de l'agence néerlandaise de financement de la recherche NWO. Il a été le coordinateur du Domaine d'intérêt majeur Mat&eacuteacute;riaux anciens et patrimoniaux avec E. Anheim et I. Rouget de 2017 à 2021. Il a coordonné la participation de la France à l'Infrastructure européenne de recherche en sciences du patrimoine (E-RIHS) avec I. Pallot-Frossard de 2015 à 2022, et a été le directeur scientifique de l'E-RIHS durant sa phase préparatoire.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principaux intérêts de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Physico-chimie de l'altération à long terme et de la préservation exceptionnelle des restes biologiques dans les contextes archéologiques et paléontologiques (micro-taphonomie des tissus mous et durs, textiles, cheveux). - Développement d'approches d'imagerie spectrale des matériaux anciens basées sur des méthodes synchrotron et photoniques (absorption de rayons X, microtomographie à rayons X, photoluminescence UV/vis, Raman de rayons X). - Étude avancée de matériaux d'artistes (pigments, phases semi-conductrices, vernis) et de produits de restauration. - Développement de matériaux et de procédés inspirés de matériaux anciens (paléo-inspiration, restauration verte). - Effets moléculaires photo-induits sur des matériaux anciens complexes et approches pour des conditions d'analyse plus sûres.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (102)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost highlighter nanoparticles for highly efficient multistep excitation energy transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Piard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Degano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 352, pp.127477. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2026.127477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIM PAMIR network and activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand, Loïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohen, Serge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David, Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romary, Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zenodo (CERN European Organization for Nuclear Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18126646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure–Optical Properties Relationships in Cobalt-Based Purple Pigments Used by Robert Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Wallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven de Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (3), pp.2587-2596. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.4c14523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural and Artificial Aging Methods For Silver Mock‐ups In Recent Conservation And Heritage Studies: A Short Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maartje Stols‐witlox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry–Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (5), pp.e202400055. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmtd.202400055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in the analytical and experimental study of mineralised textiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineke Joosten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tokarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Degano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75, pp.122-138. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2025.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From inverse Pickering emulsion to polyhydroxybutyrate gel loaded with chelators for cleaning of copper surfaces: the stabilization effect of hydrophobized halloysite clay nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia d'Agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrycja Petrasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu Qing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maartje Stols-Witlox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 703, pp.139189. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2025.139189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oldest dress of the Netherlands? Recovering a now-vanished, colour pattern from an early iron age fabric in an elite burial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art Proaño Gaibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Degano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasja van der Vaart-Verschoof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineke Joosten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 173, pp.106109. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2024.106109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin enables radiosensitive organic speciation in 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simo Huotari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Sahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (41), pp.eadw5444. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adw5444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05309666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectro-FLIM for heritage: scanning and analysis of the time resolved luminescence spectra of a fossil shrimp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Ritoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (1), pp.97-115. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mim-2024-0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and assessment of two green aging methods for silver mock-up systems using multi-analytical techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Gubanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Marozau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Passaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 140 (6), pp.548. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-025-06286-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience, retour à l’expérience. Une revisite du vocabulaire, des images et des protocoles de l’étude synchrotron des vernis de lutherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.96-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying archaeological mineralised textiles. A perspective from sixteenth to nineteenth century scholars.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66, pp.304-315. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training Designers in Archeological Chemistry As Part of a Project-Based Studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Piard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Tosi-Brandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Azambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101 (3), pp.956-962. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.3c00867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la chimie avant la chimie. Au fil des textiles minéralisés, du 16e au 20e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 498, pp.49-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage research at the PUMA beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schöder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tranchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Rouquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 130 (11), pp.848. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-024-08026-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766397v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological mineralised textiles from the Iron Age tumulus of Creney-le-Paradis support its elite status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Desplanques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva L'Héronde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98 (401), pp.1306-1320. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2024.96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660763v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-resonant inelastic X-ray scattering for discrimination of pigments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Sottile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (5), pp.4363-4371. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3CP04753A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microporous electrospun nonwovens combined with green solvents for the selective peel-off of thin coatings from painting surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ramacciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Sciutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Biagini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Reale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 663, pp.869-879. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2024.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typical postwar workshop: Insights into Simon Hantaï’s oil paint palette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Bonaduce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo La Nasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva L’héronde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66, pp.511-522. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic modification of a giant ground sloth tooth from Brazil supported by a multi-disciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaís R Pansani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briana Pobiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna K Behrensmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidiane Asevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.19770. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-69145-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical advances towards safer analysis of heritage samples and objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schöder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineke Joosten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 164, pp.117078. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trac.2023.117078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International study day on &amp;quot;New research on mineralised textiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Textiles Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65, pp.157-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual technical analysis of archaeological textiles by synchrotron microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awen Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Desplanques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 149, pp.105686. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2022.105686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of artefacts made of giant sloth bones in central Brazil around the last glacial maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Pansani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briana Pobiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 290 (2002), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2023.0316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Raman Scattering: A Hard X-ray Probe of Complex Organic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaella Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Sahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimosthenis Sokaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 122 (15), pp.12977--13005. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemrev.1c00953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray irradiation effects on Egyptian blue and green pigments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastian Schöder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Brunel-Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (6), pp.1265-1272. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2JA00020B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the chemistry of Australian plant exudates from a unique historical collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaella Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Popelka-Filcoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimosthenis Sokaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Bonaduce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (22), pp.2116021119. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2116021119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur... : Lumière sur les débuts de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Maldanis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 460-461, pp.159-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Chemistry of Cultural Heritage: Targeting Material Properties by Coupling Spectral Imaging with Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounts of Chemical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (13), pp.2823-2832. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.accounts.1c00063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naviguer dans la toile : imagerie 3D de textiles minéralisés du site de Nausharo (première moitié du IIIe millénaire av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Fondation des Sciences du Patrimoine : recherches interdisciplinaires, 50, pp.72-79. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/techne.7931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 3D positioner for the analytical mapping of non-flat objects under accelerator beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Arean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 467, pp.65-72. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2020.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale 3D quantitative imaging of 1.88 Ga Gunflint microfossils reveals novel insights into taphonomic and biogenic characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Maldanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyron Hickman-Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Verezhak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Guizar-Sicairos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.8163. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-65176-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-place molecular preservation of cellulose in 5,000-year-old archaeological textiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Scheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (33), pp.19670-19676. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2004139117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Devonian euthycarcinoid reveals the use of different respiratory strategies during the marine-to-terrestrial transition in the myriapod lineage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lamsdell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Wogelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Egerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (10), pp.201037. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.201037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative conditions can lead to exceptional preservation through phosphatization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier B Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (12), pp.1164-1168. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G45924.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust framework and software implementation for fast speciation mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Curis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (4), pp.1049-1058. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600577520005822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPANEMA, un laboratoire dédié à l'étude des matériaux anciens et patrimoniaux par méthodes synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schoeder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63, pp.21. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/refdp/201963021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Tomographic Imaging Developments at the PSICHE Beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pelerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineke Joosten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating Materials and Manufacturing Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3D Materials Science 2019, 8, pp.551-558. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40192-019-00155-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondence: Heritage research to underpin restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gratias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brechignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 570, pp.164. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-019-01816-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos : Une physique des matériaux anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63, pp.4. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/refdp/201963004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron-Based Phase Mapping in Corroded Metals: Insights from Early Copper-Base Artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (3), pp.1815-1825. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.8b02744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon speciation in organic fossils using 2D to 3D x-ray Raman multispectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaella Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Sahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Mirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (8), pp.eaaw5019. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aaw5019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles spectroscopies Raman X du carbone pour les matériaux anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaella Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63, pp.22-25. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/refdp/201963022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paläo-inspirierte Systeme: Haltbarkeit, Nachhaltigkeit und bemerkenswerte Eigenschaften</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gervais Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admir Masic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robbiola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130 (25), pp.7408-7416. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ange.201709303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-section otolith microtexture imaged by local-probe X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil K Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (4), pp.1182-1196. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576718008610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional preservation of a Cretaceous intestine provides a glimpse of the early ecological diversity of spiny-rayed fishes (Acanthomorpha, Teleostei)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.8509. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-26744-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleo-inspired Systems: Durability, Sustainability, and Remarkable Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admir Masic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robbiola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (25), pp.7288-7295. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201709303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noninvasive Synchrotron-Based X-ray Raman Scattering Discriminates Carbonaceous Compounds in Ancient and Historical Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Kaddissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Goler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89 (20), pp.10819-10826. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.7b02202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'origine de la fonte à la cire perdue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Séverin-Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 550, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spatial dynamics-photoluminescence imaging reveals the metallurgy of the earliest lost-wax cast object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Séverin-Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu M. Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.13356. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms13356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiatives européennes d’IPANEMA et du synchrotron SOLEIL pour l’étude des matériaux anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schoeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.75-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Colorando Auro: Medieval colouring techniques researched using modern analytical techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Crabbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena J. M. Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu G. Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.120-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium speciation in archaeological otoliths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil K Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (3), pp.700-711. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5JA00426H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the Layered Fabric Of Paints From Nomansland Rock Art (South Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hoerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pearce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Menu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58, pp.182-199. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Synchrotron Characterization of Paleontological Specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.45-50. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gselements.12.1.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Approaches in Synchrotron Studies of Materials from Cultural and Natural History Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Marone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Reiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in current chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 374 (1), pp.1-39. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41061-015-0003-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron Radiation and neutrons in Art and Archaeology 2014 (Editorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Reiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.540-541. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5JA90006A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation strategies for radiation damage in the analysis of ancient materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schoeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demetrios Anglos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark B.H. Breese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66, pp.128-145. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trac.2014.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-imagerie de matériaux anciens complexes (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 136 (3), pp.329-354. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11873-014-0249-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Exceptional Preservation of Fossils Through Trace Elemental Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (3), pp.20-25. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1551929515000024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron DUV luminescence micro-imaging to identify and map historical organic coatings on wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara H. Berrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Séverin-Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Vichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140 (15), pp.5344-5353. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5AN00483G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerium Anomaly at Microscale in Fossils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 87 (17), pp.8827-8836. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.5b01820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogenic and diagenetic indicators in archaeological and modern otoliths: Potential and limits of high definition synchrotron micro-XRF elemental mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil K Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 414, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01227308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Synchrotron Approach to Study Ancient Materials: UV/Visible Photoluminescence Micro-Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (S3), pp.2022-2023. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927614011842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Impact of Synchrotron X-ray Irradiation on Proteinaceous Specimens at Macro and Molecular Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Moini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Rollman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86 (19), pp.9417-9422. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac502854d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of archaeological keratin fibres in a temperature burial context : microtaphonomy study of hairs from Marie de Bretagne (15th c., Orléans, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Vichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42, pp.487-499. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2013.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Exceptional Preservation of Fossils Using Trace Elemental Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (S3), pp.2004-2005. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927614011751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports historiques du rayonnement synchrotron. Étude des matériaux anciens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), pp.65-67. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Elemental Imaging of Rare Earth Elements Discriminates Tissues at Microscale in Flat Fossils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier B. Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.e86946. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0086946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscalar photoluminescence approach to discriminate among semiconducting historical zinc white pigments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu M. Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara H. Berrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 138, pp.4463-4469. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3AN36874B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Live” Prussian blue fading by time-resolved X-ray absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Vicenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111 (1), pp.15-22. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-013-7581-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient materials specificities for their synchrotron examination and insights into their epistemological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Anheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, pp.277-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why does Prussian blue fade? Understanding the role(s) of the substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (10), pp.1600. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3JA50025J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The medieval iron market in Ariège (France). Multidisciplinary analytical approach and multivariate analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (4), pp.1080-1093. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2011.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and trends in synchrotron studies of ancient and historical materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Stampanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Marone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 519 (2), pp.51-96. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physrep.2012.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural heritage and archaeology materials studied by synchrotron spectroscopy and imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 106 (2), pp.377-396. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-011-6686-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First examination of slag inclusions in medieval armours by confocal SR-µ-XRF and LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (5), pp.1078. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0JA00261E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron UV−Visible Multispectral Luminescence Microimaging of Historical Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu M. Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara H Berrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austin Nevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (5), pp.1737-1745. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac102986h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging fossil bone alterations at the microscale by SR-FTIR microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falguères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (5), pp.922. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0ja00250j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the finishing technique of an early eighteenth century musical instrument using FTIR spectromicroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 399 (9), pp.3025-3032. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-010-4288-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European research platform IPANEMA at the SOLEIL synchrotron for ancient and historical materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (5), pp.765-772. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S090904951102334X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of iron valencies of prussian blue pigment by anomalous x-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Elkaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67, pp.C111. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767311097297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary spectroscopic analyses of varnishes of historical musical instruments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectroscopy Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (2), pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zusammensetzung und Aufbau des berühmten Stradivari-Lackes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex von Bohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 122 (1), pp.202-206. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ange.200905131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nature of the Extraordinary Finish of Stradivari’s Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex von Bohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (1), pp.197 - 201. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200905131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microanalysis and dating for rock art studies: Towards a common analytical strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hoerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyakha Mguni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Jacobson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Archaeological Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (192), pp.221-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the varnishes of historical musical instruments using synchrotron micro-analytical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dooryhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, A92, pp.77-81. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-008-4449-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedicated liaison office for cultural heritage at the SOLEIL synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Nuovo Cimento C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le synchrotron, un outil polyvalent pour l'étude chimique des matériaux du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 312-313, pp.105-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science, technologies, art rupestre. Un nouveau GDRI du CNRS épaulé par un projet ARCUS en région Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 113, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel interface for cultural heritage at SOLEIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vantelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pantos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83 (2), pp.225-228. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-006-3514-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table Ronde : Synchrotron et archéométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29, pp.169-171. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le synchrotron SOLEIL au service de l’archéologie et du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quinkal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 104, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First european training school on the synchrotron analysis of ancient materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Society for Archaeological Sciences Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (4), pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the regulatory subunit of CK2 in the presence of a p21 WAF1 peptide demonstrates flexibility of the acidic loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammed Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue-Yuan Pei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Parisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venugopal Dhanaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 60 (10), pp.1698-1704. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0907444904016750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead-revealed lipid organization in human hair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Simionovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Tsoucaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1620 (1-3), pp.218-224. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-4165(02)00538-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lipides organisés des cheveux... de momies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 236, pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de cheveux de momies égyptiennes par rayonnement synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Tsoucaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memnonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Cahier supplémentaire 1, pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbeam synchrotron imaging of hairs from Ancient Egyptian mummies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Simionovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Tsoucaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (5), pp.387-392. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0909049503015334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental development of a PIXE-XRF line for objects of art and archeological finds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (6), pp.359-364. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20020244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du rayonnement synchrotron à l'étude de cheveux archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Simionovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Tsoucaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (6), pp.237-244. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20020232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos du niveau néolithique final du tumulus X du Freyssinel (Saint-Bauzile, Lozère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beyneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 98 (4), pp.663-674. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2001.12568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Go Green in the transversal course &amp;quot;Matériaux anciens et du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Piard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Go Green in Green Conservation 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of Inelastic X-ray Scattering imaging parameters for the study of artists' pigments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Gretsi’25, XXXe Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche et d'Etudes de Traitement du Signal et des Images, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gonzalez, Pauline Hélou de La Grandière, Steven De Meyer, Letizia Monico, Francesca Gabrieli, Roald Tagle, Chloë Coustet, Mathieu Hébert, Lionel Simonot, Serge Cohen, Maxime Megel, Koen Janssens and Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalez Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grandière Pauline Hélou de La</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meyer Steven De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monico Letizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nternational Conference on Analytical Techniques for Heritage Studies and Conservation (TECHNART 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNR ISPC (Institute of Heritage Science, Conseil national de la recherche d’Italie) CNR SCITEC (Institute of Chemical Sciences and Technologies) Université de Perugia Nœud italien de E-RIHS (European Research Infrastructure for Heritage Science), May 2025, Perugia - Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Be Clean, Be Green. Perceptions of “cleanliness” in the history and reflection on the cleaning treatments of silver in modern conservation practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maartje Stols-Witlox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AHM Conference 2024: 'Heritage, Memory and Material Culture'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Amsterdam, Netherlands. pp.61-68, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5117/9789048567638/AHM.2024.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir l'implication des restaurateurs dans la recherche : une enquête en région Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Jouves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Restauration : histoires, pratiques et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Restauration : histoires, pratiques et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France. pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet « techniques de vernissage d’instruments de musique XVIe–XVIIIe s. » comme point de départ de réflexions sur les méthodologies de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Concordance et discordance documentaires : des gestes, des textes et de la matière aux époques médiévale et moderne »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Étienne Anheim; Catherine Rideau-Kikuchi; Lise Saussus, Jan 2023, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IAEA Collaborating Center Atoms for Heritage at Université Paris-Saclay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEA Workshop on Innovative Approaches of Accelerator Science and Technology for Sustainable Heritage Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEA, Jun 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la conception aux usages : nature, concepts et enjeux des référentiels en archéométrie et sciences du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sidéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la conception aux usages : nature, concepts et enjeux des référentiels en archéométrie et sciences du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org. CAI-RN-MITI, CNRS et DIM MAP, Région Île-de-France, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05590748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Extra Dimension of Energy - Strategies for the Collection and Analysis of Complex Synchrotron Data Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPC5 - Session : 3D imaging of fossils: novel approaches, advances and data management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chemical preservation of insects in resins revisited: insight from 3D X-ray Raman scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaella Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Sahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Garrouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPC5. Session : 3D imaging of fossils: novel approaches, advances and data management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la chaîne-opératoire de fabrication du premier artefact produit par fonte à la cire perdue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Séverin-Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Réfrégiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI° Colloque du GMPCA : Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR6566 CReAAH, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02985649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological developments and support for synchrotron investigation in Cultural heritage and Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical Meeting held in Vienna, Austria 17—21 October 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Atomic Energy Agency, Oct 2011, Vienna, Austria. pp.48-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte exceptionnelle dans le prieuré fontevriste de la Madeleine à Orléans : la sépulture de l'abbesse Marie de Bretagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 2e colloque de pathographie, Loches, avril 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Loches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desalinisation of iron archaeological artefacts: understanding of chlorine removal mechanisms of the corrosion layers with the help of characterisation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Remazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guilminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM Committee for Conservation, Sep 2007, Amsterdam, Netherlands. pp.60-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron techniques provide new insights for the study of ancient and historical metal artefacts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert van Langh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM Committee for Conservation, Sep 2007, Amsterdam, Netherlands. pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First examinations of ore, slag and iron artefacts from the iron-making site of Castel Minier (Aulus-Les-Bains, 09) (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Desaulty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Int. Conf. Archeometallurgy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aquileia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments of the heritage and archaeology liaison office at the SOLEIL synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Raoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Commission conference 'Safeguarded Cultural Heritage. Understanding and Viability for the Enlarged Europe'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission, May 2006, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matériaux du patrimoine. Développement expérimental d’une ligne PIXE-XRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayons X et Matière (RX 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École National Supérieure des Arts et Industries, Dec 2001, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation and alteration of painting pigments: the case of green copper-based organometallic pigments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pages-Camagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Soaps in Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLEIL et le climat. PROXIES (indicateurs climatiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggie Cusack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil K Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objectif Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Saint-Aubin, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microchemical Imaging of Oil Paint Composition and Degradation: State-of-the-Art and Future Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selwin Hageraats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry for the Study of Paintings and the Detection of Forgeries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.359-418, 2022, Cultural Heritage Science, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86865-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Mapping of Ancient Artifacts and Fossils with X-Ray Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy A. Wogelius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron Light Sources and Free-Electron Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-63, 2019, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04507-8_77-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron‐Based X‐Ray Analytical Techniques and Materials Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. L. Lopez-Varela; G. Artioli; J. Thomas; C. Wells; L. Wright; K. Hoffmeister; L. Barba; G. Campbell; G. Fairclough; C. Dore; I. Kakoulli; J. M. Parés. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of Archaeological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière synchrotron : À la recherche des matériaux anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lumière en lumière. Du photon à l’internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière condensée : organisation et dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture du comité national de la recherche scientifique : Édition 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, 2015, 978-2-271-08613-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonder les métaux archéologiques au synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Réguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Thiébault; Pascal Depaepe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Archéologie au laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions La Découverte, pp.195-206, 2013, 9782707176486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte exceptionnelle dans le prieuré fontevriste de la Madeleine à Orléans : la sépulture de l'abbesse Marie de Bretagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Charlier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque de pathographie, Loches 6-8 avril 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de Boccard, pp.131-168, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron Imaging for Archaeology, Art History, Conservation, and Palaeontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Techniques in the Study of Art, Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.97-114, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is supramolecular organisation a key factor for long term preservation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Tsoucaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Structural Archaeology: Cosmetic and Therapeutic Chemicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 117, Springer Netherlands, pp.135-156, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments complémentaires. Retour d'expérience, retour à l'expérience. Une revisite du vocabulaire, des images et des protocoles de l'étude synchrotron des vernis de lutherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.11391172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Effects of Synchrotron Irradiation on Ancient Egyptian Pigments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schoeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Brunel-Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron SOLEIL Highlights 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de Science Ouverte du DIM Patrimoines matériels - Innovation, expérimentation et résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corbières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet scientifique du DIM PAMIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence de Viguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium as a palaeoenvironmental proxy in fish otoliths : incorporation and stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil K Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron SOLEIL highlights 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet scientifique et Axes de recherche du DIM Matériaux anciens et patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron x-ray fluorescence imaging discriminates fossil tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier B. Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron SOLEIL highlights 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.76-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal traces reveal the presence of lost mediaeval copper artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Vichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron SOLEIL highlights 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.80-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron UV/visible imaging discriminates historical pigments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Réfrégiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara H Berrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron SOLEIL highlights 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating Stradivari's recipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.70-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace elements discriminate between tissues in highly weathered fossils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Laibl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Perez Peris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Lustri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 3D positioner for the analytical mapping of non-flat objects under accelerator beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Arean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific description of the IPANEMA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Synchrotron SOLEIL. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes du Réseau et cartes d’évaluation de l’impact du DIM Matériaux anciens et patrimoniaux : Réseau et axes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Fleur Barfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Centre national de la recherche scientifique (CNRS). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes du Réseau et cartes d’évaluation de l’impact du DIM Matériaux anciens et patrimoniaux : Projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Saffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Centre national de la recherche scientifique (CNRS). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.9.3 E-RIHS Scientific Strategy v. 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demetrios Anglos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Castillejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Commission. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First version of the E-RIHS scientific vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Castillejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] D 9.1, Projet E-RIHS PP. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First edition of the web directory of IPERION CH instruments and databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Holowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] D.2.3, IPANEMA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPERION CH Data Management Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Holowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D 2.1, Inria. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIXLAB Access Chart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zita Szikszai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Kasztovszky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Projet CHARISMA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUMA Scientific Case – A beamline optimised for ancient materials at SOLEIL. Conceptual review design document (Avant-projet sommaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ipanema Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Synchrotron SOLEIL. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLEIL and COST organised the first training school on the synchrotron analysis of ancient materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] COST G8 Network. 2006, pp.212-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement photographique amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Senegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] ENSMP CERNA. Centre d’économie industrielle. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et restauration : histoires, pratiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Jouves-Hann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et restauration : histoires, pratiques et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HiCSA éditions, 2023, 978-2-491040-12-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique et matériaux anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 63, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themed Issue: Synchrotron radiation and neutrons in art and archaeology 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Reiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30 (3), pp.529-840, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId546"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71C16F81"/>
+    <w:nsid w:val="BDF2FB4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="07A94968"/>
+    <w:nsid w:val="23643E4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6622-9113" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075025140" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197838248" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-3556-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-paris-saclay.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universite-paris-saclay.fr/en" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dim-map.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537216v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Degano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dor&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grazon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2026.127477" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503017v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand, Lo&#239;c" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohen, Serge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David, Sophie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romary, Laurent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18126646" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915640v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gonzalez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Caro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven de Meyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c14523" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965618v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Zhou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maartje Stols&#8208;witlox" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brambilla" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202400055" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187910v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Iacconi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ineke Joosten" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tokarski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2025.07.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art Proa&#241;o Gaibor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasja van der Vaart-Verschoof" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2024.106109" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cazals" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desolneux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simo Huotari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Dalecky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sahle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adw5444" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310213v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia d'Agostino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Petrasz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Qing" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maartje Stols-Witlox" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.139189" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936478v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Patarin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ritoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mim-2024-0020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145667v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Gubanov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Marozau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Passaretti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-025-06286-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365985v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tosi-Brandi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Azambourg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.3c00867" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723073v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chave" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Reynaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723065v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe &#201;chard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363702v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.11.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487073v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ramacciotti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Sciutto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Biagini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Reale" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.03.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364450v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sottile" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hung" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP04753A" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766397v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sch&#246;der" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#252;ller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tranchant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rouqui&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-024-08026-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660763v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desplanques" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va L'H&#233;ronde" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.96" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404722v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bonaduce" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo La Nasa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va L&#8217;h&#233;ronde" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.11.019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685706v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s R Pansani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briana Pobiner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K Behrensmeyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidiane Asevedo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69145-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398759v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Thomas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090778v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;der" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Webb" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.117078" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858224v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awen Autret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105686" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161508v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Pansani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.0316" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704684v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Georgiou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimosthenis Sokaras" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Bergmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.1c00953" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680005v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Godet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Sch&#246;der" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Brunel-Duverger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2JA00020B" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680015v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Popelka-Filcoff" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Beltran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2116021119" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096746v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Maldanis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329879v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.1c00063" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251107v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robbiola" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.7931" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02677123v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyron Hickman-Lewis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Verezhak" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Guizar-Sicairos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65176-w" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433370v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Arean" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pacheco" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2020.01.028" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915782v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2004139117" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915778v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Curis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577520005822" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974805v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lamsdell" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Wogelius" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Manning" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Egerton" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.201037" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021309v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Farges" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B Dutheil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45924.1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411645v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201963004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336836v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guignot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Deslandes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelerin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-019-00155-2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153038v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janvier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gratias" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brechignac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-019-01816-0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377530v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schoeder" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201963021" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546072v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bellato" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02744" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288211v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mirone" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw5019" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377524v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201963022" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128139v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Claire" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Admir Masic" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201709303" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128136v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil K Cook" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576718008610" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128138v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gervais" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201709303" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128137v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Davesne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dutheil" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26744-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612152v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana S&#233;verin-Fabiani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128452v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Kaddissy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Goler" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b02202" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080337v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487174v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Refregiers" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13356" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139583v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5JA00426H" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129433v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Crabb&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena J. M. Wouters" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G. Silly" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128667v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hoerl&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pearce" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12235" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VXF2PB19-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129425v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.12.1.45" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388790v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Marone" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Reiche" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41061-015-0003-1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136069v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Anheim" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-014-0249-8" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129475v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1551929515000024" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159277v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5JA90006A" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129557v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Anglos" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark B.H. Breese" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Janssens" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2014.10.005" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR14XZSF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442860v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Echard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara H. Berrie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Vichi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5AN00483G" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129452v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b01820" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01227308v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.08.017" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129560v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Refregiers" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614011842" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129558v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Moini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Rollman" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac502854d" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842700v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Doucet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.11.028" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129561v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.590" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7RHWJFGP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129559v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614011751" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360897v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B. Dutheil" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086946" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130575v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gillet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Vicenzi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-7581-y" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572682v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3AN36874B" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136065v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130573v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pelletier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3JA50025J" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130578v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.11.025" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ68BVK0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130576v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Stampanoni" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2012.03.003" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07TX2GPG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130649v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6686-4" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C8PV9R7B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707689v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara H Berrie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Nevin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac102986h" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130659v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Simon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Williams" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JA00261E" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130658v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ja00250j" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130652v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4288-1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CLSK3CH3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618143v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S090904951102334X" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5S2XJP20-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130660v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767311097297" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132217v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyakha Mguni" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Jacobson" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132314v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665937v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex von Bohlen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paris" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200905131" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R1312PC9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132317v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200905131" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PT1T68V4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188480v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dooryhee" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4449-7" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4KJRB5QS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133596v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133262v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139679v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geneste" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W Smith" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133597v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pantos" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-006-3514-3" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3CTXP1HH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133602v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.709" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139680v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quinkal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133604v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133605v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Sayed" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Yuan Pei" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Parisini" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venugopal Dhanaraj" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444904016750" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139672v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133614v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simionovici" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tsoucaris" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4165(02)00538-X" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWQGMRKX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139644v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133613v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumas" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049503015334" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-00LTSCPH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139590v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020232" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/01C085B82BF5735A0D5AE75B5C2A863A2CBE8EF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139591v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dran" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubus" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerra" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020244" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D83092692BED34A6C341EB7802B49A8280BEA54B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139645v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beyneix" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2001.12568" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345381v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311339v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495212v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalez Victor" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grandi&#232;re Pauline H&#233;lou de La" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Steven De" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monico Letizia" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683094v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789048567638/AHM.2024.011" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290083v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jouves" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289989v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287510v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924484v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290150v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Webb" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Edwards" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290134v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985649v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129437v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133224v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133259v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Remazeilles" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guilminot" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Nicot" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131803v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert van Langh" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133261v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Desaulty" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133598v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Raoux" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181286v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Calligaro" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dran" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubus" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289465v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alter" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Eveno" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pages-Camagna" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608339v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Cusack" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779631v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selwin Hageraats" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86865-9_12" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411648v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy A. Wogelius" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04507-8_77-1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128440v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129430v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461528v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Arnold" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Beaufort" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boeglin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902459v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Filomena Guerra" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328798v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133600v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139643v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594577v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11391172" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322756v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03758054v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corbi&#232;res" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255210v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139647v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951928v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139648v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139649v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139650v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130651v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230408v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Saleh" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Laibl" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Perez Peris" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lustri" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485501v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865096v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756865v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Barfuss" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756938v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Saffray" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946664v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Castillejo" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charbonnel" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138538v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde de Clercq" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138440v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Holowati" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139658v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138498v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Szikszai" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Kasztovszky" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139675v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Ipanema Group" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133601v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139678v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamotte" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Senegas" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402177v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jouves-Hann" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378288v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139652v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6622-9113" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075025140" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197838248" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-3556-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-paris-saclay.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universite-paris-saclay.fr/en" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dim-map.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537216v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Degano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dor&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grazon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2026.127477" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503017v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand, Lo&#239;c" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohen, Serge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David, Sophie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romary, Laurent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18126646" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915640v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gonzalez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Caro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven de Meyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c14523" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965618v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Zhou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maartje Stols&#8208;witlox" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brambilla" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202400055" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187910v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Iacconi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ineke Joosten" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tokarski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2025.07.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310213v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia d'Agostino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Petrasz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Qing" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maartje Stols-Witlox" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.139189" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806219v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art Proa&#241;o Gaibor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasja van der Vaart-Verschoof" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2024.106109" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cazals" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desolneux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simo Huotari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Dalecky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sahle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adw5444" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936478v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Patarin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ritoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mim-2024-0020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145667v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Gubanov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Marozau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Passaretti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-025-06286-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723065v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe &#201;chard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363702v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chave" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Reynaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.11.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365985v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tosi-Brandi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Azambourg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.3c00867" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723073v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766397v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sch&#246;der" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#252;ller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tranchant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rouqui&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-024-08026-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660763v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desplanques" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va L'H&#233;ronde" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.96" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364450v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sottile" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hung" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP04753A" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487073v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ramacciotti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Sciutto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Biagini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Reale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.03.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404722v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bonaduce" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo La Nasa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va L&#8217;h&#233;ronde" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.11.019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685706v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s R Pansani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briana Pobiner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K Behrensmeyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidiane Asevedo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69145-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090778v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;der" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Webb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.117078" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398759v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Thomas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858224v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awen Autret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105686" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161508v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Pansani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.0316" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704684v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Georgiou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimosthenis Sokaras" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Bergmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.1c00953" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680005v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Godet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Sch&#246;der" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Brunel-Duverger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2JA00020B" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680015v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Popelka-Filcoff" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Beltran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2116021119" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096746v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Maldanis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329879v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.1c00063" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251107v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robbiola" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.7931" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433370v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Arean" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pacheco" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2020.01.028" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02677123v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyron Hickman-Lewis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Verezhak" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Guizar-Sicairos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65176-w" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915782v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2004139117" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974805v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lamsdell" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Wogelius" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Manning" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Egerton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.201037" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021309v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Farges" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B Dutheil" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45924.1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915778v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Curis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577520005822" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377530v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schoeder" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201963021" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336836v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guignot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Deslandes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelerin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-019-00155-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153038v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janvier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gratias" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brechignac" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-019-01816-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411645v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201963004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546072v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bellato" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02744" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288211v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mirone" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw5019" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377524v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201963022" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128139v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Claire" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Admir Masic" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201709303" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128136v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil K Cook" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576718008610" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128137v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Davesne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dutheil" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26744-3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128138v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gervais" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201709303" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128452v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Kaddissy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Goler" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b02202" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612152v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana S&#233;verin-Fabiani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487174v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Refregiers" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13356" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080337v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129433v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Crabb&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena J. M. Wouters" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G. Silly" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139583v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5JA00426H" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128667v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hoerl&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pearce" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12235" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VXF2PB19-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129425v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.12.1.45" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388790v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Marone" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Reiche" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41061-015-0003-1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159277v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5JA90006A" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129557v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Anglos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark B.H. Breese" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Janssens" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2014.10.005" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR14XZSF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136069v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Anheim" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-014-0249-8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129475v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1551929515000024" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442860v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Echard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara H. Berrie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Vichi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5AN00483G" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129452v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b01820" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01227308v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.08.017" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129560v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Refregiers" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614011842" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129558v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Moini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Rollman" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac502854d" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842700v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Doucet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.11.028" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129559v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614011751" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129561v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.590" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7RHWJFGP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360897v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B. Dutheil" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086946" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572682v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3AN36874B" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130575v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gillet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Vicenzi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-7581-y" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136065v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130573v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pelletier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3JA50025J" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130578v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.11.025" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ68BVK0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130576v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Stampanoni" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2012.03.003" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07TX2GPG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130649v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6686-4" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C8PV9R7B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130659v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Simon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Williams" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JA00261E" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707689v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara H Berrie" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Nevin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac102986h" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130658v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ja00250j" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130652v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4288-1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CLSK3CH3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618143v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S090904951102334X" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5S2XJP20-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130660v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767311097297" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132314v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132317v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex von Bohlen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paris" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200905131" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PT1T68V4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665937v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200905131" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R1312PC9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132217v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyakha Mguni" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Jacobson" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188480v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dooryhee" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4449-7" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4KJRB5QS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133262v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133596v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139679v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geneste" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W Smith" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133597v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pantos" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-006-3514-3" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3CTXP1HH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133602v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.709" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139680v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quinkal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133604v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133605v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Sayed" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Yuan Pei" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Parisini" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venugopal Dhanaraj" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444904016750" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133614v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simionovici" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tsoucaris" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4165(02)00538-X" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWQGMRKX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139672v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139644v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133613v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumas" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049503015334" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-00LTSCPH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139591v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dran" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubus" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerra" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020244" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D83092692BED34A6C341EB7802B49A8280BEA54B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139590v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020232" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/01C085B82BF5735A0D5AE75B5C2A863A2CBE8EF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139645v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beyneix" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2001.12568" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345381v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311339v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495212v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalez Victor" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grandi&#232;re Pauline H&#233;lou de La" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Steven De" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monico Letizia" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683094v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789048567638/AHM.2024.011" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290083v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jouves" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289989v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287510v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924484v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05590748v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sid&#233;ra" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290150v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Webb" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Edwards" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290134v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985649v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129437v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133224v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133259v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Remazeilles" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guilminot" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Nicot" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131803v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert van Langh" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133261v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Desaulty" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133598v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Raoux" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181286v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Calligaro" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dran" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubus" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289465v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alter" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Eveno" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pages-Camagna" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608339v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Cusack" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779631v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selwin Hageraats" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86865-9_12" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411648v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy A. Wogelius" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04507-8_77-1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128440v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129430v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461528v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Arnold" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Beaufort" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boeglin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902459v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Filomena Guerra" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328798v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133600v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139643v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594577v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11391172" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322756v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03758054v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corbi&#232;res" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255210v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139647v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951928v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139648v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139649v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139650v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130651v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230408v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Saleh" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Laibl" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Perez Peris" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lustri" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485501v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865096v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756865v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Barfuss" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756938v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Saffray" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946664v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Castillejo" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charbonnel" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138538v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde de Clercq" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138440v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Holowati" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139658v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138498v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Szikszai" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Kasztovszky" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139675v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Ipanema Group" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133601v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139678v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamotte" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Senegas" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402177v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jouves-Hann" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378288v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139652v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>