--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loïc Bertrand </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur senior (directeur de recherche), PPSM, École normale supérieure Paris-Saclay, CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">loic-bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6622-9113</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">075025140</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197838248</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-3556-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Bertrand est chercheur senior (DR1) au laboratoire de Chimie de l'</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École normale supérieure Paris-Saclay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> à l'</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris-Saclay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.. Il est le coordinateur du Domaine d'intérêt et d'innovation majeur </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoines Matériels (PAMIR)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> avec L. Romary, I. Rouget et A. Thomas qui regroupe plus de 100 laboratoires, entreprises et institutions de la Région Île-de-France, et plus de 1000 scientifique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En tant que physico-chimiste, il a étudié des matériaux issus de l'archéologie, du patrimoine culturel, des paléoenvironnements et de la paléontologie au C2RMF (Paris, 1999–2002), à l'Université de Cambridge (UK, 2002–2003), au Laboratoire de Physique des solides (Orsay, 2004–2005), au synchrotron SOLEIL (2005–2020), à l'IPANEMA (2007–2020) et à l'Université Paris-Saclay. Il a initié et construit le laboratoire européen de recherche sur les matériaux anciens IPANEMA et en a été le directeur de 2010 à 2019. Il a été l'initiateur du laboratoire européen de recherche sur les matériaux anciens IPANEMA dont il a supervisé la construction physique et administrative.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches personnelles concernent l'étude des propriétés des matériaux anciens par micro-imagerie plein champ et à balayage. Il développe des approches méthodologiques photoniques multi-échelles, utilisant notamment des méthodes synchrotron, en collaboration avec des spécialistes de l'imagerie et de l'analyse d'images. Il étudie les processus de vieillissement à long terme et la préservation exceptionnelle de restes biologiques et de matériaux archéologiques, des techniques de fabrication utilisées dans le passé et l'origine de matériaux utilisés pour produire des objets archéologiques. Ses projets ont été principalement soutenus par des projets de la Commission européenne, de la Région Île-de-France, du CPER, de l'ANR / LabEx et EquipEx, de la NSF américaine et de l'agence néerlandaise de financement de la recherche NWO. Il a été le coordinateur du Domaine d'intérêt majeur Mat&eacuteacute;riaux anciens et patrimoniaux avec E. Anheim et I. Rouget de 2017 à 2021. Il a coordonné la participation de la France à l'Infrastructure européenne de recherche en sciences du patrimoine (E-RIHS) avec I. Pallot-Frossard de 2015 à 2022, et a été le directeur scientifique de l'E-RIHS durant sa phase préparatoire.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principaux intérêts de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Physico-chimie de l'altération à long terme et de la préservation exceptionnelle des restes biologiques dans les contextes archéologiques et paléontologiques (micro-taphonomie des tissus mous et durs, textiles, cheveux). - Développement d'approches d'imagerie spectrale des matériaux anciens basées sur des méthodes synchrotron et photoniques (absorption de rayons X, microtomographie à rayons X, photoluminescence UV/vis, Raman de rayons X). - Étude avancée de matériaux d'artistes (pigments, phases semi-conductrices, vernis) et de produits de restauration. - Développement de matériaux et de procédés inspirés de matériaux anciens (paléo-inspiration, restauration verte). - Effets moléculaires photo-induits sur des matériaux anciens complexes et approches pour des conditions d'analyse plus sûres.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (102)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost highlighter nanoparticles for highly efficient multistep excitation energy transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Piard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Degano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 352, pp.127477. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2026.127477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIM PAMIR network and activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand, Loïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohen, Serge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David, Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romary, Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zenodo (CERN European Organization for Nuclear Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18126646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure–Optical Properties Relationships in Cobalt-Based Purple Pigments Used by Robert Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Wallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven de Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (3), pp.2587-2596. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.4c14523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural and Artificial Aging Methods For Silver Mock‐ups In Recent Conservation And Heritage Studies: A Short Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maartje Stols‐witlox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry–Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (5), pp.e202400055. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmtd.202400055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in the analytical and experimental study of mineralised textiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineke Joosten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tokarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Degano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75, pp.122-138. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2025.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From inverse Pickering emulsion to polyhydroxybutyrate gel loaded with chelators for cleaning of copper surfaces: the stabilization effect of hydrophobized halloysite clay nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia d'Agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrycja Petrasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu Qing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maartje Stols-Witlox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 703, pp.139189. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2025.139189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oldest dress of the Netherlands? Recovering a now-vanished, colour pattern from an early iron age fabric in an elite burial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art Proaño Gaibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Degano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasja van der Vaart-Verschoof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineke Joosten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 173, pp.106109. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2024.106109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin enables radiosensitive organic speciation in 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simo Huotari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Sahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (41), pp.eadw5444. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adw5444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05309666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectro-FLIM for heritage: scanning and analysis of the time resolved luminescence spectra of a fossil shrimp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Ritoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (1), pp.97-115. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mim-2024-0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and assessment of two green aging methods for silver mock-up systems using multi-analytical techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Gubanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Marozau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Passaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 140 (6), pp.548. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-025-06286-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience, retour à l’expérience. Une revisite du vocabulaire, des images et des protocoles de l’étude synchrotron des vernis de lutherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.96-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying archaeological mineralised textiles. A perspective from sixteenth to nineteenth century scholars.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66, pp.304-315. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training Designers in Archeological Chemistry As Part of a Project-Based Studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Piard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Tosi-Brandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Azambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101 (3), pp.956-962. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.3c00867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la chimie avant la chimie. Au fil des textiles minéralisés, du 16e au 20e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 498, pp.49-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage research at the PUMA beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schöder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tranchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Rouquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 130 (11), pp.848. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-024-08026-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766397v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological mineralised textiles from the Iron Age tumulus of Creney-le-Paradis support its elite status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Desplanques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva L'Héronde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98 (401), pp.1306-1320. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2024.96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660763v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-resonant inelastic X-ray scattering for discrimination of pigments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Sottile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (5), pp.4363-4371. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3CP04753A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microporous electrospun nonwovens combined with green solvents for the selective peel-off of thin coatings from painting surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ramacciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Sciutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Biagini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Reale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 663, pp.869-879. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2024.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typical postwar workshop: Insights into Simon Hantaï’s oil paint palette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Bonaduce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo La Nasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva L’héronde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66, pp.511-522. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic modification of a giant ground sloth tooth from Brazil supported by a multi-disciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaís R Pansani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briana Pobiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna K Behrensmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidiane Asevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.19770. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-69145-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical advances towards safer analysis of heritage samples and objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schöder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineke Joosten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 164, pp.117078. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trac.2023.117078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International study day on &amp;quot;New research on mineralised textiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Textiles Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65, pp.157-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual technical analysis of archaeological textiles by synchrotron microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awen Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Desplanques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 149, pp.105686. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2022.105686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of artefacts made of giant sloth bones in central Brazil around the last glacial maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Pansani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briana Pobiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 290 (2002), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2023.0316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Raman Scattering: A Hard X-ray Probe of Complex Organic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaella Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Sahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimosthenis Sokaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 122 (15), pp.12977--13005. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemrev.1c00953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray irradiation effects on Egyptian blue and green pigments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastian Schöder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Brunel-Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (6), pp.1265-1272. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2JA00020B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the chemistry of Australian plant exudates from a unique historical collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaella Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Popelka-Filcoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimosthenis Sokaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Bonaduce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (22), pp.2116021119. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2116021119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur... : Lumière sur les débuts de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Maldanis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 460-461, pp.159-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Chemistry of Cultural Heritage: Targeting Material Properties by Coupling Spectral Imaging with Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounts of Chemical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (13), pp.2823-2832. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.accounts.1c00063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naviguer dans la toile : imagerie 3D de textiles minéralisés du site de Nausharo (première moitié du IIIe millénaire av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Fondation des Sciences du Patrimoine : recherches interdisciplinaires, 50, pp.72-79. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/techne.7931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 3D positioner for the analytical mapping of non-flat objects under accelerator beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Arean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 467, pp.65-72. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2020.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale 3D quantitative imaging of 1.88 Ga Gunflint microfossils reveals novel insights into taphonomic and biogenic characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Maldanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyron Hickman-Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Verezhak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Guizar-Sicairos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.8163. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-65176-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-place molecular preservation of cellulose in 5,000-year-old archaeological textiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Scheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (33), pp.19670-19676. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2004139117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Devonian euthycarcinoid reveals the use of different respiratory strategies during the marine-to-terrestrial transition in the myriapod lineage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lamsdell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Wogelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Egerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (10), pp.201037. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.201037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative conditions can lead to exceptional preservation through phosphatization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier B Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (12), pp.1164-1168. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G45924.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust framework and software implementation for fast speciation mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Curis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (4), pp.1049-1058. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600577520005822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPANEMA, un laboratoire dédié à l'étude des matériaux anciens et patrimoniaux par méthodes synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schoeder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63, pp.21. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/refdp/201963021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Tomographic Imaging Developments at the PSICHE Beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pelerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineke Joosten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating Materials and Manufacturing Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3D Materials Science 2019, 8, pp.551-558. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40192-019-00155-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondence: Heritage research to underpin restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gratias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brechignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 570, pp.164. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-019-01816-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos : Une physique des matériaux anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63, pp.4. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/refdp/201963004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron-Based Phase Mapping in Corroded Metals: Insights from Early Copper-Base Artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (3), pp.1815-1825. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.8b02744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon speciation in organic fossils using 2D to 3D x-ray Raman multispectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaella Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Sahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Mirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (8), pp.eaaw5019. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aaw5019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles spectroscopies Raman X du carbone pour les matériaux anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaella Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63, pp.22-25. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/refdp/201963022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paläo-inspirierte Systeme: Haltbarkeit, Nachhaltigkeit und bemerkenswerte Eigenschaften</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gervais Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admir Masic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robbiola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130 (25), pp.7408-7416. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ange.201709303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-section otolith microtexture imaged by local-probe X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil K Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (4), pp.1182-1196. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576718008610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional preservation of a Cretaceous intestine provides a glimpse of the early ecological diversity of spiny-rayed fishes (Acanthomorpha, Teleostei)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.8509. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-26744-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleo-inspired Systems: Durability, Sustainability, and Remarkable Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admir Masic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robbiola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (25), pp.7288-7295. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201709303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noninvasive Synchrotron-Based X-ray Raman Scattering Discriminates Carbonaceous Compounds in Ancient and Historical Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Kaddissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Goler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89 (20), pp.10819-10826. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.7b02202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'origine de la fonte à la cire perdue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Séverin-Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 550, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spatial dynamics-photoluminescence imaging reveals the metallurgy of the earliest lost-wax cast object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Séverin-Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu M. Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.13356. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms13356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiatives européennes d’IPANEMA et du synchrotron SOLEIL pour l’étude des matériaux anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schoeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.75-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Colorando Auro: Medieval colouring techniques researched using modern analytical techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Crabbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena J. M. Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu G. Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.120-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium speciation in archaeological otoliths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil K Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (3), pp.700-711. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5JA00426H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the Layered Fabric Of Paints From Nomansland Rock Art (South Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hoerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pearce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Menu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58, pp.182-199. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Synchrotron Characterization of Paleontological Specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.45-50. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gselements.12.1.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Approaches in Synchrotron Studies of Materials from Cultural and Natural History Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Marone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Reiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in current chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 374 (1), pp.1-39. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41061-015-0003-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron Radiation and neutrons in Art and Archaeology 2014 (Editorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Reiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.540-541. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5JA90006A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation strategies for radiation damage in the analysis of ancient materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schoeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demetrios Anglos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark B.H. Breese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66, pp.128-145. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trac.2014.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-imagerie de matériaux anciens complexes (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 136 (3), pp.329-354. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11873-014-0249-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Exceptional Preservation of Fossils Through Trace Elemental Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (3), pp.20-25. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1551929515000024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron DUV luminescence micro-imaging to identify and map historical organic coatings on wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara H. Berrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Séverin-Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Vichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140 (15), pp.5344-5353. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5AN00483G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerium Anomaly at Microscale in Fossils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 87 (17), pp.8827-8836. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.5b01820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogenic and diagenetic indicators in archaeological and modern otoliths: Potential and limits of high definition synchrotron micro-XRF elemental mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil K Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 414, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01227308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Synchrotron Approach to Study Ancient Materials: UV/Visible Photoluminescence Micro-Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (S3), pp.2022-2023. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927614011842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Impact of Synchrotron X-ray Irradiation on Proteinaceous Specimens at Macro and Molecular Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Moini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Rollman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86 (19), pp.9417-9422. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac502854d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of archaeological keratin fibres in a temperature burial context : microtaphonomy study of hairs from Marie de Bretagne (15th c., Orléans, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Vichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42, pp.487-499. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2013.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Exceptional Preservation of Fossils Using Trace Elemental Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (S3), pp.2004-2005. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927614011751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports historiques du rayonnement synchrotron. Étude des matériaux anciens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), pp.65-67. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Elemental Imaging of Rare Earth Elements Discriminates Tissues at Microscale in Flat Fossils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier B. Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.e86946. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0086946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscalar photoluminescence approach to discriminate among semiconducting historical zinc white pigments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu M. Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara H. Berrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 138, pp.4463-4469. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3AN36874B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Live” Prussian blue fading by time-resolved X-ray absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Vicenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111 (1), pp.15-22. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-013-7581-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient materials specificities for their synchrotron examination and insights into their epistemological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Anheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, pp.277-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why does Prussian blue fade? Understanding the role(s) of the substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (10), pp.1600. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3JA50025J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The medieval iron market in Ariège (France). Multidisciplinary analytical approach and multivariate analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (4), pp.1080-1093. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2011.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and trends in synchrotron studies of ancient and historical materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Stampanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Marone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 519 (2), pp.51-96. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physrep.2012.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural heritage and archaeology materials studied by synchrotron spectroscopy and imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 106 (2), pp.377-396. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-011-6686-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First examination of slag inclusions in medieval armours by confocal SR-µ-XRF and LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (5), pp.1078. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0JA00261E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron UV−Visible Multispectral Luminescence Microimaging of Historical Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu M. Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara H Berrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austin Nevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (5), pp.1737-1745. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac102986h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging fossil bone alterations at the microscale by SR-FTIR microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falguères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (5), pp.922. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0ja00250j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the finishing technique of an early eighteenth century musical instrument using FTIR spectromicroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 399 (9), pp.3025-3032. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-010-4288-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European research platform IPANEMA at the SOLEIL synchrotron for ancient and historical materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (5), pp.765-772. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S090904951102334X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of iron valencies of prussian blue pigment by anomalous x-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Elkaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67, pp.C111. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767311097297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary spectroscopic analyses of varnishes of historical musical instruments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectroscopy Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (2), pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zusammensetzung und Aufbau des berühmten Stradivari-Lackes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex von Bohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 122 (1), pp.202-206. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ange.200905131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nature of the Extraordinary Finish of Stradivari’s Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex von Bohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (1), pp.197 - 201. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200905131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microanalysis and dating for rock art studies: Towards a common analytical strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hoerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyakha Mguni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Jacobson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Archaeological Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (192), pp.221-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the varnishes of historical musical instruments using synchrotron micro-analytical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dooryhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, A92, pp.77-81. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-008-4449-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedicated liaison office for cultural heritage at the SOLEIL synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Nuovo Cimento C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le synchrotron, un outil polyvalent pour l'étude chimique des matériaux du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 312-313, pp.105-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science, technologies, art rupestre. Un nouveau GDRI du CNRS épaulé par un projet ARCUS en région Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 113, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel interface for cultural heritage at SOLEIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vantelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pantos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83 (2), pp.225-228. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-006-3514-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table Ronde : Synchrotron et archéométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29, pp.169-171. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le synchrotron SOLEIL au service de l’archéologie et du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quinkal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 104, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First european training school on the synchrotron analysis of ancient materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Society for Archaeological Sciences Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (4), pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the regulatory subunit of CK2 in the presence of a p21 WAF1 peptide demonstrates flexibility of the acidic loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammed Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue-Yuan Pei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Parisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venugopal Dhanaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 60 (10), pp.1698-1704. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0907444904016750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead-revealed lipid organization in human hair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Simionovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Tsoucaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1620 (1-3), pp.218-224. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-4165(02)00538-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lipides organisés des cheveux... de momies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 236, pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de cheveux de momies égyptiennes par rayonnement synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Tsoucaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memnonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Cahier supplémentaire 1, pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbeam synchrotron imaging of hairs from Ancient Egyptian mummies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Simionovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Tsoucaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (5), pp.387-392. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0909049503015334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental development of a PIXE-XRF line for objects of art and archeological finds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (6), pp.359-364. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20020244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du rayonnement synchrotron à l'étude de cheveux archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Simionovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Tsoucaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (6), pp.237-244. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20020232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos du niveau néolithique final du tumulus X du Freyssinel (Saint-Bauzile, Lozère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beyneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 98 (4), pp.663-674. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2001.12568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Go Green in the transversal course &amp;quot;Matériaux anciens et du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Piard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Go Green in Green Conservation 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of Inelastic X-ray Scattering imaging parameters for the study of artists' pigments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Gretsi’25, XXXe Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche et d'Etudes de Traitement du Signal et des Images, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gonzalez, Pauline Hélou de La Grandière, Steven De Meyer, Letizia Monico, Francesca Gabrieli, Roald Tagle, Chloë Coustet, Mathieu Hébert, Lionel Simonot, Serge Cohen, Maxime Megel, Koen Janssens and Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalez Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grandière Pauline Hélou de La</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meyer Steven De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monico Letizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nternational Conference on Analytical Techniques for Heritage Studies and Conservation (TECHNART 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNR ISPC (Institute of Heritage Science, Conseil national de la recherche d’Italie) CNR SCITEC (Institute of Chemical Sciences and Technologies) Université de Perugia Nœud italien de E-RIHS (European Research Infrastructure for Heritage Science), May 2025, Perugia - Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Be Clean, Be Green. Perceptions of “cleanliness” in the history and reflection on the cleaning treatments of silver in modern conservation practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maartje Stols-Witlox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AHM Conference 2024: 'Heritage, Memory and Material Culture'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Amsterdam, Netherlands. pp.61-68, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5117/9789048567638/AHM.2024.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir l'implication des restaurateurs dans la recherche : une enquête en région Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Jouves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Restauration : histoires, pratiques et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Restauration : histoires, pratiques et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France. pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet « techniques de vernissage d’instruments de musique XVIe–XVIIIe s. » comme point de départ de réflexions sur les méthodologies de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Concordance et discordance documentaires : des gestes, des textes et de la matière aux époques médiévale et moderne »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Étienne Anheim; Catherine Rideau-Kikuchi; Lise Saussus, Jan 2023, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IAEA Collaborating Center Atoms for Heritage at Université Paris-Saclay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEA Workshop on Innovative Approaches of Accelerator Science and Technology for Sustainable Heritage Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEA, Jun 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la conception aux usages : nature, concepts et enjeux des référentiels en archéométrie et sciences du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sidéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la conception aux usages : nature, concepts et enjeux des référentiels en archéométrie et sciences du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org. CAI-RN-MITI, CNRS et DIM MAP, Région Île-de-France, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05590748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Extra Dimension of Energy - Strategies for the Collection and Analysis of Complex Synchrotron Data Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPC5 - Session : 3D imaging of fossils: novel approaches, advances and data management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chemical preservation of insects in resins revisited: insight from 3D X-ray Raman scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaella Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Sahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Garrouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPC5. Session : 3D imaging of fossils: novel approaches, advances and data management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la chaîne-opératoire de fabrication du premier artefact produit par fonte à la cire perdue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Séverin-Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Réfrégiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI° Colloque du GMPCA : Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR6566 CReAAH, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02985649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological developments and support for synchrotron investigation in Cultural heritage and Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical Meeting held in Vienna, Austria 17—21 October 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Atomic Energy Agency, Oct 2011, Vienna, Austria. pp.48-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte exceptionnelle dans le prieuré fontevriste de la Madeleine à Orléans : la sépulture de l'abbesse Marie de Bretagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 2e colloque de pathographie, Loches, avril 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Loches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desalinisation of iron archaeological artefacts: understanding of chlorine removal mechanisms of the corrosion layers with the help of characterisation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Remazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guilminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM Committee for Conservation, Sep 2007, Amsterdam, Netherlands. pp.60-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron techniques provide new insights for the study of ancient and historical metal artefacts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert van Langh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM Committee for Conservation, Sep 2007, Amsterdam, Netherlands. pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First examinations of ore, slag and iron artefacts from the iron-making site of Castel Minier (Aulus-Les-Bains, 09) (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Desaulty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Int. Conf. Archeometallurgy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aquileia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments of the heritage and archaeology liaison office at the SOLEIL synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Raoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Commission conference 'Safeguarded Cultural Heritage. Understanding and Viability for the Enlarged Europe'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission, May 2006, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matériaux du patrimoine. Développement expérimental d’une ligne PIXE-XRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayons X et Matière (RX 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École National Supérieure des Arts et Industries, Dec 2001, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation and alteration of painting pigments: the case of green copper-based organometallic pigments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pages-Camagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Soaps in Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLEIL et le climat. PROXIES (indicateurs climatiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggie Cusack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil K Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objectif Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Saint-Aubin, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microchemical Imaging of Oil Paint Composition and Degradation: State-of-the-Art and Future Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selwin Hageraats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry for the Study of Paintings and the Detection of Forgeries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.359-418, 2022, Cultural Heritage Science, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86865-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Mapping of Ancient Artifacts and Fossils with X-Ray Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy A. Wogelius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron Light Sources and Free-Electron Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-63, 2019, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04507-8_77-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron‐Based X‐Ray Analytical Techniques and Materials Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. L. Lopez-Varela; G. Artioli; J. Thomas; C. Wells; L. Wright; K. Hoffmeister; L. Barba; G. Campbell; G. Fairclough; C. Dore; I. Kakoulli; J. M. Parés. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of Archaeological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière synchrotron : À la recherche des matériaux anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lumière en lumière. Du photon à l’internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière condensée : organisation et dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture du comité national de la recherche scientifique : Édition 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, 2015, 978-2-271-08613-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonder les métaux archéologiques au synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Réguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Thiébault; Pascal Depaepe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Archéologie au laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions La Découverte, pp.195-206, 2013, 9782707176486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte exceptionnelle dans le prieuré fontevriste de la Madeleine à Orléans : la sépulture de l'abbesse Marie de Bretagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Charlier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque de pathographie, Loches 6-8 avril 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de Boccard, pp.131-168, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron Imaging for Archaeology, Art History, Conservation, and Palaeontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Techniques in the Study of Art, Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.97-114, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is supramolecular organisation a key factor for long term preservation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Tsoucaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Structural Archaeology: Cosmetic and Therapeutic Chemicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 117, Springer Netherlands, pp.135-156, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments complémentaires. Retour d'expérience, retour à l'expérience. Une revisite du vocabulaire, des images et des protocoles de l'étude synchrotron des vernis de lutherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.11391172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Effects of Synchrotron Irradiation on Ancient Egyptian Pigments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schoeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Brunel-Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron SOLEIL Highlights 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de Science Ouverte du DIM Patrimoines matériels - Innovation, expérimentation et résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corbières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet scientifique du DIM PAMIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence de Viguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium as a palaeoenvironmental proxy in fish otoliths : incorporation and stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil K Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron SOLEIL highlights 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet scientifique et Axes de recherche du DIM Matériaux anciens et patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron x-ray fluorescence imaging discriminates fossil tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier B. Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron SOLEIL highlights 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.76-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal traces reveal the presence of lost mediaeval copper artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Vichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron SOLEIL highlights 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.80-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron UV/visible imaging discriminates historical pigments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Réfrégiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara H Berrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron SOLEIL highlights 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating Stradivari's recipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.70-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace elements discriminate between tissues in highly weathered fossils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Laibl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Perez Peris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Lustri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 3D positioner for the analytical mapping of non-flat objects under accelerator beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Arean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific description of the IPANEMA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Synchrotron SOLEIL. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes du Réseau et cartes d’évaluation de l’impact du DIM Matériaux anciens et patrimoniaux : Réseau et axes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Fleur Barfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Centre national de la recherche scientifique (CNRS). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes du Réseau et cartes d’évaluation de l’impact du DIM Matériaux anciens et patrimoniaux : Projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Saffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Centre national de la recherche scientifique (CNRS). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.9.3 E-RIHS Scientific Strategy v. 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demetrios Anglos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Castillejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Commission. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First version of the E-RIHS scientific vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Castillejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] D 9.1, Projet E-RIHS PP. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First edition of the web directory of IPERION CH instruments and databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Holowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] D.2.3, IPANEMA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPERION CH Data Management Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Holowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D 2.1, Inria. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIXLAB Access Chart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zita Szikszai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Kasztovszky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Projet CHARISMA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUMA Scientific Case – A beamline optimised for ancient materials at SOLEIL. Conceptual review design document (Avant-projet sommaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ipanema Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Synchrotron SOLEIL. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLEIL and COST organised the first training school on the synchrotron analysis of ancient materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] COST G8 Network. 2006, pp.212-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement photographique amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Senegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] ENSMP CERNA. Centre d’économie industrielle. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et restauration : histoires, pratiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Jouves-Hann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et restauration : histoires, pratiques et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HiCSA éditions, 2023, 978-2-491040-12-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique et matériaux anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 63, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themed Issue: Synchrotron radiation and neutrons in art and archaeology 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Reiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30 (3), pp.529-840, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId546"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loïc Bertrand </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur senior (directeur de recherche), PPSM, École normale supérieure Paris-Saclay, CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">loic-bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6622-9113</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">075025140</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197838248</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-3556-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Bertrand est chercheur senior (DR1) au laboratoire de Chimie de l'</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École normale supérieure Paris-Saclay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> à l'</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris-Saclay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.. Il est le coordinateur du Domaine d'intérêt et d'innovation majeur </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoines Matériels (PAMIR)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> avec L. Romary, I. Rouget et A. Thomas qui regroupe plus de 100 laboratoires, entreprises et institutions de la Région Île-de-France, et plus de 1000 scientifique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En tant que physico-chimiste, il a étudié des matériaux issus de l'archéologie, du patrimoine culturel, des paléoenvironnements et de la paléontologie au C2RMF (Paris, 1999–2002), à l'Université de Cambridge (UK, 2002–2003), au Laboratoire de Physique des solides (Orsay, 2004–2005), au synchrotron SOLEIL (2005–2020), à l'IPANEMA (2007–2020) et à l'Université Paris-Saclay. Il a initié et construit le laboratoire européen de recherche sur les matériaux anciens IPANEMA et en a été le directeur de 2010 à 2019. Il a été l'initiateur du laboratoire européen de recherche sur les matériaux anciens IPANEMA dont il a supervisé la construction physique et administrative.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches personnelles concernent l'étude des propriétés des matériaux anciens par micro-imagerie plein champ et à balayage. Il développe des approches méthodologiques photoniques multi-échelles, utilisant notamment des méthodes synchrotron, en collaboration avec des spécialistes de l'imagerie et de l'analyse d'images. Il étudie les processus de vieillissement à long terme et la préservation exceptionnelle de restes biologiques et de matériaux archéologiques, des techniques de fabrication utilisées dans le passé et l'origine de matériaux utilisés pour produire des objets archéologiques. Ses projets ont été principalement soutenus par des projets de la Commission européenne, de la Région Île-de-France, du CPER, de l'ANR / LabEx et EquipEx, de la NSF américaine et de l'agence néerlandaise de financement de la recherche NWO. Il a été le coordinateur du Domaine d'intérêt majeur Mat&eacuteacute;riaux anciens et patrimoniaux avec E. Anheim et I. Rouget de 2017 à 2021. Il a coordonné la participation de la France à l'Infrastructure européenne de recherche en sciences du patrimoine (E-RIHS) avec I. Pallot-Frossard de 2015 à 2022, et a été le directeur scientifique de l'E-RIHS durant sa phase préparatoire.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principaux intérêts de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Physico-chimie de l'altération à long terme et de la préservation exceptionnelle des restes biologiques dans les contextes archéologiques et paléontologiques (micro-taphonomie des tissus mous et durs, textiles, cheveux). - Développement d'approches d'imagerie spectrale des matériaux anciens basées sur des méthodes synchrotron et photoniques (absorption de rayons X, microtomographie à rayons X, photoluminescence UV/vis, Raman de rayons X). - Étude avancée de matériaux d'artistes (pigments, phases semi-conductrices, vernis) et de produits de restauration. - Développement de matériaux et de procédés inspirés de matériaux anciens (paléo-inspiration, restauration verte). - Effets moléculaires photo-induits sur des matériaux anciens complexes et approches pour des conditions d'analyse plus sûres.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (102)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost highlighter nanoparticles for highly efficient multistep excitation energy transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Piard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Degano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 352, pp.127477. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2026.127477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIM PAMIR network and activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand, Loïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohen, Serge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David, Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romary, Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zenodo (CERN European Organization for Nuclear Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18126646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and assessment of two green aging methods for silver mock-up systems using multi-analytical techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Gubanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Marozau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Passaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 140 (6), pp.548. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-025-06286-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure–Optical Properties Relationships in Cobalt-Based Purple Pigments Used by Robert Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Wallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven de Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (3), pp.2587-2596. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.4c14523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural and Artificial Aging Methods For Silver Mock‐ups In Recent Conservation And Heritage Studies: A Short Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maartje Stols‐witlox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry–Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (5), pp.e202400055. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmtd.202400055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in the analytical and experimental study of mineralised textiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineke Joosten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tokarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Degano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75, pp.122-138. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2025.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oldest dress of the Netherlands? Recovering a now-vanished, colour pattern from an early iron age fabric in an elite burial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art Proaño Gaibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Degano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasja van der Vaart-Verschoof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineke Joosten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 173, pp.106109. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2024.106109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin enables radiosensitive organic speciation in 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simo Huotari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Sahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (41), pp.eadw5444. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adw5444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05309666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From inverse Pickering emulsion to polyhydroxybutyrate gel loaded with chelators for cleaning of copper surfaces: the stabilization effect of hydrophobized halloysite clay nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia d'Agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrycja Petrasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu Qing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maartje Stols-Witlox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 703, pp.139189. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2025.139189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectro-FLIM for heritage: scanning and analysis of the time resolved luminescence spectra of a fossil shrimp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Ritoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (1), pp.97-115. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mim-2024-0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic modification of a giant ground sloth tooth from Brazil supported by a multi-disciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaís R Pansani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briana Pobiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna K Behrensmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidiane Asevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.19770. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-69145-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience, retour à l’expérience. Une revisite du vocabulaire, des images et des protocoles de l’étude synchrotron des vernis de lutherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.96-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training Designers in Archeological Chemistry As Part of a Project-Based Studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Piard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Tosi-Brandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Azambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101 (3), pp.956-962. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.3c00867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la chimie avant la chimie. Au fil des textiles minéralisés, du 16e au 20e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 498, pp.49-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying archaeological mineralised textiles. A perspective from sixteenth to nineteenth century scholars.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66, pp.304-315. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typical postwar workshop: Insights into Simon Hantaï’s oil paint palette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Bonaduce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo La Nasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva L’héronde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66, pp.511-522. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-resonant inelastic X-ray scattering for discrimination of pigments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Sottile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (5), pp.4363-4371. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3CP04753A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage research at the PUMA beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schöder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tranchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Rouquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 130 (11), pp.848. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-024-08026-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766397v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microporous electrospun nonwovens combined with green solvents for the selective peel-off of thin coatings from painting surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ramacciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Sciutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Biagini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Reale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 663, pp.869-879. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2024.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological mineralised textiles from the Iron Age tumulus of Creney-le-Paradis support its elite status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Desplanques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva L'Héronde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98 (401), pp.1306-1320. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2024.96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660763v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of artefacts made of giant sloth bones in central Brazil around the last glacial maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Pansani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briana Pobiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 290 (2002), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2023.0316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical advances towards safer analysis of heritage samples and objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schöder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineke Joosten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 164, pp.117078. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trac.2023.117078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International study day on &amp;quot;New research on mineralised textiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Textiles Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65, pp.157-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual technical analysis of archaeological textiles by synchrotron microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awen Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Desplanques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 149, pp.105686. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2022.105686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Raman Scattering: A Hard X-ray Probe of Complex Organic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaella Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Sahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimosthenis Sokaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 122 (15), pp.12977--13005. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemrev.1c00953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray irradiation effects on Egyptian blue and green pigments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastian Schöder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Brunel-Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (6), pp.1265-1272. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2JA00020B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the chemistry of Australian plant exudates from a unique historical collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaella Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Popelka-Filcoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimosthenis Sokaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Bonaduce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (22), pp.2116021119. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2116021119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur... : Lumière sur les débuts de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Maldanis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 460-461, pp.159-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Chemistry of Cultural Heritage: Targeting Material Properties by Coupling Spectral Imaging with Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounts of Chemical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (13), pp.2823-2832. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.accounts.1c00063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naviguer dans la toile : imagerie 3D de textiles minéralisés du site de Nausharo (première moitié du IIIe millénaire av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Fondation des Sciences du Patrimoine : recherches interdisciplinaires, 50, pp.72-79. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/techne.7931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 3D positioner for the analytical mapping of non-flat objects under accelerator beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Arean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 467, pp.65-72. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2020.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale 3D quantitative imaging of 1.88 Ga Gunflint microfossils reveals novel insights into taphonomic and biogenic characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Maldanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyron Hickman-Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Verezhak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Guizar-Sicairos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.8163. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-65176-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-place molecular preservation of cellulose in 5,000-year-old archaeological textiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Scheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (33), pp.19670-19676. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2004139117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Devonian euthycarcinoid reveals the use of different respiratory strategies during the marine-to-terrestrial transition in the myriapod lineage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lamsdell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Wogelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Egerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (10), pp.201037. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.201037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative conditions can lead to exceptional preservation through phosphatization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier B Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (12), pp.1164-1168. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G45924.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust framework and software implementation for fast speciation mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Curis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (4), pp.1049-1058. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600577520005822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon speciation in organic fossils using 2D to 3D x-ray Raman multispectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaella Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Sahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Mirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (8), pp.eaaw5019. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aaw5019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles spectroscopies Raman X du carbone pour les matériaux anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaella Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63, pp.22-25. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/refdp/201963022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos : Une physique des matériaux anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63, pp.4. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/refdp/201963004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPANEMA, un laboratoire dédié à l'étude des matériaux anciens et patrimoniaux par méthodes synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schoeder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63, pp.21. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/refdp/201963021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Tomographic Imaging Developments at the PSICHE Beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pelerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineke Joosten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating Materials and Manufacturing Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3D Materials Science 2019, 8, pp.551-558. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40192-019-00155-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondence: Heritage research to underpin restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gratias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brechignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 570, pp.164. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-019-01816-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron-Based Phase Mapping in Corroded Metals: Insights from Early Copper-Base Artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (3), pp.1815-1825. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.8b02744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paläo-inspirierte Systeme: Haltbarkeit, Nachhaltigkeit und bemerkenswerte Eigenschaften</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gervais Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admir Masic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robbiola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130 (25), pp.7408-7416. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ange.201709303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-section otolith microtexture imaged by local-probe X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil K Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (4), pp.1182-1196. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576718008610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional preservation of a Cretaceous intestine provides a glimpse of the early ecological diversity of spiny-rayed fishes (Acanthomorpha, Teleostei)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.8509. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-26744-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleo-inspired Systems: Durability, Sustainability, and Remarkable Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admir Masic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robbiola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (25), pp.7288-7295. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201709303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noninvasive Synchrotron-Based X-ray Raman Scattering Discriminates Carbonaceous Compounds in Ancient and Historical Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Kaddissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Goler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89 (20), pp.10819-10826. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.7b02202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'origine de la fonte à la cire perdue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Séverin-Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 550, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Approaches in Synchrotron Studies of Materials from Cultural and Natural History Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Marone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Reiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in current chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 374 (1), pp.1-39. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41061-015-0003-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spatial dynamics-photoluminescence imaging reveals the metallurgy of the earliest lost-wax cast object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Séverin-Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu M. Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.13356. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms13356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiatives européennes d’IPANEMA et du synchrotron SOLEIL pour l’étude des matériaux anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schoeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.75-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium speciation in archaeological otoliths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil K Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (3), pp.700-711. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5JA00426H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Colorando Auro: Medieval colouring techniques researched using modern analytical techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Crabbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena J. M. Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu G. Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.120-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the Layered Fabric Of Paints From Nomansland Rock Art (South Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hoerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pearce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Menu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58, pp.182-199. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Synchrotron Characterization of Paleontological Specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.45-50. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gselements.12.1.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogenic and diagenetic indicators in archaeological and modern otoliths: Potential and limits of high definition synchrotron micro-XRF elemental mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil K Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 414, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01227308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron Radiation and neutrons in Art and Archaeology 2014 (Editorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Reiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.540-541. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5JA90006A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-imagerie de matériaux anciens complexes (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 136 (3), pp.329-354. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11873-014-0249-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Exceptional Preservation of Fossils Through Trace Elemental Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (3), pp.20-25. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1551929515000024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation strategies for radiation damage in the analysis of ancient materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schoeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demetrios Anglos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark B.H. Breese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66, pp.128-145. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trac.2014.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron DUV luminescence micro-imaging to identify and map historical organic coatings on wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara H. Berrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Séverin-Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Vichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140 (15), pp.5344-5353. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5AN00483G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerium Anomaly at Microscale in Fossils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 87 (17), pp.8827-8836. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.5b01820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Elemental Imaging of Rare Earth Elements Discriminates Tissues at Microscale in Flat Fossils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier B. Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.e86946. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0086946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Synchrotron Approach to Study Ancient Materials: UV/Visible Photoluminescence Micro-Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (S3), pp.2022-2023. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927614011842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Impact of Synchrotron X-ray Irradiation on Proteinaceous Specimens at Macro and Molecular Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Moini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Rollman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86 (19), pp.9417-9422. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac502854d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of archaeological keratin fibres in a temperature burial context : microtaphonomy study of hairs from Marie de Bretagne (15th c., Orléans, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Vichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42, pp.487-499. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2013.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Exceptional Preservation of Fossils Using Trace Elemental Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (S3), pp.2004-2005. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927614011751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports historiques du rayonnement synchrotron. Étude des matériaux anciens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), pp.65-67. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why does Prussian blue fade? Understanding the role(s) of the substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (10), pp.1600. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3JA50025J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscalar photoluminescence approach to discriminate among semiconducting historical zinc white pigments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu M. Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara H. Berrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 138, pp.4463-4469. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3AN36874B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Live” Prussian blue fading by time-resolved X-ray absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Vicenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111 (1), pp.15-22. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-013-7581-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient materials specificities for their synchrotron examination and insights into their epistemological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Anheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, pp.277-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural heritage and archaeology materials studied by synchrotron spectroscopy and imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 106 (2), pp.377-396. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-011-6686-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The medieval iron market in Ariège (France). Multidisciplinary analytical approach and multivariate analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (4), pp.1080-1093. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2011.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and trends in synchrotron studies of ancient and historical materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Stampanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Marone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 519 (2), pp.51-96. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physrep.2012.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of iron valencies of prussian blue pigment by anomalous x-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Elkaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67, pp.C111. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767311097297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European research platform IPANEMA at the SOLEIL synchrotron for ancient and historical materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (5), pp.765-772. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S090904951102334X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First examination of slag inclusions in medieval armours by confocal SR-µ-XRF and LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (5), pp.1078. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0JA00261E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron UV−Visible Multispectral Luminescence Microimaging of Historical Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu M. Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara H Berrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austin Nevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (5), pp.1737-1745. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac102986h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging fossil bone alterations at the microscale by SR-FTIR microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falguères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (5), pp.922. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0ja00250j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the finishing technique of an early eighteenth century musical instrument using FTIR spectromicroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 399 (9), pp.3025-3032. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-010-4288-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary spectroscopic analyses of varnishes of historical musical instruments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectroscopy Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (2), pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microanalysis and dating for rock art studies: Towards a common analytical strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hoerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyakha Mguni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Jacobson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Archaeological Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (192), pp.221-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zusammensetzung und Aufbau des berühmten Stradivari-Lackes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex von Bohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 122 (1), pp.202-206. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ange.200905131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nature of the Extraordinary Finish of Stradivari’s Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex von Bohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (1), pp.197 - 201. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200905131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the varnishes of historical musical instruments using synchrotron micro-analytical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dooryhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, A92, pp.77-81. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-008-4449-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science, technologies, art rupestre. Un nouveau GDRI du CNRS épaulé par un projet ARCUS en région Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 113, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le synchrotron, un outil polyvalent pour l'étude chimique des matériaux du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 312-313, pp.105-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedicated liaison office for cultural heritage at the SOLEIL synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Nuovo Cimento C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel interface for cultural heritage at SOLEIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vantelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pantos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83 (2), pp.225-228. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-006-3514-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table Ronde : Synchrotron et archéométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29, pp.169-171. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le synchrotron SOLEIL au service de l’archéologie et du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quinkal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 104, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First european training school on the synchrotron analysis of ancient materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Society for Archaeological Sciences Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (4), pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the regulatory subunit of CK2 in the presence of a p21 WAF1 peptide demonstrates flexibility of the acidic loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammed Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue-Yuan Pei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Parisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venugopal Dhanaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 60 (10), pp.1698-1704. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0907444904016750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbeam synchrotron imaging of hairs from Ancient Egyptian mummies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Simionovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Tsoucaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (5), pp.387-392. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0909049503015334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lipides organisés des cheveux... de momies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 236, pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead-revealed lipid organization in human hair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Simionovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Tsoucaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1620 (1-3), pp.218-224. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-4165(02)00538-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de cheveux de momies égyptiennes par rayonnement synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Tsoucaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memnonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Cahier supplémentaire 1, pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du rayonnement synchrotron à l'étude de cheveux archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Simionovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Tsoucaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (6), pp.237-244. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20020232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental development of a PIXE-XRF line for objects of art and archeological finds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (6), pp.359-364. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20020244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos du niveau néolithique final du tumulus X du Freyssinel (Saint-Bauzile, Lozère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beyneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 98 (4), pp.663-674. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2001.12568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gonzalez, Pauline Hélou de La Grandière, Steven De Meyer, Letizia Monico, Francesca Gabrieli, Roald Tagle, Chloë Coustet, Mathieu Hébert, Lionel Simonot, Serge Cohen, Maxime Megel, Koen Janssens and Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalez Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grandière Pauline Hélou de La</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meyer Steven De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monico Letizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nternational Conference on Analytical Techniques for Heritage Studies and Conservation (TECHNART 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNR ISPC (Institute of Heritage Science, Conseil national de la recherche d’Italie) CNR SCITEC (Institute of Chemical Sciences and Technologies) Université de Perugia Nœud italien de E-RIHS (European Research Infrastructure for Heritage Science), May 2025, Perugia - Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Go Green in the transversal course &amp;quot;Matériaux anciens et du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Piard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Go Green in Green Conservation 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of Inelastic X-ray Scattering imaging parameters for the study of artists' pigments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Gretsi’25, XXXe Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche et d'Etudes de Traitement du Signal et des Images, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Be Clean, Be Green. Perceptions of “cleanliness” in the history and reflection on the cleaning treatments of silver in modern conservation practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maartje Stols-Witlox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AHM Conference 2024: 'Heritage, Memory and Material Culture'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Amsterdam, Netherlands. pp.61-68, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5117/9789048567638/AHM.2024.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet « techniques de vernissage d’instruments de musique XVIe–XVIIIe s. » comme point de départ de réflexions sur les méthodologies de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Concordance et discordance documentaires : des gestes, des textes et de la matière aux époques médiévale et moderne »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Étienne Anheim; Catherine Rideau-Kikuchi; Lise Saussus, Jan 2023, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir l'implication des restaurateurs dans la recherche : une enquête en région Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Jouves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Restauration : histoires, pratiques et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Restauration : histoires, pratiques et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France. pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IAEA Collaborating Center Atoms for Heritage at Université Paris-Saclay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEA Workshop on Innovative Approaches of Accelerator Science and Technology for Sustainable Heritage Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEA, Jun 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la conception aux usages : nature, concepts et enjeux des référentiels en archéométrie et sciences du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sidéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la conception aux usages : nature, concepts et enjeux des référentiels en archéométrie et sciences du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org. CAI-RN-MITI, CNRS et DIM MAP, Région Île-de-France, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05590748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Extra Dimension of Energy - Strategies for the Collection and Analysis of Complex Synchrotron Data Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPC5 - Session : 3D imaging of fossils: novel approaches, advances and data management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chemical preservation of insects in resins revisited: insight from 3D X-ray Raman scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaella Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Sahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Garrouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPC5. Session : 3D imaging of fossils: novel approaches, advances and data management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la chaîne-opératoire de fabrication du premier artefact produit par fonte à la cire perdue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Séverin-Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Réfrégiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI° Colloque du GMPCA : Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR6566 CReAAH, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02985649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological developments and support for synchrotron investigation in Cultural heritage and Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical Meeting held in Vienna, Austria 17—21 October 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Atomic Energy Agency, Oct 2011, Vienna, Austria. pp.48-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte exceptionnelle dans le prieuré fontevriste de la Madeleine à Orléans : la sépulture de l'abbesse Marie de Bretagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 2e colloque de pathographie, Loches, avril 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Loches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron techniques provide new insights for the study of ancient and historical metal artefacts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert van Langh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM Committee for Conservation, Sep 2007, Amsterdam, Netherlands. pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First examinations of ore, slag and iron artefacts from the iron-making site of Castel Minier (Aulus-Les-Bains, 09) (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Desaulty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Int. Conf. Archeometallurgy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aquileia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desalinisation of iron archaeological artefacts: understanding of chlorine removal mechanisms of the corrosion layers with the help of characterisation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Remazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guilminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM Committee for Conservation, Sep 2007, Amsterdam, Netherlands. pp.60-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments of the heritage and archaeology liaison office at the SOLEIL synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Raoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Commission conference 'Safeguarded Cultural Heritage. Understanding and Viability for the Enlarged Europe'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission, May 2006, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matériaux du patrimoine. Développement expérimental d’une ligne PIXE-XRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayons X et Matière (RX 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École National Supérieure des Arts et Industries, Dec 2001, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation and alteration of painting pigments: the case of green copper-based organometallic pigments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pages-Camagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Soaps in Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLEIL et le climat. PROXIES (indicateurs climatiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggie Cusack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil K Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objectif Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Saint-Aubin, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microchemical Imaging of Oil Paint Composition and Degradation: State-of-the-Art and Future Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selwin Hageraats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry for the Study of Paintings and the Detection of Forgeries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.359-418, 2022, Cultural Heritage Science, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86865-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Mapping of Ancient Artifacts and Fossils with X-Ray Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy A. Wogelius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron Light Sources and Free-Electron Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-63, 2019, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04507-8_77-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron‐Based X‐Ray Analytical Techniques and Materials Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. L. Lopez-Varela; G. Artioli; J. Thomas; C. Wells; L. Wright; K. Hoffmeister; L. Barba; G. Campbell; G. Fairclough; C. Dore; I. Kakoulli; J. M. Parés. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of Archaeological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière synchrotron : À la recherche des matériaux anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lumière en lumière. Du photon à l’internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière condensée : organisation et dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture du comité national de la recherche scientifique : Édition 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, 2015, 978-2-271-08613-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonder les métaux archéologiques au synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Réguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Thiébault; Pascal Depaepe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Archéologie au laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions La Découverte, pp.195-206, 2013, 9782707176486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte exceptionnelle dans le prieuré fontevriste de la Madeleine à Orléans : la sépulture de l'abbesse Marie de Bretagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Charlier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque de pathographie, Loches 6-8 avril 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de Boccard, pp.131-168, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron Imaging for Archaeology, Art History, Conservation, and Palaeontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Techniques in the Study of Art, Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.97-114, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is supramolecular organisation a key factor for long term preservation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Tsoucaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Structural Archaeology: Cosmetic and Therapeutic Chemicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 117, Springer Netherlands, pp.135-156, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments complémentaires. Retour d'expérience, retour à l'expérience. Une revisite du vocabulaire, des images et des protocoles de l'étude synchrotron des vernis de lutherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.11391172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Effects of Synchrotron Irradiation on Ancient Egyptian Pigments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schoeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Brunel-Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron SOLEIL Highlights 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet scientifique du DIM PAMIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence de Viguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de Science Ouverte du DIM Patrimoines matériels - Innovation, expérimentation et résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corbières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium as a palaeoenvironmental proxy in fish otoliths : incorporation and stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil K Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron SOLEIL highlights 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet scientifique et Axes de recherche du DIM Matériaux anciens et patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron x-ray fluorescence imaging discriminates fossil tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier B. Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron SOLEIL highlights 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.76-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal traces reveal the presence of lost mediaeval copper artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Vichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron SOLEIL highlights 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.80-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron UV/visible imaging discriminates historical pigments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Réfrégiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara H Berrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron SOLEIL highlights 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating Stradivari's recipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Échard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.70-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace elements discriminate between tissues in highly weathered fossils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Laibl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Perez Peris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Lustri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 3D positioner for the analytical mapping of non-flat objects under accelerator beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Arean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific description of the IPANEMA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Synchrotron SOLEIL. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes du Réseau et cartes d’évaluation de l’impact du DIM Matériaux anciens et patrimoniaux : Réseau et axes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Fleur Barfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Centre national de la recherche scientifique (CNRS). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes du Réseau et cartes d’évaluation de l’impact du DIM Matériaux anciens et patrimoniaux : Projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Saffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Centre national de la recherche scientifique (CNRS). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.9.3 E-RIHS Scientific Strategy v. 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demetrios Anglos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Castillejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Commission. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First version of the E-RIHS scientific vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Castillejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] D 9.1, Projet E-RIHS PP. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First edition of the web directory of IPERION CH instruments and databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Holowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] D.2.3, IPANEMA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPERION CH Data Management Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Holowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D 2.1, Inria. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIXLAB Access Chart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zita Szikszai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Kasztovszky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Projet CHARISMA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUMA Scientific Case – A beamline optimised for ancient materials at SOLEIL. Conceptual review design document (Avant-projet sommaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ipanema Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Synchrotron SOLEIL. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLEIL and COST organised the first training school on the synchrotron analysis of ancient materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] COST G8 Network. 2006, pp.212-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement photographique amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Senegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] ENSMP CERNA. Centre d’économie industrielle. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et restauration : histoires, pratiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Jouves-Hann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et restauration : histoires, pratiques et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HiCSA éditions, 2023, 978-2-491040-12-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique et matériaux anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 63, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themed Issue: Synchrotron radiation and neutrons in art and archaeology 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Reiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30 (3), pp.529-840, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId546"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BDF2FB4D"/>
+    <w:nsid w:val="EEFC4C3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="23643E4F"/>
+    <w:nsid w:val="716BC102"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6622-9113" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075025140" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197838248" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-3556-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-paris-saclay.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universite-paris-saclay.fr/en" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dim-map.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537216v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Degano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dor&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grazon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2026.127477" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503017v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand, Lo&#239;c" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohen, Serge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David, Sophie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romary, Laurent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18126646" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915640v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gonzalez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Caro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven de Meyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c14523" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965618v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Zhou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maartje Stols&#8208;witlox" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brambilla" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202400055" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187910v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Iacconi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ineke Joosten" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tokarski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2025.07.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310213v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia d'Agostino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Petrasz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Qing" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maartje Stols-Witlox" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.139189" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806219v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art Proa&#241;o Gaibor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasja van der Vaart-Verschoof" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2024.106109" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cazals" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desolneux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simo Huotari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Dalecky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sahle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adw5444" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936478v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Patarin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ritoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mim-2024-0020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145667v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Gubanov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Marozau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Passaretti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-025-06286-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723065v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe &#201;chard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363702v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chave" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Reynaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.11.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365985v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tosi-Brandi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Azambourg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.3c00867" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723073v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766397v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sch&#246;der" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#252;ller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tranchant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rouqui&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-024-08026-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660763v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desplanques" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va L'H&#233;ronde" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.96" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364450v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sottile" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hung" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP04753A" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487073v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ramacciotti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Sciutto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Biagini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Reale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.03.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404722v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bonaduce" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo La Nasa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va L&#8217;h&#233;ronde" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.11.019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685706v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s R Pansani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briana Pobiner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K Behrensmeyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidiane Asevedo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69145-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090778v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;der" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Webb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.117078" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398759v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Thomas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858224v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awen Autret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105686" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161508v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Pansani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.0316" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704684v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Georgiou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimosthenis Sokaras" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Bergmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.1c00953" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680005v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Godet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Sch&#246;der" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Brunel-Duverger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2JA00020B" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680015v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Popelka-Filcoff" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Beltran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2116021119" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096746v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Maldanis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329879v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.1c00063" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251107v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robbiola" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.7931" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433370v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Arean" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pacheco" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2020.01.028" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02677123v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyron Hickman-Lewis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Verezhak" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Guizar-Sicairos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65176-w" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915782v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2004139117" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974805v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lamsdell" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Wogelius" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Manning" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Egerton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.201037" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021309v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Farges" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B Dutheil" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45924.1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915778v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Curis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577520005822" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377530v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schoeder" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201963021" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336836v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guignot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Deslandes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelerin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-019-00155-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153038v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janvier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gratias" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brechignac" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-019-01816-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411645v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201963004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546072v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bellato" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02744" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288211v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mirone" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw5019" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377524v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201963022" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128139v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Claire" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Admir Masic" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201709303" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128136v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil K Cook" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576718008610" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128137v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Davesne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dutheil" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26744-3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128138v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gervais" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201709303" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128452v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Kaddissy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Goler" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b02202" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612152v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana S&#233;verin-Fabiani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487174v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Refregiers" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13356" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080337v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129433v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Crabb&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena J. M. Wouters" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G. Silly" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139583v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5JA00426H" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128667v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hoerl&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pearce" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12235" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VXF2PB19-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129425v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.12.1.45" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388790v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Marone" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Reiche" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41061-015-0003-1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159277v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5JA90006A" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129557v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Anglos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark B.H. Breese" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Janssens" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2014.10.005" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR14XZSF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136069v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Anheim" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-014-0249-8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129475v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1551929515000024" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442860v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Echard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara H. Berrie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Vichi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5AN00483G" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129452v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b01820" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01227308v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.08.017" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129560v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Refregiers" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614011842" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129558v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Moini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Rollman" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac502854d" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842700v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Doucet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.11.028" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129559v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614011751" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129561v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.590" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7RHWJFGP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360897v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B. Dutheil" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086946" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572682v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3AN36874B" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130575v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gillet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Vicenzi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-7581-y" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136065v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130573v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pelletier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3JA50025J" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130578v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.11.025" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ68BVK0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130576v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Stampanoni" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2012.03.003" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07TX2GPG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130649v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6686-4" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C8PV9R7B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130659v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Simon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Williams" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JA00261E" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707689v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara H Berrie" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Nevin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac102986h" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130658v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ja00250j" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130652v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4288-1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CLSK3CH3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618143v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S090904951102334X" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5S2XJP20-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130660v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767311097297" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132314v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132317v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex von Bohlen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paris" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200905131" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PT1T68V4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665937v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200905131" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R1312PC9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132217v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyakha Mguni" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Jacobson" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188480v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dooryhee" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4449-7" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4KJRB5QS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133262v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133596v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139679v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geneste" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W Smith" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133597v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pantos" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-006-3514-3" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3CTXP1HH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133602v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.709" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139680v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quinkal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133604v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133605v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Sayed" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Yuan Pei" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Parisini" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venugopal Dhanaraj" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444904016750" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133614v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simionovici" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tsoucaris" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4165(02)00538-X" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWQGMRKX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139672v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139644v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133613v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumas" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049503015334" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-00LTSCPH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139591v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dran" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubus" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerra" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020244" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D83092692BED34A6C341EB7802B49A8280BEA54B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139590v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020232" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/01C085B82BF5735A0D5AE75B5C2A863A2CBE8EF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139645v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beyneix" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2001.12568" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345381v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311339v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495212v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalez Victor" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grandi&#232;re Pauline H&#233;lou de La" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Steven De" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monico Letizia" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683094v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789048567638/AHM.2024.011" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290083v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jouves" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289989v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287510v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924484v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05590748v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sid&#233;ra" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290150v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Webb" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Edwards" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290134v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985649v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129437v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133224v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133259v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Remazeilles" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guilminot" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Nicot" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131803v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert van Langh" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133261v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Desaulty" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133598v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Raoux" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181286v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Calligaro" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dran" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubus" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289465v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alter" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Eveno" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pages-Camagna" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608339v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Cusack" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779631v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selwin Hageraats" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86865-9_12" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411648v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy A. Wogelius" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04507-8_77-1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128440v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129430v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461528v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Arnold" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Beaufort" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boeglin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902459v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Filomena Guerra" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328798v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133600v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139643v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594577v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11391172" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322756v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03758054v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corbi&#232;res" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255210v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139647v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951928v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139648v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139649v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139650v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130651v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230408v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Saleh" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Laibl" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Perez Peris" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lustri" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485501v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865096v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756865v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Barfuss" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756938v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Saffray" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946664v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Castillejo" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charbonnel" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138538v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde de Clercq" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138440v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Holowati" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139658v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138498v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Szikszai" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Kasztovszky" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139675v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Ipanema Group" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133601v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139678v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamotte" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Senegas" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402177v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jouves-Hann" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378288v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139652v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6622-9113" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075025140" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197838248" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-3556-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-paris-saclay.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universite-paris-saclay.fr/en" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dim-map.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537216v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Degano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dor&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grazon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2026.127477" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503017v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand, Lo&#239;c" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohen, Serge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David, Sophie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romary, Laurent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18126646" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145667v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Gubanov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Zhou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Marozau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Passaretti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-025-06286-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915640v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gonzalez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Caro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven de Meyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c14523" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965618v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maartje Stols&#8208;witlox" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brambilla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202400055" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187910v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Iacconi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ineke Joosten" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tokarski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2025.07.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806219v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art Proa&#241;o Gaibor" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasja van der Vaart-Verschoof" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2024.106109" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309666v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cazals" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desolneux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simo Huotari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Dalecky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sahle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adw5444" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310213v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia d'Agostino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Petrasz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Qing" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maartje Stols-Witlox" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.139189" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936478v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Patarin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ritoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mim-2024-0020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685706v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s R Pansani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briana Pobiner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K Behrensmeyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidiane Asevedo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69145-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723065v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe &#201;chard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365985v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tosi-Brandi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Azambourg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.3c00867" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723073v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chave" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Reynaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363702v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.11.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404722v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bonaduce" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo La Nasa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va L&#8217;h&#233;ronde" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.11.019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364450v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sottile" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hung" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP04753A" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766397v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sch&#246;der" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#252;ller" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tranchant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rouqui&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-024-08026-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487073v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ramacciotti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Sciutto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Biagini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Reale" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.03.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660763v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desplanques" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va L'H&#233;ronde" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.96" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161508v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Pansani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.0316" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090778v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;der" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Webb" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.117078" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398759v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Thomas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858224v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awen Autret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105686" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704684v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Georgiou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimosthenis Sokaras" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Bergmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.1c00953" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680005v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Godet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Sch&#246;der" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Brunel-Duverger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2JA00020B" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680015v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Popelka-Filcoff" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Beltran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2116021119" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096746v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Maldanis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329879v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.1c00063" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251107v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robbiola" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.7931" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433370v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Arean" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pacheco" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2020.01.028" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02677123v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyron Hickman-Lewis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Verezhak" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Guizar-Sicairos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65176-w" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915782v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2004139117" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974805v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lamsdell" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Wogelius" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Manning" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Egerton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.201037" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021309v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Farges" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B Dutheil" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45924.1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915778v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Curis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577520005822" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288211v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mirone" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw5019" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377524v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201963022" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411645v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201963004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377530v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schoeder" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201963021" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336836v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guignot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Deslandes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelerin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-019-00155-2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153038v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janvier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gratias" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brechignac" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-019-01816-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546072v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bellato" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02744" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128139v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Claire" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Admir Masic" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201709303" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128136v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil K Cook" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576718008610" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128137v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Davesne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dutheil" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26744-3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128138v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gervais" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201709303" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128452v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Kaddissy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Goler" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b02202" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612152v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana S&#233;verin-Fabiani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388790v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Marone" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Reiche" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41061-015-0003-1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487174v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Refregiers" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13356" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080337v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139583v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5JA00426H" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129433v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Crabb&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena J. M. Wouters" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G. Silly" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128667v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hoerl&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pearce" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12235" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VXF2PB19-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129425v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.12.1.45" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01227308v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.08.017" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159277v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5JA90006A" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136069v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Anheim" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-014-0249-8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129475v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1551929515000024" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129557v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Anglos" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark B.H. Breese" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Janssens" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2014.10.005" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR14XZSF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442860v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Echard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara H. Berrie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Vichi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5AN00483G" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129452v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b01820" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360897v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B. Dutheil" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086946" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129560v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Refregiers" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614011842" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129558v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Moini" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Rollman" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac502854d" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842700v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Doucet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.11.028" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129559v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614011751" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129561v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.590" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7RHWJFGP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130573v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gillet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pelletier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3JA50025J" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572682v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3AN36874B" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130575v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Vicenzi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-7581-y" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136065v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130649v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6686-4" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C8PV9R7B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130578v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.11.025" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ68BVK0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130576v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Stampanoni" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2012.03.003" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07TX2GPG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130660v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767311097297" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618143v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S090904951102334X" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5S2XJP20-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130659v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Simon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Williams" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JA00261E" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707689v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara H Berrie" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Nevin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac102986h" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130658v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ja00250j" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130652v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4288-1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CLSK3CH3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132314v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132217v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyakha Mguni" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Jacobson" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132317v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex von Bohlen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paris" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200905131" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PT1T68V4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665937v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200905131" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R1312PC9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188480v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dooryhee" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4449-7" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4KJRB5QS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139679v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geneste" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W Smith" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133596v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133262v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133597v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pantos" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-006-3514-3" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3CTXP1HH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133602v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.709" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139680v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quinkal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133604v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133605v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Sayed" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Yuan Pei" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Parisini" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venugopal Dhanaraj" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444904016750" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133613v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumas" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simionovici" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tsoucaris" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049503015334" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-00LTSCPH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139672v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133614v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4165(02)00538-X" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWQGMRKX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139644v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139590v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020232" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/01C085B82BF5735A0D5AE75B5C2A863A2CBE8EF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139591v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dran" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubus" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerra" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020244" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D83092692BED34A6C341EB7802B49A8280BEA54B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139645v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beyneix" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2001.12568" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495212v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalez Victor" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grandi&#232;re Pauline H&#233;lou de La" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Steven De" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monico Letizia" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345381v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311339v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683094v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789048567638/AHM.2024.011" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287510v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290083v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jouves" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289989v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924484v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05590748v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sid&#233;ra" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290150v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Webb" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Edwards" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290134v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985649v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129437v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133224v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131803v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert van Langh" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133261v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Desaulty" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133259v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Remazeilles" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guilminot" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Nicot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133598v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Raoux" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181286v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Calligaro" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dran" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubus" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289465v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alter" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Eveno" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pages-Camagna" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608339v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Cusack" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779631v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selwin Hageraats" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86865-9_12" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411648v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy A. Wogelius" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04507-8_77-1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128440v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129430v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461528v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Arnold" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Beaufort" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boeglin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902459v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Filomena Guerra" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328798v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133600v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139643v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594577v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11391172" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322756v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255210v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03758054v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corbi&#232;res" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139647v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951928v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139648v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139649v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139650v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130651v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230408v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Saleh" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Laibl" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Perez Peris" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lustri" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485501v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865096v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756865v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Barfuss" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756938v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Saffray" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946664v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Castillejo" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charbonnel" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138538v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde de Clercq" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138440v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Holowati" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139658v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138498v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Szikszai" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Kasztovszky" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139675v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Ipanema Group" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133601v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139678v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamotte" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Senegas" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402177v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jouves-Hann" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378288v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139652v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>