--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (97)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (98)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -240,4218 +240,4218 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predation Risk Does Not Delay Breeding but Reduces Nest Survival in High‐Arctic Shorebirds</w:t>
+                <w:t xml:space="preserve">Incubation strategy and hatching start time affect the duration of the nestling period in precocial Arctic-breeding sandpipers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Bonnefond</w:t>
+                <w:t xml:space="preserve">Thomas Pagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pinaud</w:t>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Bollache</w:t>
+                <w:t xml:space="preserve">Anders Angerbjörn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pagnon</w:t>
+                <w:t xml:space="preserve">Joël Bêty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Buchel</w:t>
+                <w:t xml:space="preserve">Julien Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 16 (3), pp.e72997. </w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 22 (4), pp.20250670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.72997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2025.0670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557818v1</w:t>
+                <w:t xml:space="preserve">hal-05596715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snowmelt and laying date impact the parental care strategy of a high-Arctic shorebird</w:t>
+                <w:t xml:space="preserve">Predation Risk Does Not Delay Breeding but Reduces Nest Survival in High‐Arctic Shorebirds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Etchart</w:t>
+                <w:t xml:space="preserve">Laura Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lecomte</w:t>
+                <w:t xml:space="preserve">David Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Lang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+                <w:t xml:space="preserve">Eric Buchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.19760. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (3), pp.e72997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-02318-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.72997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100165v1</w:t>
+                <w:t xml:space="preserve">hal-05557818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraseasonal variations in the spatial behaviour of an Arctic predator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Bonnefond</w:t>
+                <w:t xml:space="preserve">Snowmelt and laying date impact the parental care strategy of a high-Arctic shorebird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Etchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pinaud</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40462-024-00522-5⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.19760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-02318-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979679v1</w:t>
+                <w:t xml:space="preserve">hal-05100165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human contributions to global soundscapes are less predictable than the acoustic rhythms of wildlife</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Deirdre Kerdraon</w:t>
+                <w:t xml:space="preserve">Extended incubation recesses increase before nest abandonment in a high-arctic shorebird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Etchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-025-02786-5⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 207 (6), pp.92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-025-05735-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168055v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended incubation recesses increase before nest abandonment in a high-arctic shorebird</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johannes Lang</w:t>
+                <w:t xml:space="preserve">Human contributions to global soundscapes are less predictable than the acoustic rhythms of wildlife</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panu Somervuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Roslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian L. Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bess Hardwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deirdre Kerdraon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-025-05735-y⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.1585-1598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-025-02786-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05093589v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status assessment and conservation priorities for a circumpolar raptor: the Snowy Owl Bubo scandiacus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Aarvak</w:t>
+                <w:t xml:space="preserve">Intraseasonal variations in the spatial behaviour of an Arctic predator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aebischer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Bety</w:t>
+                <w:t xml:space="preserve">Niels Martin Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bird Conservation International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0959270924000248⟩</w:t>
+              <w:t xml:space="preserve">Movement Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40462-024-00522-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05066405v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a common morphometric-based method to sex a migratory bird along its entire flyway despite geographical and temporal variations in body size and sexual size dimorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Etchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunnar Hallgrimsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ornithology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 165 (4), pp.923-934. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10336-024-02178-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended incubation recesses in sanderlings are impacted by temperature and body condition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johannes Lang</w:t>
+                <w:t xml:space="preserve">Status assessment and conservation priorities for a circumpolar raptor: the Snowy Owl Bubo scandiacus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mccabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aarvak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aebischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2023.2264⟩</w:t>
+              <w:t xml:space="preserve">Bird Conservation International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34, pp.e41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0959270924000248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04488569v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on the effect of mega-carcass abundance on the population dynamics of a facultative scavenger predator and its prey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dray</w:t>
+                <w:t xml:space="preserve">Extended incubation recesses in sanderlings are impacted by temperature and body condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Etchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pci.ecology.100594⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 291 (2017), pp.20232264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2023.2264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620548v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allometry and sexual dimorphism in three giant whip spider species (Amblypygi, Phrynidae, Heterophrynus).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights on the effect of mega-carcass abundance on the population dynamics of a facultative scavenger predator and its prey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mellina Sidous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cubaynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Réveillion</w:t>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.S. Carvalho</w:t>
+                <w:t xml:space="preserve">Nolwenn Drouet-Hoguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Montuire</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjz-2022-0066⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pci.ecology.100594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016703v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal patterns in arctic fox (Vulpes alopex) diets revealed by molecular analysis of scats from Northeast Greenland</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tomas Roslin</w:t>
+                <w:t xml:space="preserve">Allometry and sexual dimorphism in three giant whip spider species (Amblypygi, Phrynidae, Heterophrynus).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Réveillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.S. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Holst Hansen</w:t>
+                <w:t xml:space="preserve">Sophie Montuire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gilg</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathias Galipaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polar.2022.100838⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101 (3), pp.189-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjz-2022-0066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677958v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in the carapace shape of whip spiders (Arachnida: Amblypygi).</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
+                <w:t xml:space="preserve">Spatio-temporal patterns in arctic fox (Vulpes alopex) diets revealed by molecular analysis of scats from Northeast Greenland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Martin Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Roslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Fétiveau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lars Holst Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Morphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmor.21485⟩</w:t>
+              <w:t xml:space="preserve">Polar Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32, pp.100838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polar.2022.100838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759948v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural responses of breeding arctic sandpipers to ground-surface temperature and primary productivity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Variations in the carapace shape of whip spiders (Arachnida: Amblypygi).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Réveillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Montuire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Fétiveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142485⟩</w:t>
+              <w:t xml:space="preserve">Journal of Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 283 (8), pp.1003-1014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmor.21485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986001v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multispecies tracking reveals a major seabird hotspot in the North Atlantic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behavioural responses of breeding arctic sandpipers to ground-surface temperature and primary productivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana P.B. Carneiro</w:t>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguerite Tarzia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Janos Hennicke</w:t>
+                <w:t xml:space="preserve">Matthias Galipaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/conl.12824⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 755 (2), pp.142485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331141v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptic diversity within three South American whip spider species (Arachnida, Amblypygi).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Réveillion</w:t>
+                <w:t xml:space="preserve">Multispecies tracking reveals a major seabird hotspot in the North Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tammy Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana P.B. Carneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Wattier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Montuire</w:t>
+                <w:t xml:space="preserve">Marguerite Tarzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Sousa Carvalho</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ewan Wakefield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janos Hennicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24272/j.issn.2095-8137.2020.068⟩</w:t>
+              <w:t xml:space="preserve">Conservation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.e12824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/conl.12824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956293v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nest attentiveness drives nest predation in arctic sandpipers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François‐xavier Dechaume‐moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 129 (10), pp.1481-1492. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/oik.07311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific interactions between Acanthocephalan species in the intestine of stone loach and minnow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Bollache</w:t>
+                <w:t xml:space="preserve">Cryptic diversity within three South American whip spider species (Arachnida, Amblypygi).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Réveillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Wattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Montuire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Sousa Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Helminthology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zoological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (5), pp.595-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24272/j.issn.2095-8137.2020.068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0022149X19000257⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02552797v1</w:t>
+                <w:t xml:space="preserve">hal-02956293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Pomphorhynchus laevis s.l. (Acanthocephala) among fish species at a local scale: importance of fish biomass density</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Lagrue</w:t>
+                <w:t xml:space="preserve">Interspecific interactions between Acanthocephalan species in the intestine of stone loach and minnow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of helminthology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Helminthology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022149X19000257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480950v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Pomphorhynchus laevis s.l. (Acanthocephala) among fish species at a local scale: importance of fish biomass density.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Distribution of Pomphorhynchus laevis s.l. (Acanthocephala) among fish species at a local scale: importance of fish biomass density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Perrot-Minnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lagrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Helminthology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of helminthology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883348v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are gastrointestinal parasites associated with the cyclic population dynamics of their arctic lemming hosts?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution of Pomphorhynchus laevis s.l. (Acanthocephala) among fish species at a local scale: importance of fish biomass density.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glenn Yannic</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Jeanne Perrot-Minnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lagrue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology: Parasites and Wildlife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijppaw.2019.06.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Helminthology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94, pp.e99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022149X1900097X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281730v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissemination of CTX-M-producing Escherichia coli in freshwater fishes from a french watershed (Burgundy)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Are gastrointestinal parasites associated with the cyclic population dynamics of their arctic lemming hosts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Depret</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Motreuil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Neuwirth</w:t>
+                <w:t xml:space="preserve">Glenn Yannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Martin Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.03239⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology: Parasites and Wildlife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.6-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijppaw.2019.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620624v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Migratory Divide Among Red-Necked Phalaropes in the Western Palearctic Reveals Contrasting Migration and Wintering Movement Strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissemination of CTX-M-producing Escherichia coli in freshwater fishes from a french watershed (Burgundy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rob van Bemmelen</w:t>
+                <w:t xml:space="preserve">Géraldine Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Kolbeinsson</w:t>
+                <w:t xml:space="preserve">Sébastien Motreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raül Ramos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">José F. Alves</w:t>
+                <w:t xml:space="preserve">Catherine Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2019.00086⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.03239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535685v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential patterns of definitive host use by two fish acanthocephalans occurring in sympatry: Pomphorhynchus laevis and Pomphorhynchus tereticollis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Perrot-Minnot</w:t>
+                <w:t xml:space="preserve">A Migratory Divide Among Red-Necked Phalaropes in the Western Palearctic Reveals Contrasting Migration and Wintering Movement Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob van Bemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Guyonnet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yann Kolbeinsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raül Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José F. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology: Parasites and Wildlife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijppaw.2019.01.007⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2019.00086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056701v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acanthocephalan infection patterns in amphipods: a reappraisal in the light of recently discovered host cryptic diversity.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Differential patterns of definitive host use by two fish acanthocephalans occurring in sympatry: Pomphorhynchus laevis and Pomphorhynchus tereticollis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Perrot-Minnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lagrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354//dao03379⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology: Parasites and Wildlife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, pp.135-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijppaw.2019.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542252v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “Global pattern of nest predation is disrupted by climate change in shorebirds”</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acanthocephalan infection patterns in amphipods: a reappraisal in the light of recently discovered host cryptic diversity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Galipaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lagrue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aaw8529⟩</w:t>
+              <w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 136 (1), pp.105-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354//dao03379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535676v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminating uniparental and biparental breeding strategies by monitoring nest temperature.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+                <w:t xml:space="preserve">Comment on “Global pattern of nest predation is disrupted by climate change in shorebirds”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Reneerkens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Perroud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maria Teixeira</w:t>
+                <w:t xml:space="preserve">Emily Weiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ibis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ibi.12507⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 364 (6445), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aaw8529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671919v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Male Gammarus roeseli provide smaller ejaculates to females infected with vertically transmitted microsporidian parasites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Couchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 137, pp.179-185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anbehav.2018.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global phenological insensitivity to shifting ocean temperatures among seabirds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharine Keogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Daunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Wanless</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig A. Walling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (4), pp.313-318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41558-018-0115-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The curse of being single: both male and female Gammarus pulex benefit energetically from precopulatory mate guarding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Iltis</w:t>
+                <w:t xml:space="preserve">Discriminating uniparental and biparental breeding strategies by monitoring nest temperature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Perroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Yannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ibis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 160 (1), pp.13-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ibi.12507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2017.06.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01562222v1</w:t>
+                <w:t xml:space="preserve">hal-01671919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nitrocefin-based amperometric assay for the rapid quantification of extended-spectrum β-lactamase-producing Escherichia coli in wastewaters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The curse of being single: both male and female Gammarus pulex benefit energetically from precopulatory mate guarding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Solanas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loic Bollache</w:t>
+                <w:t xml:space="preserve">Corentin Iltis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Galipaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2016.11.066⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 130, pp.67-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2017.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488899v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibility in otherwise consistent non-breeding movements of a long-distance migratory seabird, the long-tailed skua</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rob van Bemmelen</w:t>
+                <w:t xml:space="preserve">A nitrocefin-based amperometric assay for the rapid quantification of extended-spectrum β-lactamase-producing Escherichia coli in wastewaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chantemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Betelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Børge Moe</w:t>
+                <w:t xml:space="preserve">Sébastien Solanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sveinn Are Hanssen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Niels Martin Schmidt</w:t>
+                <w:t xml:space="preserve">Fabienne Vienney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jannik Hansen</w:t>
+                <w:t xml:space="preserve">Loic Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 578, pp.197-211. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 109, pp.375-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps12010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2016.11.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584869v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in infection levels and parasite-induced mortality among sympatric cryptic lineages of native amphipods and a congeneric invasive species: Are native hosts always losing?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flexibility in otherwise consistent non-breeding movements of a long-distance migratory seabird, the long-tailed skua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob van Bemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Børge Moe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sveinn Are Hanssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Martin Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology: Parasites and Wildlife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijppaw.2017.04.005⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 578, pp.197-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps12010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653058v1</w:t>
+                <w:t xml:space="preserve">hal-01584869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid dissemination of Mycobacterium bovis from cattle dung to soil by the earthworm Lumbricus terrestris</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variations in infection levels and parasite-induced mortality among sympatric cryptic lineages of native amphipods and a congeneric invasive species: Are native hosts always losing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Galipaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lagrue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 186, pp.1-7. </w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology: Parasites and Wildlife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (3), pp.439 - 447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2016.01.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijppaw.2017.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488906v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of geolocators on hatching success, return rates, breeding movements, and change in body mass in 16 species of Arctic-breeding shorebirds.</w:t>
               </w:r>
@@ -4565,11021 +4565,11155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the cestode parasite, Cyathocephalus truncatus, on the fecundity and feeding rate of Gammarus pulex (Crustacea: Amphipoda)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Rapid dissemination of Mycobacterium bovis from cattle dung to soil by the earthworm Lumbricus terrestris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chantemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rochelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Bollache</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00436-015-4810-7⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 186, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2016.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488907v1</w:t>
+                <w:t xml:space="preserve">hal-01488906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can fruiting plants control animal behaviour and seed dispersal distance?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Barbara Fruth</w:t>
+                <w:t xml:space="preserve">Effects of the cestode parasite, Cyathocephalus truncatus, on the fecundity and feeding rate of Gammarus pulex (Crustacea: Amphipoda)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/1568539X-00003205⟩</w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 115, pp.445-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-015-4810-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116445v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overestimation of the strength of size-assortative pairing in taxa with cryptic diversity: a case of Simpson's paradox.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi A. Wattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi A. Wattier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 102, pp.217-221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.01.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Males do not always switch females when presented with a better reproductive option.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Can fruiting plants control animal behaviour and seed dispersal distance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gottfried Hohmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fruth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/beheco/aru195⟩</w:t>
+              <w:t xml:space="preserve">Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 152 (3-4), pp.359-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/1568539X-00003205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136636v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mate choice and male-male competition among morphologically cryptic but genetically divergent amphipod lineages.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Males do not always switch females when presented with a better reproductive option.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Lagrue</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Oughadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00265-015-2003-0⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (2), pp.359-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/aru195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01242218v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of crayfish on leaf litter breakdown and shredder prey: are native and introduced species functionally redundant?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Dunoyer</w:t>
+                <w:t xml:space="preserve">Mate choice and male-male competition among morphologically cryptic but genetically divergent amphipod lineages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dijoux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Zoé Gauthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Turlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lagrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-013-0590-0⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69 (12), pp.1907-1916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-015-2003-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056212v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confrontation of cryptic diversity and mate discrimination within Gammarus pulex and Gammarus fossarum species complexes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Effects of crayfish on leaf litter breakdown and shredder prey: are native and introduced species functionally redundant?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dunoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lagrue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.12453⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (7), pp.1545-1555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-013-0590-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01083708v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An invasive species may be better than none: invasive signal and native noble crayfish have similar community effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Confrontation of cryptic diversity and mate discrimination within Gammarus pulex and Gammarus fossarum species complexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lagrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Podgorniak</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi A. Wattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Galipaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Gauthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lecerf</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Paul Rullmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 59 (9), pp.1982-1995. </w:t>
+              <w:t xml:space="preserve">, 2014, 59 (12), pp.2555-2570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.12401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057490v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trans-equatorial migration routes, staging sites and wintering areas of a High-Arctic avian predator: the Long-tailed Skua (Stercorarius longicaudus).</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Niels Martin Schmidt</w:t>
+                <w:t xml:space="preserve">An invasive species may be better than none: invasive signal and native noble crayfish have similar community effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lagrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Sittler</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Podgorniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0064614⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (9), pp.1982-1995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828780v1</w:t>
+                <w:t xml:space="preserve">hal-01057490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assortative mating by size without a size-based preference: the female-sooner norm as a mate-guarding criterion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 85 (1), pp.35-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anbehav.2012.09.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doom of the elephant-dependent trees in a Congo tropical forest.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Trans-equatorial migration routes, staging sites and wintering areas of a High-Arctic avian predator: the Long-tailed Skua (Stercorarius longicaudus).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Børge Moe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sveinn Are Hanssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Martin Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sittler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2012.12.041⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (5), pp.e64614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0064614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00796543v1</w:t>
+                <w:t xml:space="preserve">hal-00828780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bonobo-dialium positive interactions: seed dispersal mutualism.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Doom of the elephant-dependent trees in a Congo tropical forest.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fruth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gottfried Hohmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 295, pp.109-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2012.12.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajp.22121⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00796484v1</w:t>
+                <w:t xml:space="preserve">hal-00796543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulative parasites may not alter intermediate host distribution but still enhance their transmission: field evidence for increased vulnerability to definitive hosts and non-host predator avoidance.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The bonobo-dialium positive interactions: seed dispersal mutualism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gottfried Hohmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Surbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0031182012001552⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 75 (4), pp.394-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajp.22121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796460v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial germination activation of Dialium corbisieri by imitation of ecological process.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Manipulative parasites may not alter intermediate host distribution but still enhance their transmission: field evidence for increased vulnerability to definitive hosts and non-host predator avoidance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lagrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Güvenatam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sustainable Forestry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 140 (2), pp.258-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0031182012001552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10549811.2013.780199⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00851939v1</w:t>
+                <w:t xml:space="preserve">hal-00796460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological services performed by the bonobo (Pan paniscus): seed dispersal effectiveness in tropical forest.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Artificial germination activation of Dialium corbisieri by imitation of ecological process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musuyu D. Muganza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gottfried Hohmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sustainable Forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (6), pp.565-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10549811.2013.780199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0266467413000515⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00870057v1</w:t>
+                <w:t xml:space="preserve">hal-00851939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed dispersal strategies and the threat of defaunation in a Congo forest.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Ecological services performed by the bonobo (Pan paniscus): seed dispersal effectiveness in tropical forest.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bourson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gottfried Hohmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Surbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-012-0416-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (5), pp.367-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0266467413000515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00781600v1</w:t>
+                <w:t xml:space="preserve">hal-00870057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dung beetles are critical in preventing post-dispersal seed removal by rodents in Congo rain forest.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Seed dispersal strategies and the threat of defaunation in a Congo forest.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gottfried Hohmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Surbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0266467412000466⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (1), pp.225-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-012-0416-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00730639v1</w:t>
+                <w:t xml:space="preserve">hal-00781600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larval size in acanthocephalan parasites: influence of intraspecific competition and effects on intermediate host behavioural changes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Dianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lagrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5, pp.166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1756-3305-5-166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density-dependent effect affecting elephant seed-dispersed tree recruitment (&amp;lt;em&amp;gt;Irvingia gabonensis&amp;lt;/em&amp;gt;) in Congo Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fruth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gottfried Hohmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pachyderm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 52, pp.97-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bush pig (Potamochoerus porcus) seed predation of bush mango (Irvingia gabonensis) and other plant species in Democratic Republic of Congo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fruth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 50 (4), pp.509-512. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2028.2012.01345.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00756784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of female moulting status on pairing decisions and size-assortative mating in amphipods.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dung beetles are critical in preventing post-dispersal seed removal by rodents in Congo rain forest.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fruth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 286 (4), pp.312-319. </w:t>
+              <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (5), pp.507-510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-7998.2011.00882.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0266467412000466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684195v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dung beetles are critical in preventing post-dispersal seed removal by rodents in Congo rain forest</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Influence of female moulting status on pairing decisions and size-assortative mating in amphipods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Luquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara Fruth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s02664167412000466⟩</w:t>
+              <w:t xml:space="preserve">Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 286 (4), pp.312-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-7998.2011.00882.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649251v1</w:t>
+                <w:t xml:space="preserve">hal-00684195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density-dependent effect affecting elephant seed-dispersed tree recruitment (Irvingia gabonensis) in Congo Forest.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Dung beetles are critical in preventing post-dispersal seed removal by rodents in Congo rain forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fruth</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pachyderm</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (5), pp.507-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s02664167412000466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806248v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change and the ecology and evolution of Arctic vertebrates.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Density-dependent effect affecting elephant seed-dispersed tree recruitment (Irvingia gabonensis) in Congo Forest.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fruth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gottfried Hohmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pachyderm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52, pp.97-100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676048v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pairing success and sperm reserve of male Gammarus pulex infected by Cyathocephalus truncatus (Cestoda: Spathebothriidea).</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Climate change and the ecology and evolution of Arctic vertebrates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kit M. Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Aars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0031182011001247⟩</w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1249 (1), pp.166-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2011.06412.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00619004v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific differences in drift behaviour between the native Gammarus pulex and the exotic Gammarus roeseli and possible implications for the invader’s success</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lagrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kaldonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Motreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (6), pp.1409-1421. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10530-010-9899-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does foreplay matter? Gammarus pulex females may benefit from long-lasting precopulatory mate guarding.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Pairing success and sperm reserve of male Gammarus pulex infected by Cyathocephalus truncatus (Cestoda: Spathebothriidea).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Gauthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2010.0924⟩</w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 138 (11), pp.1429-1435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182011001247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00593452v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific differences in drift behaviour between the native Gammarus pulex and the exotic Gammarus roeseli and possible implications for the invader's success.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does foreplay matter? Gammarus pulex females may benefit from long-lasting precopulatory mate guarding.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Galipaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Oughadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-010-9899-0⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (3), pp.333-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2010.0924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00596566v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paratenic hosts as regular transmission route in the acanthocephalan Pomphorhynchus laevis: potential implications for food webs.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Interspecific differences in drift behaviour between the native Gammarus pulex and the exotic Gammarus roeseli and possible implications for the invader's success.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lagrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kaldonski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Motreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blatter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00114-011-0831-y⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (6), pp.1409-1421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-010-9899-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624514v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-assortative pairing in Gammarus pulex (Crustacea: Amphipoda): a test of the prudent choice hypothesis.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paratenic hosts as regular transmission route in the acanthocephalan Pomphorhynchus laevis: potential implications for food webs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Cézilly</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Vincent Médoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Motreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Perrot-Minnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 79 (4), pp.911-916. </w:t>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98 (10), pp.825-835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2010.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00114-011-0831-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00467448v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-variation between the intensity of behavioural manipulation and parasite development time in an acanthocephalan-amphipod system.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Size-assortative pairing in Gammarus pulex (Crustacea: Amphipoda): a test of the prudent choice hypothesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Cézilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2010.02076.x⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 79 (4), pp.911-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2010.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00519004v1</w:t>
+                <w:t xml:space="preserve">hal-00467448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation between populations and local adaptation in acanthocephalan-induced parasite manipulation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Co-variation between the intensity of behavioural manipulation and parasite development time in an acanthocephalan-amphipod system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Motreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01006.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (10), pp.2143-2150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2010.02076.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00509890v1</w:t>
+                <w:t xml:space="preserve">hal-00519004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation and covariation in infectivity, virulence and immunodepression in the host-parasite association Gammarus pulex-Pomphorhynchus laevis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Variation between populations and local adaptation in acanthocephalan-induced parasite manipulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64 (8), pp.2417-2430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01006.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2009.1299⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00430425v1</w:t>
+                <w:t xml:space="preserve">hal-00509890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A manipulative parasite increasing an antipredator response decreases its vulnerability to a nonhost predator.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Variation and covariation in infectivity, virulence and immunodepression in the host-parasite association Gammarus pulex-Pomphorhynchus laevis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Sorci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 276 (1676), pp.4229-4236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2009.1299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2009.01.029⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00380732v1</w:t>
+                <w:t xml:space="preserve">hal-00430425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm depletion, male mating behaviour and reproductive ‘time-out' in Gammarus pulex (Crustacea, Amphipoda).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">A manipulative parasite increasing an antipredator response decreases its vulnerability to a nonhost predator.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Médoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 77, pp.49-54. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 77 (5), pp.1235-1241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2009.01.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2008.08.028⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00348247v1</w:t>
+                <w:t xml:space="preserve">hal-00380732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of parasite age and intensity on variability in acanthocephalan-induced behavioural manipulation.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sperm depletion, male mating behaviour and reproductive ‘time-out' in Gammarus pulex (Crustacea, Amphipoda).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bauer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Jean-François Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2008.01.003⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 77, pp.49-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2008.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00285836v1</w:t>
+                <w:t xml:space="preserve">hal-00348247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat segregation mediates predation by the benthic fish Cottus gobio on the exotic amphipod species Gammarus roeseli.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">The effects of parasite age and intensity on variability in acanthocephalan-induced behavioural manipulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rigaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00114-008-0392-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38 (10), pp.1161-1170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2008.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00321462v1</w:t>
+                <w:t xml:space="preserve">hal-00285836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the functional responses of invasive and native amphipods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaimie T.A. Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith D. Farnsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Ian Montgomery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4 (2), pp.166-169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsbl.2007.0554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00260599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No genetic bottleneck or associated microparasite loss in invasive populations of a freshwater amphipod.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Habitat segregation mediates predation by the benthic fish Cottus gobio on the exotic amphipod species Gammarus roeseli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kaldonski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lagrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Motreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 95 (9), pp.839-844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00114-008-0392-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.2007.0030-1299.15921.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00198904v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the host or the parasite the most locally adapted in an amphipod-acanthocephalan relationship? A case study in a biological invasion context.</w:t>
+                <w:t xml:space="preserve">The shell matrix of the freshwater mussel Unio pictorum (Paleoheterodonta, Unionoida). Involvement of acidic polysaccharides from glycoproteins in nacre mineralization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Moret</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Luquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Pais de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2006.12.006⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 274 (11), pp.2933-2945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2007.05825.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169158v1</w:t>
+                <w:t xml:space="preserve">hal-00197094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field evidence of host size-dependent parasitism in two manipulative parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cezilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 94 (4), pp.750-754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The shell matrix of the freshwater mussel Unio pictorum (Paleoheterodonta, Unionoida). Involvement of acidic polysaccharides from glycoproteins in nacre mineralization.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Pais de Barros</w:t>
+                <w:t xml:space="preserve">No genetic bottleneck or associated microparasite loss in invasive populations of a freshwater amphipod.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi A. Wattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+                <w:t xml:space="preserve">Eleanor R. Haine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Morel</w:t>
+                <w:t xml:space="preserve">Jérémie Beguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2007.05825.x⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 116 (11), pp.1941-1953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.2007.0030-1299.15921.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00197094v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of hosts' behavior by a parasite: field evidence for adaptive manipulation.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Is the host or the parasite the most locally adapted in an amphipod-acanthocephalan relationship? A case study in a biological invasion context.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi A. Wattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37 (6), pp.637-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2006.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00221766v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field evidence of host size-dependent parasitism in two manipulative parasites.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modification of hosts' behavior by a parasite: field evidence for adaptive manipulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lagrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kaldonski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Perrot-Minnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Motreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Parasitology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 88 (11), pp.2839-2847</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00169161v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00221766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural and physiological effects of the trophically transmitted cestode parasite, Cyathocephalus truncatus, on its intermediate host, Gammarus pulex.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Field evidence of host size-dependent parasitism in two manipulative parasites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Cézilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0031182007003228⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 93 (4), pp.750-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1645/GE-1108R.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00198888v1</w:t>
+                <w:t xml:space="preserve">hal-00169161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular markers for systematic identification and population genetics of the invasive Ponto-Caspian freshwater gammarid Dikerogammarus villosus (Crustacea, Amphipoda).</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Gaillard</w:t>
+                <w:t xml:space="preserve">Behavioural and physiological effects of the trophically transmitted cestode parasite, Cyathocephalus truncatus, on its intermediate host, Gammarus pulex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Müller</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Frédéric Hervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 6 (2), pp.487-489. </w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 134 (Pt 12), pp.1839-1847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1471-8286.2006.01283.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0031182007003228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199062v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host manipulation of a freshwater crustacean (Gammarus roeseli) by an acanthocephalan parasite (Polymorphus minutus) in a biological invasion context.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Molecular markers for systematic identification and population genetics of the invasive Ponto-Caspian freshwater gammarid Dikerogammarus villosus (Crustacea, Amphipoda).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi A. Wattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Beguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2006.07.001⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (2), pp.487-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-8286.2006.01283.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00198974v1</w:t>
+                <w:t xml:space="preserve">hal-00199062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spines and behaviour as defences against fish predators in an invasive freshwater amphipod.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Host manipulation of a freshwater crustacean (Gammarus roeseli) by an acanthocephalan parasite (Polymorphus minutus) in a biological invasion context.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Médoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Rigaud</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 36 (13), pp.1351-1358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2006.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2005.11.020⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00198882v1</w:t>
+                <w:t xml:space="preserve">hal-00198974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of temperature on persistence times of native and invasive gammarid species in the stomachs of Cottus gobio.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Spines and behaviour as defences against fish predators in an invasive freshwater amphipod.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kaldonski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Troussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lagrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Bollache</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 72 (3), pp.627-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2005.11.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1095-8649.2005.00901.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00199159v1</w:t>
+                <w:t xml:space="preserve">hal-00198882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of biological invasions in French freshwater systems by non-indigenous macroinvertebrates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effects of temperature on persistence times of native and invasive gammarid species in the stomachs of Cottus gobio.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lagrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 68 (1), pp.318-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-8649.2005.00901.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-005-4456-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01726819v1</w:t>
+                <w:t xml:space="preserve">hal-00199159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pigmentation polymorphism in the invasive amphipod Dikerogammarus villosus: some insights into its maintenance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
+                <w:t xml:space="preserve">Patterns of biological invasions in French freshwater systems by non-indigenous macroinvertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Perrot-Minnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0952836904005862⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 551 (1), pp.137 - 146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-005-4456-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01653104v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dikerogammarus villosus (Crustacea : Amphipoda): another invasive species in Lake Geneva</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Pigmentation polymorphism in the invasive amphipod Dikerogammarus villosus: some insights into its maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Moreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Perrot-Minnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Suisse de Zoologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 264 (4), pp.391 - 397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0952836904005862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5962/bhl.part.80241⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01653107v1</w:t>
+                <w:t xml:space="preserve">hal-01653104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid range extension of the Ponto-Caspian amphipod &amp;lt;I&amp;gt;Dikerogammarus villosus&amp;lt;/I&amp;gt; in France: potential consequences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dikerogammarus villosus (Crustacea : Amphipoda): another invasive species in Lake Geneva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiv fur Hydrobiologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Suisse de Zoologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11 (2), pp.309-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5962/bhl.part.80241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/0003-9136/2004/0160-0057⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01653097v1</w:t>
+                <w:t xml:space="preserve">hal-01653107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-dependent pairing behaviour in male Gammarus pulex (L.) (Crustacea, Amphipoda): effects of time left to moult and prior pairing status</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Rapid range extension of the Ponto-Caspian amphipod &amp;lt;I&amp;gt;Dikerogammarus villosus&amp;lt;/I&amp;gt; in France: potential consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2004.01.010⟩</w:t>
+              <w:t xml:space="preserve">Archiv fur Hydrobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 160 (1), pp.57 - 66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0003-9136/2004/0160-0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01653102v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual selection on male body size and assortative pairing in Gammarus pulex (Crustacea: Amphipoda): field surveys and laboratory experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">State-dependent pairing behaviour in male Gammarus pulex (L.) (Crustacea, Amphipoda): effects of time left to moult and prior pairing status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Zoology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 66 (2), pp.131 - 137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2004.01.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0952836904005643⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01653100v1</w:t>
+                <w:t xml:space="preserve">hal-01653102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetically costly precopulatory mate guarding in the amphipod Gammarus pulex: causes and consequences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sexual selection on male body size and assortative pairing in Gammarus pulex (Crustacea: Amphipoda): field surveys and laboratory experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frank Cézilly</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 264 (2), pp.135 - 141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0952836904005643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/anbe.2003.2116⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01653111v1</w:t>
+                <w:t xml:space="preserve">hal-01653100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of intermediate host use and levels of association between two conflicting manipulative parasites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Energetically costly precopulatory mate guarding in the amphipod Gammarus pulex: causes and consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stewart Plaistow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 65 (4), pp.683 - 691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/anbe.2003.2116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0020-7519(01)00304-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01653112v1</w:t>
+                <w:t xml:space="preserve">hal-01653111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PARASITIC INFECTION AND DEVELOPMENTAL STABILITY: FLUCTUATING ASYMMETRY IN GAMMARUS PULEX INFECTED WITH TWO ACANTHOCEPHALAN SPECIES</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Patterns of intermediate host use and levels of association between two conflicting manipulative parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Cézilly</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stewart Plaistow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 32 (1), pp.15 - 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0020-7519(01)00304-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1645/0022-3395(2002)088[0047:PIADSF]2.0.CO;2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01653114v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of two acanthocephalan parasites on the fecundity and pairing status of female Gammarus pulex (Crustacea: Amphipoda)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">PARASITIC INFECTION AND DEVELOPMENTAL STABILITY: FLUCTUATING ASYMMETRY IN GAMMARUS PULEX INFECTED WITH TWO ACANTHOCEPHALAN SPECIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Corberant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-2011(02)00027-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 88 (1), pp.47 - 54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1645/0022-3395(2002)088[0047:PIADSF]2.0.CO;2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653118v1</w:t>
+                <w:t xml:space="preserve">hal-01653114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of two acanthocephalan parasites, Pomphorhynchus laevis and Polymorphus minutus, on pairing success in male Gammarus pulex (Crustacea: Amphipoda)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frank Cézilly</w:t>
+                <w:t xml:space="preserve">Effects of two acanthocephalan parasites on the fecundity and pairing status of female Gammarus pulex (Crustacea: Amphipoda)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s002650000300⟩</w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 79 (2), pp.102 - 110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-2011(02)00027-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653120v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential influence of Pomphorhynchus laevis (Acanthocephala) on the behaviour of native and invader gammarid species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Trouvé</w:t>
+                <w:t xml:space="preserve">The effects of two acanthocephalan parasites, Pomphorhynchus laevis and Polymorphus minutus, on pairing success in male Gammarus pulex (Crustacea: Amphipoda)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Grégoire</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Gérard Gambade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 30 (14), pp.1453 - 1457. </w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 49 (4), pp.296 - 303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0020-7519(00)00138-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s002650000300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653122v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of micro-habitat segregation on size assortative pairing in Gammarus pulex (L.) (Crustacea, Amphipoda)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gambade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamental and Applied Limnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 147 (4), pp.547 - 558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1127/archiv-hydrobiol/147/2000/547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential influence of Pomphorhynchus laevis (Acanthocephala) on the behaviour of native and invader gammarid species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Cézilly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 30 (14), pp.1453 - 1457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0020-7519(00)00138-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two is too many: does being a single parent reduce the risk of nest predation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference of the French Society of Ecology and Evolution (SFE2) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two is too many: does being a single parent reduce the risk of nest predation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Ecology &amp; Behaviour meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Villiers-en-Bois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-seasonal variations in the spatial behaviour of an Arctic predator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Martin Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology &amp; Behaviour conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Villiers-en-Bois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-seasonal variations in the spatial behaviour of an Arctic predator</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Two is too many: does being a single parent really reduce the risk of nest predation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johannes Lang</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference of the French Society of Ecology and Evolution (SFE2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">European Conference on Behavioural Biology (ECBB 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05066791v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two is too many: does being a single parent really reduce the risk of nest predation?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Intra-seasonal variations in the spatial behaviour of an Arctic predator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Martin Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Behavioural Biology (ECBB 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">International conference of the French Society of Ecology and Evolution (SFE2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887137v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-seasonal variations in the spatial behaviour of an Arctic predator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMove Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Postdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large variability in nesting behaviour of arctic shorebirds: how ground-level temperatures and lower body conditions impact extended incubation recesses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">De l’avantage d’être un parent célibataire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELVONAL Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Debrecen, Hungary</w:t>
+              <w:t xml:space="preserve">DECRYPthèse 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05066836v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’avantage d’être un parent célibataire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Large variability in nesting behaviour of arctic shorebirds: how ground-level temperatures and lower body conditions impact extended incubation recesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Etchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DECRYPthèse 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">ELVONAL Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Debrecen, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885747v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predator-prey interactions and arctic shorebirds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Spatial response of a specialist opportunist to variations in the abundance of its main prey: the importance of within-territory movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Léa Etchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELVONAL meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Debrecen, Hungary</w:t>
+              <w:t xml:space="preserve">Forum des jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ED2S Bourgogne, Jun 2023, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05066394v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large variability in nesting behaviour of arctic birds: how extended incubation recesses are linked to ground-level temperatures and lower body conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Etchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference. International Wader Study Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Silt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial response of a specialist opportunist to variations in the abundance of its main prey: the importance of within-territory movements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Predator-prey interactions and arctic shorebirds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gilg</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Etchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des jeunes chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ED2S Bourgogne, Jun 2023, Besancon, France</w:t>
+              <w:t xml:space="preserve">ELVONAL meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Debrecen, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05066827v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the advantages of being a single parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème Colloque de la Société Française pour l’Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incubation pause: the longer the better ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Etchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Sittler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences, SFE² GfÖ EE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incubation behaviour and importance of extended recesses in an Arctic shorebird: the Sanderling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Etchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sittler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des jeunes chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predator-prey interactions between the arctic fox and tundra nesting birds in space and time: first results of an ongoing circumpolar initiative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lh Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nm Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Sittler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arctic Fox Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Longyearbyen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parental Investment in Nest Attentiveness Reduces Nest Predation in Arctic Sandpipers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Ecology And Behaviour Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptic diversity, mate discrimination and cannibalism among amphipod lineages: if you can’t mate with them, eat them!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lagrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Colloqium of Amphipoda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space use of Arctic fox in Greenland.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Sittler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Sabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference in Arctic Fox Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Rimouski, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation trophique et prévalence de gènes de résistances aux antibiotiques dans les communautés bactériennes de poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine G. Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Santé et Biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements climatiques et interactions interspécifiques au sein d’une communauté de vertébrés terrestres arctiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Colloque «Arctique : Les Grands Enjeux Scientifiques»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège de France. FRA., Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation trophique et prévalence de gènes de resistances aux antibiotiques dans les communautés bactériennes de poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine G. Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Nov 2013, Dijon, France. 206 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion de graines par les bonobos (&amp;lt;em&amp;gt;Pan paniscus&amp;lt;/em&amp;gt;) en forêt tropicale humide du Congo (RDC) : conséquences potentielles pour la conservation des forêts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Barbara Fruth</w:t>
+                <w:t xml:space="preserve">Prevalence of CTX-M producing E. coli strains in a French river : occurrence in biofilm and fauna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine G. Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline E. Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Neuwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc L. Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées Francophones des Sciences de la Conservation. Le réveil du Dodo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Réveil du Dodo. FRA., May 2012, Dijon, France. 101 p</w:t>
+              <w:t xml:space="preserve">3rd ASM Conference on Antimicrobial Resistance in Zoonotic Bacteria and Foodborne Pathogens in Animals, Humans, and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Aix-en-Provence, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750211v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of CTX-M producing E. coli strains in a French river : occurrence in biofilm and fauna</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loïc L. Bollache</w:t>
+                <w:t xml:space="preserve">Dispersion de graines par les bonobos (&amp;lt;em&amp;gt;Pan paniscus&amp;lt;/em&amp;gt;) en forêt tropicale humide du Congo (RDC) : conséquences potentielles pour la conservation des forêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gottfried Hohmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fruth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd ASM Conference on Antimicrobial Resistance in Zoonotic Bacteria and Foodborne Pathogens in Animals, Humans, and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Aix-en-Provence, France. 1 p</w:t>
+              <w:t xml:space="preserve">4. Journées Francophones des Sciences de la Conservation. Le réveil du Dodo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Réveil du Dodo. FRA., May 2012, Dijon, France. 101 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00956042v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La disparition des arbres éléphants-dépendants d’une forêt tropicale du Congo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fruth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gottfried Hohmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées Francophones des Sciences de la Conservation. Le réveil du Dodo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Réveil du Dodo. FRA., May 2012, Dijon, France. 101 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations entre qualité des cours d’eau et occupation du sol dans le Morvan: production et transfert de matières organiques en solution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entretiens de Bibracte-Morvan : Actualité des recherches sur la forêt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Glux-en-Glenne, France. pp.118-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomic and Functional Clumping of Exotic Macroinvertebrates: the Case of French Inland Waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">North American Benthological Society Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, La Nouvelle-Orléans, Louisiane, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasion de Dikerogammarus villosus (Crustacé, Amphipode) dans les eaux continentales françaises : dynamiques et conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Wattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Perrot-Minot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Troussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société française d’Ecologie : “Ecologie des zones humides et des milieux aquatiques dulçaquicoles”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Bourget-du-Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15589,381 +15723,381 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment pensent les animaux. Humensciences Editions . 228 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Thiébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edition du Cherche Midi CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 176 p., 2017, Documents (Cherche Midi), ISBN: 9782749154251 9782749154251</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustacés amphipodes de surface (Gammares d'eau douce)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association française de limnologie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, pp.122, 2012, Introduction Pratique à la Systématique des Organismes des Eaux Continentales Françaises, ISBN 9782954225807</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustacés amphipodes de surface : gammares d'eau douce.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association Française de Limnologie, pp.122, 2012, Introduction pratique à la systématique des organismes des eaux continentales de France, 978-2-9542258-0-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15973,327 +16107,327 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptic diversity and sexual selection PP 447-471</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lagrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproductive Biology. edited by R D Cothran &amp; M Thiel. Oxford University Press</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espèces invasives sont-elles dangereuses ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le tour des grands lacs alpins naturels en 80 questions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ZABR et OLA, 2015, 978-2-917199-04-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations entre qualité des cours d'eau et occupation du sol dans le Morvan : production et transfert de matières organiques en solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La forêt en Morvan. Actualité des recherches II. Quel avenir ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hors Série n°9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parc Naturel Régional du Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bourgogne Nature, 978-2-918060-09-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16303,293 +16437,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should I stay or should I go: when should predation lead to the choice of uniparental rather than biparental care?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EvoLyon Biannual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension rapide de l'aire de répartition de Dikerogammarus villosus (Crustacé, Amphipode) en France : Causes et conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Wattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chovet Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème Congrès de l'Association Française de Limnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId457"/>
+      <w:footerReference w:type="default" r:id="rId461"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16736,51 +16870,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05486284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leli&#232;vre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Gaign&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Grenouillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mortreux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.70175" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557818v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bonnefond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bollache" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pagnon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buchel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72997" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100165v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Etchart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecomte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Lang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-02318-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979679v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Martin Schmidt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-024-00522-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05168055v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panu Somervuo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Roslin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Fisher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bess Hardwick" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Kerdraon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02786-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093589v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-025-05735-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066405v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mccabe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aarvak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aebischer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bates" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bety" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959270924000248" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771784v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Hallgrimsson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-024-02178-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04488569v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2264" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620548v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mellina Sidous" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cubaynes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Drouet-Hoguet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100594" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04016703v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian R&#233;veillion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Carvalho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montuire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Galipaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bollache" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2022-0066" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677958v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Holst Hansen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2022.100838" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759948v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Maquart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte F&#233;tiveau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.21485" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986001v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Galipaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142485" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331141v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Davies" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P.B. Carneiro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Tarzia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Wakefield" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Hennicke" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12824" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956293v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wattier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sousa Carvalho" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24272/j.issn.2095-8137.2020.068" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961741v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Dechaume&#8208;moncharmont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07311" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552797v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022149X19000257" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04480950v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrot-Minnot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lagrue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883348v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022149X1900097X" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281730v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Yannic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2019.06.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620624v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bardet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Depret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motreuil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neuwirth" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03239" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535685v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob van Bemmelen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kolbeinsson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#252;l Ramos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F. Alves" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00086" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056701v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guyonnet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2019.01.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542252v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354//dao03379" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535676v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bulla" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Reneerkens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Weiser" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Sokolov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Taylor" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw8529" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671919v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Perroud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12507" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711966v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Couchoux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2018.01.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773957v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Keogan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Daunt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wanless" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Phillips" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig A. Walling" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-018-0115-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562222v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Iltis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.06.013" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488899v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chantemesse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Betelli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Solanas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vienney" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bollache" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.11.066" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584869v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#248;rge Moe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sveinn Are Hanssen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Hansen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653058v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2017.04.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488906v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barbier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rochelet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Fayolle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2016.01.025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403340v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily L. Weiser" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Lanctot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Brown" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Alves" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil F. Battley" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-016-0077-6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488907v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-015-4810-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116445v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beaune" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Hohmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fruth" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003205" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121196v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi A. Wattier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dubreuil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.01.032" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136636v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Oughadou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/aru195" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242218v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gauthey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Turlin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-015-2003-0" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056212v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dunoyer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dijoux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0590-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083708v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rullmann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12453" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CBQ3Z04C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057490v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Podgorniak" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12401" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43BFCE2C5846C8088DCC01AB836D622C89C267E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828780v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sittler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064614" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773153v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2012.09.038" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24NXRFVS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796543v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.12.041" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NP6JBH1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796484v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Surbeck" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22121" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JM9G9VXL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796460v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#252;venatam" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0031182012001552" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851939v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musuyu D. Muganza" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10549811.2013.780199" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870057v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bourson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0266467413000515" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781600v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-012-0416-x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GSRN65QZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730639v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467412000466" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-B6MCNX63-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729344v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dianne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Franceschi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-5-166" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645707v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756784v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2028.2012.01345.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z9WNDRV2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684195v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cornet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Luquet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.2011.00882.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0RWD0SF6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649251v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Bretagnolle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s02664167412000466" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806248v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676048v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kit M. Kovacs" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Aars" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fort" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gauthier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2011.06412.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619004v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182011001247" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-HLM3LGMX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411124v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaldonski" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blatter" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9899-0" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-128MQD4B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593452v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2010.0924" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596566v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624514v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-011-0831-y" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R4CXJQBF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467448v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2010.01.002" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DZ3KH38-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519004v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bauer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02076.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509890v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01006.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T0K6LBR8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430425v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sorci" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.1299" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380732v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.01.029" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BFKB5D6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348247v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2008.08.028" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XDMNQL1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285836v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2008.01.003" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51W4VZD7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321462v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-008-0392-x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F1B056DF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260599v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimie T.A. Dick" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith D. Farnsworth" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ian Montgomery" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2007.0554" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198904v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor R. Haine" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Beguet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guena&#235;l Martin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2007.0030-1299.15921.x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169158v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Moret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2006.12.006" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32XHN4X9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654280v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cezilly" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197094v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marie" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pais de Barros" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.05825.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221766v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169161v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/GE-1108R.1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198888v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervant" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182007003228" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-99GZ0QV6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199062v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gaillard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. M&#252;ller" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2006.01283.x" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3PJ2W8HJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198974v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2006.07.001" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLQMF7FH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198882v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Troussard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2005.11.020" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQJ32GZW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199159v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2005.00901.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726819v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves No&#235;l" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-005-4456-z" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653104v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moreteau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952836904005862" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8788CD5D5F0A5DB09A340F03330CCAD18E24F1A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653107v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5962/bhl.part.80241" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653097v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wattier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chovet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2004/0160-0057" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653102v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C&#233;zilly" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2004.01.010" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JMVX0XS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653100v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952836904005643" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXH3QWCD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653111v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Plaistow" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbe.2003.2116" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4VNGL9F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653112v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7519(01)00304-6" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3QV9XZJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653114v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alibert" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corberant" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guesdon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/0022-3395(2002)088[0047:PIADSF]2.0.CO;2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653118v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rigaud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2011(02)00027-7" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSRH5ZDT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653120v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gambade" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002650000300" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6H3N126D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653122v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Trouv&#233;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#233;goire" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7519(00)00138-7" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LJ17SP5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653124v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/archiv-hydrobiol/147/2000/547" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887181v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hivet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887151v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066802v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066791v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887137v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066814v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066836v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885747v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066394v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066398v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066827v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885653v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066292v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sittler" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066390v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066283v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lh Hansen" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nm Schmidt" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lang" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sittler" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961723v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyers" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961713v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961736v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Gilg" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sabard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berteaux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796344v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine G. Depret" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805949v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749317v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750211v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956042v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline E. Bardet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Neuwirth" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c L. Bollache" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750065v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132458v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gauthier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175100v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175124v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Perrot-Minot" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961667v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785631v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/fr/ecologie-de-la-sante-pour-une-nouvelle-lecture-de-nos-maux" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811283v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piscart" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biogeosciences.u-bourgogne.fr/fr/science-pour-tous/ouvrages/556-ouvrage-crustaces-amphipodes-de-surface-gammares-d-eau-douce" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753610v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961692v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792469v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808671v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/319936.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887145v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172532v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chovet Michel" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05486284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leli&#232;vre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Gaign&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Grenouillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mortreux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.70175" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596715v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pagnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Angerbj&#246;rn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l B&#234;ty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2025.0670" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bonnefond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bollache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buchel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72997" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100165v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Etchart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecomte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Lang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-02318-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093589v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-025-05735-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05168055v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panu Somervuo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Roslin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Fisher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bess Hardwick" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Kerdraon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02786-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979679v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Martin Schmidt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-024-00522-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771784v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Hallgrimsson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-024-02178-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066405v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mccabe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aarvak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aebischer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bates" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bety" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959270924000248" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04488569v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2264" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620548v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mellina Sidous" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cubaynes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Drouet-Hoguet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100594" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04016703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian R&#233;veillion" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Carvalho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montuire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Galipaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bollache" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2022-0066" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677958v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Holst Hansen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2022.100838" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759948v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Maquart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte F&#233;tiveau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.21485" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986001v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Galipaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142485" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331141v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Davies" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P.B. Carneiro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Tarzia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Wakefield" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Hennicke" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12824" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961741v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Dechaume&#8208;moncharmont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07311" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956293v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wattier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sousa Carvalho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24272/j.issn.2095-8137.2020.068" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552797v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022149X19000257" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04480950v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrot-Minnot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lagrue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883348v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022149X1900097X" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281730v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Yannic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2019.06.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620624v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bardet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Depret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motreuil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neuwirth" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03239" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535685v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob van Bemmelen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kolbeinsson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#252;l Ramos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F. Alves" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00086" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056701v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guyonnet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2019.01.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542252v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354//dao03379" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535676v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bulla" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Reneerkens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Weiser" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Sokolov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Taylor" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw8529" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711966v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Couchoux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2018.01.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773957v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Keogan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Daunt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wanless" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Phillips" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig A. Walling" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-018-0115-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671919v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Perroud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12507" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562222v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Iltis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.06.013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488899v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chantemesse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Betelli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Solanas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vienney" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bollache" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.11.066" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584869v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#248;rge Moe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sveinn Are Hanssen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Hansen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653058v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2017.04.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403340v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily L. Weiser" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Lanctot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Brown" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Alves" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil F. Battley" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-016-0077-6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488906v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barbier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rochelet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Fayolle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2016.01.025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488907v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-015-4810-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121196v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi A. Wattier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dubreuil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.01.032" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116445v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beaune" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Hohmann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fruth" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003205" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136636v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Oughadou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/aru195" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242218v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gauthey" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Turlin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-015-2003-0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056212v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dunoyer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dijoux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0590-0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083708v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rullmann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12453" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CBQ3Z04C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057490v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Podgorniak" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12401" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43BFCE2C5846C8088DCC01AB836D622C89C267E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773153v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2012.09.038" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24NXRFVS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828780v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sittler" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064614" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796543v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.12.041" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NP6JBH1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796484v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Surbeck" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22121" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JM9G9VXL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796460v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#252;venatam" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0031182012001552" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851939v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musuyu D. Muganza" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10549811.2013.780199" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870057v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bourson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0266467413000515" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781600v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-012-0416-x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GSRN65QZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729344v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dianne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Franceschi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-5-166" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645707v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756784v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2028.2012.01345.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z9WNDRV2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730639v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467412000466" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-B6MCNX63-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684195v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cornet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Luquet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.2011.00882.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0RWD0SF6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649251v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Bretagnolle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s02664167412000466" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806248v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676048v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kit M. Kovacs" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Aars" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fort" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gauthier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2011.06412.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411124v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaldonski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blatter" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9899-0" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-128MQD4B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619004v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182011001247" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-HLM3LGMX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593452v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2010.0924" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596566v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624514v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-011-0831-y" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R4CXJQBF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467448v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2010.01.002" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DZ3KH38-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519004v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bauer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02076.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509890v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01006.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T0K6LBR8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430425v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sorci" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.1299" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380732v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.01.029" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BFKB5D6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348247v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2008.08.028" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XDMNQL1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285836v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2008.01.003" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51W4VZD7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260599v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimie T.A. Dick" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith D. Farnsworth" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ian Montgomery" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2007.0554" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321462v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-008-0392-x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F1B056DF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197094v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pais de Barros" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.05825.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654280v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cezilly" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198904v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor R. Haine" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Beguet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guena&#235;l Martin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2007.0030-1299.15921.x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169158v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Moret" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2006.12.006" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32XHN4X9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221766v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169161v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/GE-1108R.1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198888v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervant" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182007003228" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-99GZ0QV6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199062v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gaillard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. M&#252;ller" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2006.01283.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3PJ2W8HJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198974v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2006.07.001" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLQMF7FH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198882v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Troussard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2005.11.020" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQJ32GZW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199159v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2005.00901.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726819v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves No&#235;l" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-005-4456-z" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653104v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moreteau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952836904005862" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8788CD5D5F0A5DB09A340F03330CCAD18E24F1A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653107v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5962/bhl.part.80241" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653097v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wattier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chovet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2004/0160-0057" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653102v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C&#233;zilly" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2004.01.010" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JMVX0XS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653100v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952836904005643" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXH3QWCD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653111v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Plaistow" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbe.2003.2116" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4VNGL9F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653112v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7519(01)00304-6" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3QV9XZJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653114v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alibert" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corberant" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guesdon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/0022-3395(2002)088[0047:PIADSF]2.0.CO;2" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653118v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rigaud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2011(02)00027-7" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSRH5ZDT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653120v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gambade" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002650000300" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6H3N126D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653124v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/archiv-hydrobiol/147/2000/547" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653122v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Trouv&#233;" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#233;goire" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7519(00)00138-7" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LJ17SP5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887181v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hivet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887151v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066802v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887137v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066791v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066814v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885747v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066836v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066827v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066398v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066394v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885653v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066292v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sittler" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066390v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066283v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lh Hansen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nm Schmidt" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lang" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sittler" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961723v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyers" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961713v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961736v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Gilg" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sabard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berteaux" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796344v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine G. Depret" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805949v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749317v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956042v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline E. Bardet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Neuwirth" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c L. Bollache" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750211v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750065v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132458v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gauthier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175100v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175124v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Perrot-Minot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961667v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785631v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/fr/ecologie-de-la-sante-pour-une-nouvelle-lecture-de-nos-maux" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811283v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piscart" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biogeosciences.u-bourgogne.fr/fr/science-pour-tous/ouvrages/556-ouvrage-crustaces-amphipodes-de-surface-gammares-d-eau-douce" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753610v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961692v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792469v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808671v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/319936.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887145v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172532v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chovet Michel" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>