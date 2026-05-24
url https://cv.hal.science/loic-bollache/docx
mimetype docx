--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -106,295 +106,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of lateral hydrological connectivity on the taxonomic and functional structure of fish communities in Saône river floodplains (France): implications for non‐native species distribution.</w:t>
+                <w:t xml:space="preserve">Incubation strategy and hatching start time affect the duration of the nestling period in precocial Arctic-breeding sandpipers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Lelièvre</w:t>
+                <w:t xml:space="preserve">Thomas Pagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Gaigné</w:t>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Grenouillet</w:t>
+                <w:t xml:space="preserve">Anders Angerbjörn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mortreux</w:t>
+                <w:t xml:space="preserve">Joël Bêty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+                <w:t xml:space="preserve">Julien Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 71 (1), pp.e70175. </w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 22 (4), pp.20250670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.70175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2025.0670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05486284v1</w:t>
+                <w:t xml:space="preserve">hal-05596715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incubation strategy and hatching start time affect the duration of the nestling period in precocial Arctic-breeding sandpipers</w:t>
+                <w:t xml:space="preserve">Effects of lateral hydrological connectivity on the taxonomic and functional structure of fish communities in Saône river floodplains (France): implications for non‐native species distribution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pagnon</w:t>
+                <w:t xml:space="preserve">Yann Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+                <w:t xml:space="preserve">Emilien Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Angerbjörn</w:t>
+                <w:t xml:space="preserve">Gaël Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Bêty</w:t>
+                <w:t xml:space="preserve">Guillaume Mortreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bouvet</w:t>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 22 (4), pp.20250670. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 71 (1), pp.e70175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2025.0670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.70175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05596715v1</w:t>
+                <w:t xml:space="preserve">hal-05486284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predation Risk Does Not Delay Breeding but Reduces Nest Survival in High‐Arctic Shorebirds</w:t>
               </w:r>
@@ -419,51 +419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Buchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -540,77 +540,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Etchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), pp.19760. </w:t>
@@ -674,64 +674,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Etchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -776,563 +776,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human contributions to global soundscapes are less predictable than the acoustic rhythms of wildlife</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intraseasonal variations in the spatial behaviour of an Arctic predator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panu Somervuo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Deirdre Kerdraon</w:t>
+                <w:t xml:space="preserve">Niels Martin Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-025-02786-5⟩</w:t>
+              <w:t xml:space="preserve">Movement Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40462-024-00522-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168055v1</w:t>
+                <w:t xml:space="preserve">hal-04979679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraseasonal variations in the spatial behaviour of an Arctic predator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Bollache</w:t>
+                <w:t xml:space="preserve">Human contributions to global soundscapes are less predictable than the acoustic rhythms of wildlife</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panu Somervuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Roslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian L. Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bess Hardwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels Martin Schmidt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johannes Lang</w:t>
+                <w:t xml:space="preserve">Deirdre Kerdraon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (1), pp.13. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.1585-1598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40462-024-00522-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-025-02786-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979679v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a common morphometric-based method to sex a migratory bird along its entire flyway despite geographical and temporal variations in body size and sexual size dimorphism</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Status assessment and conservation priorities for a circumpolar raptor: the Snowy Owl Bubo scandiacus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Teixeira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+                <w:t xml:space="preserve">R. Mccabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunnar Hallgrimsson</w:t>
+                <w:t xml:space="preserve">T. Aarvak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aebischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ornithology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10336-024-02178-9⟩</w:t>
+              <w:t xml:space="preserve">Bird Conservation International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34, pp.e41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0959270924000248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771784v1</w:t>
+                <w:t xml:space="preserve">hal-05066405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status assessment and conservation priorities for a circumpolar raptor: the Snowy Owl Bubo scandiacus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Aebischer</w:t>
+                <w:t xml:space="preserve">Using a common morphometric-based method to sex a migratory bird along its entire flyway despite geographical and temporal variations in body size and sexual size dimorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Etchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Bates</w:t>
+                <w:t xml:space="preserve">Maria Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bety</w:t>
+                <w:t xml:space="preserve">Gunnar Hallgrimsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bird Conservation International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34, pp.e41. </w:t>
+              <w:t xml:space="preserve">Journal of Ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 165 (4), pp.923-934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0959270924000248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10336-024-02178-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05066405v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended incubation recesses in sanderlings are impacted by temperature and body condition</w:t>
               </w:r>
@@ -1344,64 +1344,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Etchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1716,64 +1716,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal patterns in arctic fox (Vulpes alopex) diets revealed by molecular analysis of scats from Northeast Greenland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Martin Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Roslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Holst Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2019,64 +2019,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 755 (2), pp.142485. </w:t>
@@ -2242,291 +2242,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nest attentiveness drives nest predation in arctic sandpipers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+                <w:t xml:space="preserve">Cryptic diversity within three South American whip spider species (Arachnida, Amblypygi).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Réveillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Wattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Montuire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Sousa Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 129 (10), pp.1481-1492. </w:t>
+              <w:t xml:space="preserve">Zoological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (5), pp.595-598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.07311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24272/j.issn.2095-8137.2020.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961741v1</w:t>
+                <w:t xml:space="preserve">hal-02956293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptic diversity within three South American whip spider species (Arachnida, Amblypygi).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Réveillion</w:t>
+                <w:t xml:space="preserve">Nest attentiveness drives nest predation in arctic sandpipers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Wattier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Montuire</w:t>
+                <w:t xml:space="preserve">François‐xavier Dechaume‐moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Sousa Carvalho</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 41 (5), pp.595-598. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129 (10), pp.1481-1492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24272/j.issn.2095-8137.2020.068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/oik.07311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956293v1</w:t>
+                <w:t xml:space="preserve">hal-02961741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific interactions between Acanthocephalan species in the intestine of stone loach and minnow</w:t>
               </w:r>
@@ -2584,628 +2584,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Pomphorhynchus laevis s.l. (Acanthocephala) among fish species at a local scale: importance of fish biomass density</w:t>
+                <w:t xml:space="preserve">Distribution of Pomphorhynchus laevis s.l. (Acanthocephala) among fish species at a local scale: importance of fish biomass density.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Perrot-Minnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Bollache</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lagrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of helminthology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Helminthology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94, pp.e99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022149X1900097X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04480950v1</w:t>
+                <w:t xml:space="preserve">hal-02883348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Pomphorhynchus laevis s.l. (Acanthocephala) among fish species at a local scale: importance of fish biomass density.</w:t>
+                <w:t xml:space="preserve">Distribution of Pomphorhynchus laevis s.l. (Acanthocephala) among fish species at a local scale: importance of fish biomass density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Perrot-Minnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Bollache</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lagrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Helminthology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of helminthology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0022149X1900097X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02883348v1</w:t>
+                <w:t xml:space="preserve">hal-04480950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are gastrointestinal parasites associated with the cyclic population dynamics of their arctic lemming hosts?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Migratory Divide Among Red-Necked Phalaropes in the Western Palearctic Reveals Contrasting Migration and Wintering Movement Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob van Bemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Kolbeinsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raül Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Niels Martin Schmidt</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José F. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology: Parasites and Wildlife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijppaw.2019.06.011⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2019.00086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02281730v1</w:t>
+                <w:t xml:space="preserve">hal-02535685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissemination of CTX-M-producing Escherichia coli in freshwater fishes from a french watershed (Burgundy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Motreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2018.03239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Migratory Divide Among Red-Necked Phalaropes in the Western Palearctic Reveals Contrasting Migration and Wintering Movement Strategies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are gastrointestinal parasites associated with the cyclic population dynamics of their arctic lemming hosts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José F. Alves</w:t>
+                <w:t xml:space="preserve">Glenn Yannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Martin Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7, pp.86. </w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology: Parasites and Wildlife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.6-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2019.00086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijppaw.2019.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535685v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential patterns of definitive host use by two fish acanthocephalans occurring in sympatry: Pomphorhynchus laevis and Pomphorhynchus tereticollis.</w:t>
               </w:r>
@@ -3540,481 +3540,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male Gammarus roeseli provide smaller ejaculates to females infected with vertically transmitted microsporidian parasites.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discriminating uniparental and biparental breeding strategies by monitoring nest temperature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Couchoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Rigaud</w:t>
+                <w:t xml:space="preserve">Lucie Perroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Yannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2018.01.008⟩</w:t>
+              <w:t xml:space="preserve">Ibis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 160 (1), pp.13-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ibi.12507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711966v1</w:t>
+                <w:t xml:space="preserve">hal-01671919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global phenological insensitivity to shifting ocean temperatures among seabirds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharine Keogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharine Keogan</w:t>
+                <w:t xml:space="preserve">Francis Daunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Daunt</w:t>
+                <w:t xml:space="preserve">Sarah Wanless</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Wanless</w:t>
+                <w:t xml:space="preserve">Richard A. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig A. Walling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (4), pp.313-318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41558-018-0115-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminating uniparental and biparental breeding strategies by monitoring nest temperature.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+                <w:t xml:space="preserve">Male Gammarus roeseli provide smaller ejaculates to females infected with vertically transmitted microsporidian parasites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Couchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Perroud</w:t>
+                <w:t xml:space="preserve">Thierry Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ibis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 160 (1), pp.13-22. </w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 137, pp.179-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ibi.12507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2018.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671919v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The curse of being single: both male and female Gammarus pulex benefit energetically from precopulatory mate guarding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Iltis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4059,8985 +4059,9021 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nitrocefin-based amperometric assay for the rapid quantification of extended-spectrum β-lactamase-producing Escherichia coli in wastewaters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variations in infection levels and parasite-induced mortality among sympatric cryptic lineages of native amphipods and a congeneric invasive species: Are native hosts always losing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Galipaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lagrue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2016.11.066⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology: Parasites and Wildlife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (3), pp.439 - 447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijppaw.2017.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488899v1</w:t>
+                <w:t xml:space="preserve">hal-01653058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibility in otherwise consistent non-breeding movements of a long-distance migratory seabird, the long-tailed skua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob van Bemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Børge Moe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sveinn Are Hanssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Martin Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 578, pp.197-211. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/meps12010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in infection levels and parasite-induced mortality among sympatric cryptic lineages of native amphipods and a congeneric invasive species: Are native hosts always losing?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A nitrocefin-based amperometric assay for the rapid quantification of extended-spectrum β-lactamase-producing Escherichia coli in wastewaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chantemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Betelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Solanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Vienney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology: Parasites and Wildlife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6 (3), pp.439 - 447. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 109, pp.375-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijppaw.2017.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2016.11.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653058v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of geolocators on hatching success, return rates, breeding movements, and change in body mass in 16 species of Arctic-breeding shorebirds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily L. Weiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard B. Lanctot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil F. Battley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (1), pp.12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40462-016-0077-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid dissemination of Mycobacterium bovis from cattle dung to soil by the earthworm Lumbricus terrestris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chantemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rochelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 186, pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vetmic.2016.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the cestode parasite, Cyathocephalus truncatus, on the fecundity and feeding rate of Gammarus pulex (Crustacea: Amphipoda)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 115, pp.445-447. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00436-015-4810-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overestimation of the strength of size-assortative pairing in taxa with cryptic diversity: a case of Simpson's paradox.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthias Galipaud</w:t>
+                <w:t xml:space="preserve">Can fruiting plants control animal behaviour and seed dispersal distance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gottfried Hohmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fruth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.01.032⟩</w:t>
+              <w:t xml:space="preserve">Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 152 (3-4), pp.359-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/1568539X-00003205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121196v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can fruiting plants control animal behaviour and seed dispersal distance?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bretagnolle</w:t>
+                <w:t xml:space="preserve">Overestimation of the strength of size-assortative pairing in taxa with cryptic diversity: a case of Simpson's paradox.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi A. Wattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/1568539X-00003205⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 102, pp.217-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.01.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116445v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Males do not always switch females when presented with a better reproductive option.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Oughadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26 (2), pp.359-366. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/aru195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mate choice and male-male competition among morphologically cryptic but genetically divergent amphipod lineages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Gauthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Turlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lagrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 69 (12), pp.1907-1916. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00265-015-2003-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of crayfish on leaf litter breakdown and shredder prey: are native and introduced species functionally redundant?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dunoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lagrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (7), pp.1545-1555. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10530-013-0590-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confrontation of cryptic diversity and mate discrimination within Gammarus pulex and Gammarus fossarum species complexes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lagrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi A. Wattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Gauthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rullmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 59 (12), pp.2555-2570. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An invasive species may be better than none: invasive signal and native noble crayfish have similar community effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lagrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Podgorniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 59 (9), pp.1982-1995. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/fwb.12401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assortative mating by size without a size-based preference: the female-sooner norm as a mate-guarding criterion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 85 (1), pp.35-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anbehav.2012.09.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trans-equatorial migration routes, staging sites and wintering areas of a High-Arctic avian predator: the Long-tailed Skua (Stercorarius longicaudus).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Børge Moe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sveinn Are Hanssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Martin Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sittler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (5), pp.e64614. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0064614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doom of the elephant-dependent trees in a Congo tropical forest.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara Fruth</w:t>
+                <w:t xml:space="preserve">Manipulative parasites may not alter intermediate host distribution but still enhance their transmission: field evidence for increased vulnerability to definitive hosts and non-host predator avoidance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lagrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Güvenatam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2012.12.041⟩</w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 140 (2), pp.258-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0031182012001552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00796543v1</w:t>
+                <w:t xml:space="preserve">hal-00796460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bonobo-dialium positive interactions: seed dispersal mutualism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Beaune</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gottfried Hohmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Surbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Primatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 75 (4), pp.394-403. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajp.22121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulative parasites may not alter intermediate host distribution but still enhance their transmission: field evidence for increased vulnerability to definitive hosts and non-host predator avoidance.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Güvenatam</w:t>
+                <w:t xml:space="preserve">Doom of the elephant-dependent trees in a Congo tropical forest.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fruth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gottfried Hohmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 295, pp.109-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2012.12.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0031182012001552⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00796460v1</w:t>
+                <w:t xml:space="preserve">hal-00796543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial germination activation of Dialium corbisieri by imitation of ecological process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musuyu D. Muganza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gottfried Hohmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sustainable Forestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (6), pp.565-575. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10549811.2013.780199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological services performed by the bonobo (Pan paniscus): seed dispersal effectiveness in tropical forest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bourson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gottfried Hohmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29 (5), pp.367-380. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0266467413000515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed dispersal strategies and the threat of defaunation in a Congo forest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Beaune</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gottfried Hohmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Surbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (1), pp.225-238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10531-012-0416-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larval size in acanthocephalan parasites: influence of intraspecific competition and effects on intermediate host behavioural changes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Dianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lagrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5, pp.166. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1756-3305-5-166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density-dependent effect affecting elephant seed-dispersed tree recruitment (&amp;lt;em&amp;gt;Irvingia gabonensis&amp;lt;/em&amp;gt;) in Congo Forest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Bush pig (Potamochoerus porcus) seed predation of bush mango (Irvingia gabonensis) and other plant species in Democratic Republic of Congo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fruth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pachyderm</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">African Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (4), pp.509-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2028.2012.01345.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645707v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bush pig (Potamochoerus porcus) seed predation of bush mango (Irvingia gabonensis) and other plant species in Democratic Republic of Congo.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Density-dependent effect affecting elephant seed-dispersed tree recruitment (&amp;lt;em&amp;gt;Irvingia gabonensis&amp;lt;/em&amp;gt;) in Congo Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fruth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Beaune</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Gottfried Hohmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pachyderm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52, pp.97-100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00756784v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dung beetles are critical in preventing post-dispersal seed removal by rodents in Congo rain forest.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Beaune</w:t>
+                <w:t xml:space="preserve">Influence of female moulting status on pairing decisions and size-assortative mating in amphipods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara Fruth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0266467412000466⟩</w:t>
+              <w:t xml:space="preserve">Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 286 (4), pp.312-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-7998.2011.00882.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730639v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of female moulting status on pairing decisions and size-assortative mating in amphipods.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Luquet</w:t>
+                <w:t xml:space="preserve">Dung beetles are critical in preventing post-dispersal seed removal by rodents in Congo rain forest.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fruth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-7998.2011.00882.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (5), pp.507-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0266467412000466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684195v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dung beetles are critical in preventing post-dispersal seed removal by rodents in Congo rain forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fruth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28 (5), pp.507-510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/s02664167412000466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density-dependent effect affecting elephant seed-dispersed tree recruitment (Irvingia gabonensis) in Congo Forest.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Climate change and the ecology and evolution of Arctic vertebrates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kit M. Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Aars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pachyderm</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1249 (1), pp.166-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2011.06412.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806248v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change and the ecology and evolution of Arctic vertebrates.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Density-dependent effect affecting elephant seed-dispersed tree recruitment (Irvingia gabonensis) in Congo Forest.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fruth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gottfried Hohmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pachyderm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52, pp.97-100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676048v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific differences in drift behaviour between the native Gammarus pulex and the exotic Gammarus roeseli and possible implications for the invader’s success</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pairing success and sperm reserve of male Gammarus pulex infected by Cyathocephalus truncatus (Cestoda: Spathebothriidea).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Galipaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Gauthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (6), pp.1409-1421. </w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 138 (11), pp.1429-1435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-010-9899-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0031182011001247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411124v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pairing success and sperm reserve of male Gammarus pulex infected by Cyathocephalus truncatus (Cestoda: Spathebothriidea).</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interspecific differences in drift behaviour between the native Gammarus pulex and the exotic Gammarus roeseli and possible implications for the invader’s success</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lagrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kaldonski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Motreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blatter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0031182011001247⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (6), pp.1409-1421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-010-9899-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619004v1</w:t>
+                <w:t xml:space="preserve">hal-02411124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does foreplay matter? Gammarus pulex females may benefit from long-lasting precopulatory mate guarding.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Oughadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (3), pp.333-335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsbl.2010.0924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00593452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific differences in drift behaviour between the native Gammarus pulex and the exotic Gammarus roeseli and possible implications for the invader's success.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lagrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kaldonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Motreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (6), pp.1409-1421. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10530-010-9899-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paratenic hosts as regular transmission route in the acanthocephalan Pomphorhynchus laevis: potential implications for food webs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Médoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Motreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Perrot-Minnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 98 (10), pp.825-835. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00114-011-0831-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size-assortative pairing in Gammarus pulex (Crustacea: Amphipoda): a test of the prudent choice hypothesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 79 (4), pp.911-916. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2010.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00467448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-variation between the intensity of behavioural manipulation and parasite development time in an acanthocephalan-amphipod system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Motreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 23 (10), pp.2143-2150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2010.02076.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00519004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation between populations and local adaptation in acanthocephalan-induced parasite manipulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 64 (8), pp.2417-2430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01006.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation and covariation in infectivity, virulence and immunodepression in the host-parasite association Gammarus pulex-Pomphorhynchus laevis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Sorci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 276 (1676), pp.4229-4236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2009.1299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A manipulative parasite increasing an antipredator response decreases its vulnerability to a nonhost predator.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Sperm depletion, male mating behaviour and reproductive ‘time-out' in Gammarus pulex (Crustacea, Amphipoda).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 77 (5), pp.1235-1241. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2009.01.029⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 77, pp.49-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2008.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00380732v1</w:t>
+                <w:t xml:space="preserve">hal-00348247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm depletion, male mating behaviour and reproductive ‘time-out' in Gammarus pulex (Crustacea, Amphipoda).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">A manipulative parasite increasing an antipredator response decreases its vulnerability to a nonhost predator.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Médoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 77, pp.49-54. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2008.08.028⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 77 (5), pp.1235-1241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2009.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00348247v1</w:t>
+                <w:t xml:space="preserve">hal-00380732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of parasite age and intensity on variability in acanthocephalan-induced behavioural manipulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 38 (10), pp.1161-1170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpara.2008.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the functional responses of invasive and native amphipods.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habitat segregation mediates predation by the benthic fish Cottus gobio on the exotic amphipod species Gammarus roeseli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kaldonski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lagrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Motreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">W. Ian Montgomery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 4 (2), pp.166-169. </w:t>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 95 (9), pp.839-844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2007.0554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00114-008-0392-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00260599v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat segregation mediates predation by the benthic fish Cottus gobio on the exotic amphipod species Gammarus roeseli.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of the functional responses of invasive and native amphipods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaimie T.A. Dick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith D. Farnsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ian Montgomery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (2), pp.166-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2007.0554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00114-008-0392-x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00321462v1</w:t>
+                <w:t xml:space="preserve">hal-00260599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The shell matrix of the freshwater mussel Unio pictorum (Paleoheterodonta, Unionoida). Involvement of acidic polysaccharides from glycoproteins in nacre mineralization.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Field evidence of host size-dependent parasitism in two manipulative parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Morel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cezilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 94 (4), pp.750-754</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00197094v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field evidence of host size-dependent parasitism in two manipulative parasites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">No genetic bottleneck or associated microparasite loss in invasive populations of a freshwater amphipod.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi A. Wattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Outreman</w:t>
+                <w:t xml:space="preserve">Eleanor R. Haine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Cezilly</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémie Beguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 116 (11), pp.1941-1953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.2007.0030-1299.15921.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654280v1</w:t>
+                <w:t xml:space="preserve">hal-00198904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No genetic bottleneck or associated microparasite loss in invasive populations of a freshwater amphipod.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Is the host or the parasite the most locally adapted in an amphipod-acanthocephalan relationship? A case study in a biological invasion context.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi A. Wattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 116 (11), pp.1941-1953. </w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37 (6), pp.637-644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.2007.0030-1299.15921.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2006.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00198904v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the host or the parasite the most locally adapted in an amphipod-acanthocephalan relationship? A case study in a biological invasion context.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The shell matrix of the freshwater mussel Unio pictorum (Paleoheterodonta, Unionoida). Involvement of acidic polysaccharides from glycoproteins in nacre mineralization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Luquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Pais de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2006.12.006⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 274 (11), pp.2933-2945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2007.05825.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00169158v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00197094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of hosts' behavior by a parasite: field evidence for adaptive manipulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lagrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kaldonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Perrot-Minnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Motreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 88 (11), pp.2839-2847</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00221766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field evidence of host size-dependent parasitism in two manipulative parasites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 93 (4), pp.750-754. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1645/GE-1108R.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00169161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural and physiological effects of the trophically transmitted cestode parasite, Cyathocephalus truncatus, on its intermediate host, Gammarus pulex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hervant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 134 (Pt 12), pp.1839-1847. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0031182007003228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular markers for systematic identification and population genetics of the invasive Ponto-Caspian freshwater gammarid Dikerogammarus villosus (Crustacea, Amphipoda).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi A. Wattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Beguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6 (2), pp.487-489. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-8286.2006.01283.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00199062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host manipulation of a freshwater crustacean (Gammarus roeseli) by an acanthocephalan parasite (Polymorphus minutus) in a biological invasion context.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Médoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 36 (13), pp.1351-1358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpara.2006.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spines and behaviour as defences against fish predators in an invasive freshwater amphipod.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kaldonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Troussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lagrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 72 (3), pp.627-633. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anbehav.2005.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of temperature on persistence times of native and invasive gammarid species in the stomachs of Cottus gobio.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lagrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fish Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 68 (1), pp.318-322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1095-8649.2005.00901.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00199159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of biological invasions in French freshwater systems by non-indigenous macroinvertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 551 (1), pp.137 - 146. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-005-4456-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pigmentation polymorphism in the invasive amphipod Dikerogammarus villosus: some insights into its maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Perrot-Minnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 264 (4), pp.391 - 397. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0952836904005862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dikerogammarus villosus (Crustacea : Amphipoda): another invasive species in Lake Geneva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Suisse de Zoologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 11 (2), pp.309-313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5962/bhl.part.80241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid range extension of the Ponto-Caspian amphipod &amp;lt;I&amp;gt;Dikerogammarus villosus&amp;lt;/I&amp;gt; in France: potential consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv fur Hydrobiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 160 (1), pp.57 - 66. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0003-9136/2004/0160-0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State-dependent pairing behaviour in male Gammarus pulex (L.) (Crustacea, Amphipoda): effects of time left to moult and prior pairing status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 66 (2), pp.131 - 137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.beproc.2004.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual selection on male body size and assortative pairing in Gammarus pulex (Crustacea: Amphipoda): field surveys and laboratory experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 264 (2), pp.135 - 141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0952836904005643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetically costly precopulatory mate guarding in the amphipod Gammarus pulex: causes and consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stewart Plaistow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 65 (4), pp.683 - 691. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/anbe.2003.2116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of intermediate host use and levels of association between two conflicting manipulative parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stewart Plaistow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 32 (1), pp.15 - 20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0020-7519(01)00304-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARASITIC INFECTION AND DEVELOPMENTAL STABILITY: FLUCTUATING ASYMMETRY IN GAMMARUS PULEX INFECTED WITH TWO ACANTHOCEPHALAN SPECIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Corberant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 88 (1), pp.47 - 54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1645/0022-3395(2002)088[0047:PIADSF]2.0.CO;2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of two acanthocephalan parasites on the fecundity and pairing status of female Gammarus pulex (Crustacea: Amphipoda)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 79 (2), pp.102 - 110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0022-2011(02)00027-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of two acanthocephalan parasites, Pomphorhynchus laevis and Polymorphus minutus, on pairing success in male Gammarus pulex (Crustacea: Amphipoda)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gambade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 49 (4), pp.296 - 303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s002650000300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of micro-habitat segregation on size assortative pairing in Gammarus pulex (L.) (Crustacea, Amphipoda)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential influence of Pomphorhynchus laevis (Acanthocephala) on the behaviour of native and invader gammarid species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental and Applied Limnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/archiv-hydrobiol/147/2000/547⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 30 (14), pp.1453 - 1457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0020-7519(00)00138-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653124v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential influence of Pomphorhynchus laevis (Acanthocephala) on the behaviour of native and invader gammarid species</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of micro-habitat segregation on size assortative pairing in Gammarus pulex (L.) (Crustacea, Amphipoda)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gambade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0020-7519(00)00138-7⟩</w:t>
+              <w:t xml:space="preserve">Fundamental and Applied Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 147 (4), pp.547 - 558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/archiv-hydrobiol/147/2000/547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01653122v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two is too many: does being a single parent reduce the risk of nest predation?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gilg</w:t>
+                <w:t xml:space="preserve">Intra-seasonal variations in the spatial behaviour of an Arctic predator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Martin Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference of the French Society of Ecology and Evolution (SFE2) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Ecology &amp; Behaviour conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Villiers-en-Bois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887181v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two is too many: does being a single parent reduce the risk of nest predation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Ecology &amp; Behaviour meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Villiers-en-Bois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-seasonal variations in the spatial behaviour of an Arctic predator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Pinaud</w:t>
+                <w:t xml:space="preserve">Two is too many: does being a single parent reduce the risk of nest predation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johannes Lang</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology &amp; Behaviour conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Villiers-en-Bois, France</w:t>
+              <w:t xml:space="preserve">International conference of the French Society of Ecology and Evolution (SFE2) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05066802v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two is too many: does being a single parent really reduce the risk of nest predation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Behavioural Biology (ECBB 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-seasonal variations in the spatial behaviour of an Arctic predator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13046,123 +13082,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Martin Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference of the French Society of Ecology and Evolution (SFE2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-seasonal variations in the spatial behaviour of an Arctic predator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13171,244 +13207,244 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMove Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Postdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’avantage d’être un parent célibataire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DECRYPthèse 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large variability in nesting behaviour of arctic shorebirds: how ground-level temperatures and lower body conditions impact extended incubation recesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13450,73 +13486,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELVONAL Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Debrecen, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial response of a specialist opportunist to variations in the abundance of its main prey: the importance of within-territory movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13525,244 +13561,244 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des jeunes chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ED2S Bourgogne, Jun 2023, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large variability in nesting behaviour of arctic birds: how extended incubation recesses are linked to ground-level temperatures and lower body conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Etchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference. International Wader Study Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Silt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predator-prey interactions and arctic shorebirds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13804,198 +13840,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELVONAL meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Debrecen, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the advantages of being a single parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème Colloque de la Société Française pour l’Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incubation pause: the longer the better ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Etchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14017,110 +14053,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Sittler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences, SFE² GfÖ EE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incubation behaviour and importance of extended recesses in an Arctic shorebird: the Sanderling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Etchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14129,369 +14165,369 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sittler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des jeunes chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predator-prey interactions between the arctic fox and tundra nesting birds in space and time: first results of an ongoing circumpolar initiative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lh Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nm Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Sittler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arctic Fox Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Longyearbyen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parental Investment in Nest Attentiveness Reduces Nest Predation in Arctic Sandpipers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Ecology And Behaviour Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptic diversity, mate discrimination and cannibalism among amphipod lineages: if you can’t mate with them, eat them!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lagrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14520,1200 +14556,1200 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Colloqium of Amphipoda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space use of Arctic fox in Greenland.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Sittler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Sabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference in Arctic Fox Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Rimouski, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation trophique et prévalence de gènes de résistances aux antibiotiques dans les communautés bactériennes de poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine G. Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Santé et Biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements climatiques et interactions interspécifiques au sein d’une communauté de vertébrés terrestres arctiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Colloque «Arctique : Les Grands Enjeux Scientifiques»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège de France. FRA., Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation trophique et prévalence de gènes de resistances aux antibiotiques dans les communautés bactériennes de poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine G. Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Nov 2013, Dijon, France. 206 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of CTX-M producing E. coli strains in a French river : occurrence in biofilm and fauna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine G. Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline E. Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc L. Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd ASM Conference on Antimicrobial Resistance in Zoonotic Bacteria and Foodborne Pathogens in Animals, Humans, and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Aix-en-Provence, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00956042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion de graines par les bonobos (&amp;lt;em&amp;gt;Pan paniscus&amp;lt;/em&amp;gt;) en forêt tropicale humide du Congo (RDC) : conséquences potentielles pour la conservation des forêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Beaune</w:t>
+                <w:t xml:space="preserve">Gottfried Hohmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fruth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées Francophones des Sciences de la Conservation. Le réveil du Dodo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Réveil du Dodo. FRA., May 2012, Dijon, France. 101 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La disparition des arbres éléphants-dépendants d’une forêt tropicale du Congo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fruth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Beaune</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gottfried Hohmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées Francophones des Sciences de la Conservation. Le réveil du Dodo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Réveil du Dodo. FRA., May 2012, Dijon, France. 101 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations entre qualité des cours d’eau et occupation du sol dans le Morvan: production et transfert de matières organiques en solution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entretiens de Bibracte-Morvan : Actualité des recherches sur la forêt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Glux-en-Glenne, France. pp.118-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomic and Functional Clumping of Exotic Macroinvertebrates: the Case of French Inland Waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">North American Benthological Society Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, La Nouvelle-Orléans, Louisiane, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasion de Dikerogammarus villosus (Crustacé, Amphipode) dans les eaux continentales françaises : dynamiques et conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Wattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Perrot-Minot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Troussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société française d’Ecologie : “Ecologie des zones humides et des milieux aquatiques dulçaquicoles”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Bourget-du-Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15723,381 +15759,381 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment pensent les animaux. Humensciences Editions . 228 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Thiébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edition du Cherche Midi CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 176 p., 2017, Documents (Cherche Midi), ISBN: 9782749154251 9782749154251</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustacés amphipodes de surface (Gammares d'eau douce)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association française de limnologie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, pp.122, 2012, Introduction Pratique à la Systématique des Organismes des Eaux Continentales Françaises, ISBN 9782954225807</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustacés amphipodes de surface : gammares d'eau douce.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association Française de Limnologie, pp.122, 2012, Introduction pratique à la systématique des organismes des eaux continentales de France, 978-2-9542258-0-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16107,51 +16143,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptic diversity and sexual selection PP 447-471</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16180,254 +16216,254 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproductive Biology. edited by R D Cothran &amp; M Thiel. Oxford University Press</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espèces invasives sont-elles dangereuses ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le tour des grands lacs alpins naturels en 80 questions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ZABR et OLA, 2015, 978-2-917199-04-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations entre qualité des cours d'eau et occupation du sol dans le Morvan : production et transfert de matières organiques en solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La forêt en Morvan. Actualité des recherches II. Quel avenir ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hors Série n°9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parc Naturel Régional du Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bourgogne Nature, 978-2-918060-09-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16437,293 +16473,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should I stay or should I go: when should predation lead to the choice of uniparental rather than biparental care?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EvoLyon Biannual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension rapide de l'aire de répartition de Dikerogammarus villosus (Crustacé, Amphipode) en France : Causes et conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Wattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chovet Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème Congrès de l'Association Française de Limnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId461"/>
+      <w:footerReference w:type="default" r:id="rId464"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16870,51 +16906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05486284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leli&#232;vre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Gaign&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Grenouillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mortreux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.70175" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596715v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pagnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Angerbj&#246;rn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l B&#234;ty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2025.0670" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bonnefond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bollache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buchel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72997" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100165v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Etchart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecomte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Lang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-02318-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093589v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-025-05735-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05168055v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panu Somervuo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Roslin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Fisher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bess Hardwick" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Kerdraon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02786-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979679v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Martin Schmidt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-024-00522-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771784v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Hallgrimsson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-024-02178-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066405v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mccabe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aarvak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aebischer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bates" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bety" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959270924000248" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04488569v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2264" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620548v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mellina Sidous" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cubaynes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Drouet-Hoguet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100594" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04016703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian R&#233;veillion" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Carvalho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montuire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Galipaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bollache" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2022-0066" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677958v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Holst Hansen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2022.100838" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759948v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Maquart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte F&#233;tiveau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.21485" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986001v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Galipaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142485" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331141v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Davies" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P.B. Carneiro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Tarzia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Wakefield" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Hennicke" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12824" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961741v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Dechaume&#8208;moncharmont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07311" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956293v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wattier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sousa Carvalho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24272/j.issn.2095-8137.2020.068" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552797v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022149X19000257" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04480950v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrot-Minnot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lagrue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883348v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022149X1900097X" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281730v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Yannic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2019.06.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620624v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bardet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Depret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motreuil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neuwirth" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03239" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535685v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob van Bemmelen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kolbeinsson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#252;l Ramos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F. Alves" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00086" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056701v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guyonnet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2019.01.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542252v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354//dao03379" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535676v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bulla" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Reneerkens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Weiser" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Sokolov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Taylor" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw8529" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711966v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Couchoux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2018.01.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773957v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Keogan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Daunt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wanless" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Phillips" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig A. Walling" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-018-0115-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671919v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Perroud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12507" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562222v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Iltis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.06.013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488899v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chantemesse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Betelli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Solanas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vienney" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bollache" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.11.066" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584869v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#248;rge Moe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sveinn Are Hanssen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Hansen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653058v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2017.04.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403340v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily L. Weiser" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Lanctot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Brown" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Alves" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil F. Battley" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-016-0077-6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488906v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barbier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rochelet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Fayolle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2016.01.025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488907v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-015-4810-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121196v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi A. Wattier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dubreuil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.01.032" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116445v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beaune" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Hohmann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fruth" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003205" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136636v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Oughadou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/aru195" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242218v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gauthey" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Turlin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-015-2003-0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056212v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dunoyer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dijoux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0590-0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083708v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rullmann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12453" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CBQ3Z04C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057490v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Podgorniak" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12401" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43BFCE2C5846C8088DCC01AB836D622C89C267E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773153v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2012.09.038" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24NXRFVS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828780v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sittler" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064614" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796543v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.12.041" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NP6JBH1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796484v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Surbeck" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22121" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JM9G9VXL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796460v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#252;venatam" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0031182012001552" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851939v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musuyu D. Muganza" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10549811.2013.780199" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870057v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bourson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0266467413000515" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781600v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-012-0416-x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GSRN65QZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729344v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dianne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Franceschi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-5-166" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645707v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756784v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2028.2012.01345.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z9WNDRV2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730639v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467412000466" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-B6MCNX63-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684195v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cornet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Luquet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.2011.00882.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0RWD0SF6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649251v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Bretagnolle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s02664167412000466" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806248v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676048v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kit M. Kovacs" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Aars" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fort" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gauthier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2011.06412.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411124v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaldonski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blatter" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9899-0" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-128MQD4B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619004v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182011001247" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-HLM3LGMX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593452v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2010.0924" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596566v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624514v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-011-0831-y" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R4CXJQBF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467448v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2010.01.002" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DZ3KH38-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519004v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bauer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02076.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509890v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01006.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T0K6LBR8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430425v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sorci" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.1299" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380732v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.01.029" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BFKB5D6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348247v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2008.08.028" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XDMNQL1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285836v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2008.01.003" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51W4VZD7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260599v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimie T.A. Dick" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith D. Farnsworth" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ian Montgomery" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2007.0554" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321462v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-008-0392-x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F1B056DF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197094v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pais de Barros" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.05825.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654280v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cezilly" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198904v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor R. Haine" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Beguet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guena&#235;l Martin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2007.0030-1299.15921.x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169158v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Moret" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2006.12.006" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32XHN4X9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221766v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169161v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/GE-1108R.1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198888v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervant" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182007003228" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-99GZ0QV6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199062v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gaillard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. M&#252;ller" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2006.01283.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3PJ2W8HJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198974v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2006.07.001" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLQMF7FH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198882v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Troussard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2005.11.020" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQJ32GZW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199159v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2005.00901.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726819v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves No&#235;l" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-005-4456-z" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653104v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moreteau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952836904005862" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8788CD5D5F0A5DB09A340F03330CCAD18E24F1A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653107v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5962/bhl.part.80241" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653097v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wattier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chovet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2004/0160-0057" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653102v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C&#233;zilly" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2004.01.010" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JMVX0XS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653100v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952836904005643" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXH3QWCD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653111v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Plaistow" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbe.2003.2116" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4VNGL9F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653112v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7519(01)00304-6" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3QV9XZJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653114v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alibert" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corberant" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guesdon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/0022-3395(2002)088[0047:PIADSF]2.0.CO;2" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653118v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rigaud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2011(02)00027-7" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSRH5ZDT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653120v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gambade" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002650000300" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6H3N126D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653124v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/archiv-hydrobiol/147/2000/547" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653122v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Trouv&#233;" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#233;goire" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7519(00)00138-7" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LJ17SP5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887181v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hivet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887151v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066802v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887137v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066791v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066814v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885747v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066836v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066827v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066398v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066394v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885653v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066292v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sittler" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066390v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066283v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lh Hansen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nm Schmidt" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lang" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sittler" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961723v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyers" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961713v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961736v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Gilg" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sabard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berteaux" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796344v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine G. Depret" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805949v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749317v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956042v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline E. Bardet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Neuwirth" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c L. Bollache" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750211v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750065v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132458v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gauthier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175100v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175124v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Perrot-Minot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961667v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785631v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/fr/ecologie-de-la-sante-pour-une-nouvelle-lecture-de-nos-maux" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811283v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piscart" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biogeosciences.u-bourgogne.fr/fr/science-pour-tous/ouvrages/556-ouvrage-crustaces-amphipodes-de-surface-gammares-d-eau-douce" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753610v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961692v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792469v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808671v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/319936.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887145v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172532v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chovet Michel" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596715v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pagnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Angerbj&#246;rn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l B&#234;ty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2025.0670" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05486284v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leli&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Gaign&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Grenouillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mortreux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.70175" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bonnefond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bollache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buchel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72997" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100165v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Etchart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecomte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Lang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-02318-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093589v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-025-05735-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Martin Schmidt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-024-00522-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05168055v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panu Somervuo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Roslin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Fisher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bess Hardwick" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Kerdraon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02786-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066405v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mccabe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aarvak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aebischer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bates" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bety" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959270924000248" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771784v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Hallgrimsson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-024-02178-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04488569v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2264" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620548v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mellina Sidous" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cubaynes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Drouet-Hoguet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100594" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04016703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian R&#233;veillion" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Carvalho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montuire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Galipaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bollache" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2022-0066" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677958v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Holst Hansen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2022.100838" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759948v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Maquart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte F&#233;tiveau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.21485" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986001v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Galipaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142485" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331141v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Davies" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P.B. Carneiro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Tarzia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Wakefield" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Hennicke" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12824" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956293v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wattier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sousa Carvalho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24272/j.issn.2095-8137.2020.068" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961741v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Dechaume&#8208;moncharmont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07311" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552797v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022149X19000257" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883348v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrot-Minnot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lagrue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022149X1900097X" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04480950v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535685v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob van Bemmelen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kolbeinsson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#252;l Ramos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F. Alves" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00086" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620624v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bardet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Depret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motreuil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neuwirth" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03239" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281730v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Yannic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2019.06.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056701v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guyonnet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2019.01.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542252v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354//dao03379" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535676v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bulla" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Reneerkens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Weiser" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Sokolov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Taylor" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw8529" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671919v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Perroud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12507" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773957v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Keogan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Daunt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wanless" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Phillips" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig A. Walling" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-018-0115-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711966v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Couchoux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2018.01.008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562222v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Iltis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.06.013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653058v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2017.04.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584869v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#248;rge Moe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sveinn Are Hanssen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Hansen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488899v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chantemesse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Betelli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Solanas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vienney" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bollache" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.11.066" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0BM7TZC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403340v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily L. Weiser" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Lanctot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Brown" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Alves" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil F. Battley" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-016-0077-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488906v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barbier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rochelet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Fayolle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2016.01.025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRK52LM0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488907v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-015-4810-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116445v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beaune" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Hohmann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fruth" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003205" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121196v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi A. Wattier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dubreuil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.01.032" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136636v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Oughadou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/aru195" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242218v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gauthey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Turlin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-015-2003-0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056212v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dunoyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dijoux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0590-0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083708v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rullmann" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12453" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CBQ3Z04C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057490v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Podgorniak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12401" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43BFCE2C5846C8088DCC01AB836D622C89C267E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773153v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2012.09.038" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24NXRFVS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828780v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sittler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064614" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796460v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#252;venatam" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0031182012001552" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796484v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Surbeck" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22121" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JM9G9VXL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796543v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.12.041" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NP6JBH1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851939v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musuyu D. Muganza" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10549811.2013.780199" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870057v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bourson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0266467413000515" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-90PL4NZ0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781600v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-012-0416-x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GSRN65QZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729344v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dianne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Franceschi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-5-166" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756784v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2028.2012.01345.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z9WNDRV2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645707v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684195v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cornet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Luquet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.2011.00882.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0RWD0SF6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730639v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467412000466" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-B6MCNX63-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649251v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Bretagnolle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s02664167412000466" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676048v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kit M. Kovacs" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Aars" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fort" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gauthier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2011.06412.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806248v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619004v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182011001247" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-HLM3LGMX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411124v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaldonski" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blatter" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9899-0" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-128MQD4B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593452v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2010.0924" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596566v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624514v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-011-0831-y" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R4CXJQBF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467448v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2010.01.002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DZ3KH38-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519004v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bauer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02076.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509890v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01006.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T0K6LBR8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430425v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sorci" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.1299" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348247v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2008.08.028" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XDMNQL1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380732v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.01.029" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BFKB5D6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285836v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2008.01.003" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51W4VZD7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321462v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-008-0392-x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F1B056DF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260599v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimie T.A. Dick" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith D. Farnsworth" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ian Montgomery" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2007.0554" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654280v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cezilly" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198904v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor R. Haine" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Beguet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guena&#235;l Martin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2007.0030-1299.15921.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169158v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Moret" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2006.12.006" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32XHN4X9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197094v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marie" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pais de Barros" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.05825.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221766v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169161v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/GE-1108R.1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198888v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervant" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182007003228" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-99GZ0QV6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199062v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gaillard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. M&#252;ller" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2006.01283.x" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3PJ2W8HJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198974v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2006.07.001" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLQMF7FH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198882v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Troussard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2005.11.020" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQJ32GZW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199159v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2005.00901.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726819v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves No&#235;l" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-005-4456-z" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653104v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moreteau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952836904005862" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8788CD5D5F0A5DB09A340F03330CCAD18E24F1A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653107v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5962/bhl.part.80241" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653097v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wattier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chovet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2004/0160-0057" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653102v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C&#233;zilly" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2004.01.010" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JMVX0XS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653100v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952836904005643" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXH3QWCD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653111v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Plaistow" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbe.2003.2116" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4VNGL9F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653112v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7519(01)00304-6" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3QV9XZJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653114v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alibert" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corberant" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guesdon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/0022-3395(2002)088[0047:PIADSF]2.0.CO;2" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653118v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rigaud" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2011(02)00027-7" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSRH5ZDT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653120v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gambade" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002650000300" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6H3N126D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653122v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Trouv&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#233;goire" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7519(00)00138-7" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LJ17SP5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653124v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/archiv-hydrobiol/147/2000/547" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066802v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887151v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hivet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887181v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887137v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066791v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066814v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885747v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066836v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066827v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066398v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066394v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885653v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066292v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sittler" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066390v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066283v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lh Hansen" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nm Schmidt" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lang" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sittler" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961723v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyers" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961713v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961736v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Gilg" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sabard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berteaux" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796344v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine G. Depret" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805949v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749317v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956042v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline E. Bardet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Neuwirth" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c L. Bollache" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750211v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750065v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132458v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gauthier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175100v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175124v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Perrot-Minot" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961667v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785631v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/fr/ecologie-de-la-sante-pour-une-nouvelle-lecture-de-nos-maux" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811283v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piscart" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biogeosciences.u-bourgogne.fr/fr/science-pour-tous/ouvrages/556-ouvrage-crustaces-amphipodes-de-surface-gammares-d-eau-douce" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753610v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961692v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792469v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808671v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/319936.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887145v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172532v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chovet Michel" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>